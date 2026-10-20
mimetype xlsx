--- v2 (2026-08-21)
+++ v3 (2026-10-20)
@@ -30,60 +30,60 @@
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="BuÇalışmaKitabı" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ebru ALTINOK\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Nilgun\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{59B69529-7B44-44AB-85FD-9107AE15D9F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{215AA949-BAFD-4FB7-B584-E4D2F96AA238}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="880" xr2:uid="{EE81BEC9-4E98-448D-B717-C15D71E3996B}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="880" xr2:uid="{EE81BEC9-4E98-448D-B717-C15D71E3996B}"/>
   </bookViews>
   <sheets>
     <sheet name="İNDEKS" sheetId="202" r:id="rId1"/>
     <sheet name="Kampanyalı Ürünler" sheetId="354" r:id="rId2"/>
     <sheet name="BAYMAK YOĞUŞMALI KOMBİ 1" sheetId="240" r:id="rId3"/>
     <sheet name="KONVANSİYONEL KOMBİ AKS. 2" sheetId="238" r:id="rId4"/>
     <sheet name="YOĞUŞMALI KAZAN (LECTUS) 3" sheetId="243" r:id="rId5"/>
     <sheet name="3S1 KASKAD SEÇİMİ" sheetId="245" r:id="rId6"/>
     <sheet name="3S2 TEKLİ KAZAN SEÇİMİ" sheetId="244" r:id="rId7"/>
     <sheet name="YOĞUŞMALI KAZAN (MAGNUS) 4" sheetId="247" r:id="rId8"/>
     <sheet name="4S MAGNUS SEÇİM TABLOSU" sheetId="347" r:id="rId9"/>
     <sheet name="ŞOFBEN 5" sheetId="250" r:id="rId10"/>
     <sheet name="GENLEŞME TANKI 6" sheetId="267" r:id="rId11"/>
     <sheet name="TERMOSİFON 7" sheetId="272" r:id="rId12"/>
     <sheet name="AQUA BOYLER 8" sheetId="274" r:id="rId13"/>
     <sheet name="(YENİ) KLİMA-PLUS (MD) 9" sheetId="326" r:id="rId14"/>
     <sheet name="MULTI KLİMA (MD) 10" sheetId="338" r:id="rId15"/>
     <sheet name="MULTI KLİMA SEÇİM 10S" sheetId="339" r:id="rId16"/>
     <sheet name="ISI POMPASI 11" sheetId="292" r:id="rId17"/>
     <sheet name="VANA 12" sheetId="291" r:id="rId18"/>
     <sheet name="TANK ÜSTÜ PAKET HIDR 13" sheetId="342" r:id="rId19"/>
     <sheet name="KVC HIDR 14" sheetId="343" r:id="rId20"/>
     <sheet name="FREKANS KONT. HIDR. 15" sheetId="344" r:id="rId21"/>
     <sheet name="FR.KONT.SİR.(EVOSTA-VS) 16" sheetId="295" r:id="rId22"/>
     <sheet name="FRE.KONT.SİRK.(EVOPLUS LİTE) 17" sheetId="353" r:id="rId23"/>
@@ -289,51 +289,51 @@
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="3" hidden="1">'KONVANSİYONEL KOMBİ AKS. 2'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="9" hidden="1">'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="11" hidden="1">'TERMOSİFON 7'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="4" hidden="1">'YOĞUŞMALI KAZAN (LECTUS) 3'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="7" hidden="1">'YOĞUŞMALI KAZAN (MAGNUS) 4'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2308" uniqueCount="1066">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2306" uniqueCount="1064">
   <si>
     <t>BAĞLANTI SETİ</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 50 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 65 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 80 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 100 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>KAZAN</t>
   </si>
   <si>
     <t>09100004</t>
   </si>
   <si>
     <t>JET  102 M               Güç=1 HP        2.5-4 Atü</t>
   </si>
   <si>
@@ -1012,53 +1012,50 @@
     <t>300 LT AQUA BOYLER TEK SERP.</t>
   </si>
   <si>
     <t>400 LT AQUA BOYLER  TEK SERP.</t>
   </si>
   <si>
     <t>500 LT AQUA BOYLER TEK SERP.</t>
   </si>
   <si>
     <t>800 LT AQUA BOYLER TEK SERP.</t>
   </si>
   <si>
     <t>1000 LT AQUA BOYLER TEK SERP.</t>
   </si>
   <si>
     <t>160 LT AQUA BOYLER ÇİFT SERP.</t>
   </si>
   <si>
     <t>200 LT AQUA BOYLER ÇİFT SERP.</t>
   </si>
   <si>
     <t>300 LT AQUA BOYLER ÇİFT SERP.</t>
   </si>
   <si>
     <t>400 LT AQUA BOYLER ÇİFT SERP.</t>
-  </si>
-[...1 lines deleted...]
-    <t>500 LT AQUA BOYLER ÇİFT SERP.</t>
   </si>
   <si>
     <t>800 LT AQUA BOYLER ÇİFT SERP.</t>
   </si>
   <si>
     <t>1000 LT AQUA BOYLER ÇİFT SERP.</t>
   </si>
   <si>
     <t>1000 LT AQUA PLUS AKÜMÜLASYON TANKI</t>
   </si>
   <si>
     <t>09011011</t>
   </si>
   <si>
     <t>AQUA BOYLERLER</t>
   </si>
   <si>
     <t>3000 WATT ISITICI FİYAT FARKI (160-200 LT)</t>
   </si>
   <si>
     <t>3000 W (Monofaze)</t>
   </si>
   <si>
     <t>6000 WATT ISITICI FİYAT FARKI (300-1000 LT)</t>
   </si>
@@ -1224,53 +1221,50 @@
         <b/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t>2 AD. EVOPLUS B 120/280.50M</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t xml:space="preserve"> SİRKÜLASYON POMPASI SEÇİLMELİDİR.</t>
     </r>
   </si>
   <si>
     <t>FİYATLARA MAGNUS YOĞUŞMALI YER TİPİ KAZANLARIN BACA VE DİRSEK SETLERİ DAHİL DEĞİLDİR. HARİCİ OLARAK YAPTIRILMALIDIR.</t>
   </si>
   <si>
     <t>Şofben ile birlikte baca kiti verilmektedir ve şofben fiyatına dahildir. Ayrıca sipariş verilmesine gerek yoktur.</t>
   </si>
   <si>
-    <t xml:space="preserve">AQUA KONFOR 65 LT TERMOBOYLER </t>
-[...1 lines deleted...]
-  <si>
     <t>*** 8 Bar Emniyet ventili fiyata dahildir. ***</t>
   </si>
   <si>
     <t>BAYMAK SALON TİPİ SPLIT KLIMALAR</t>
   </si>
   <si>
     <t>ÇAP</t>
   </si>
   <si>
     <t>OCI365.03/101  OT/LPB ÇEVİRİCİ ARA BİRİM KARTI</t>
   </si>
   <si>
     <t>YOĞUŞMALI KOMBİLER BACA  BAĞLANTISI  AKSESUARLARI</t>
   </si>
   <si>
     <t xml:space="preserve"> OCI365.03/109</t>
   </si>
   <si>
     <t>EVOPLUS 60/180 M FREKANS KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS 80/180 M FREKANS KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS 110/180 M FREKANS KONT. POMPA</t>
@@ -3049,53 +3043,50 @@
   <si>
     <t>09010506</t>
   </si>
   <si>
     <t>09010507</t>
   </si>
   <si>
     <t>09010508</t>
   </si>
   <si>
     <t>09010509</t>
   </si>
   <si>
     <t>09010510</t>
   </si>
   <si>
     <t>09010511</t>
   </si>
   <si>
     <t>09010512</t>
   </si>
   <si>
     <t>09010513</t>
   </si>
   <si>
-    <t>09010514</t>
-[...1 lines deleted...]
-  <si>
     <t>09010515</t>
   </si>
   <si>
     <t>09010516</t>
   </si>
   <si>
     <t>09010519</t>
   </si>
   <si>
     <t>09011012</t>
   </si>
   <si>
     <t>09011013</t>
   </si>
   <si>
     <t>09011014</t>
   </si>
   <si>
     <t>01050050</t>
   </si>
   <si>
     <t>01050051</t>
   </si>
   <si>
     <t>01050052</t>
@@ -3107,53 +3098,50 @@
     <t>01050054</t>
   </si>
   <si>
     <t>01050056</t>
   </si>
   <si>
     <t>01050058</t>
   </si>
   <si>
     <t>01050059</t>
   </si>
   <si>
     <t>01050060</t>
   </si>
   <si>
     <t>01090006</t>
   </si>
   <si>
     <t>02030075</t>
   </si>
   <si>
     <t>02030082</t>
   </si>
   <si>
     <t>MEKANİK PANO 1x(0,9-1,55) kW TRİFAZE</t>
-  </si>
-[...1 lines deleted...]
-    <t>04020533</t>
   </si>
   <si>
     <t>04020331</t>
   </si>
   <si>
     <t>04020332</t>
   </si>
   <si>
     <t>04020333</t>
   </si>
   <si>
     <t>04020334</t>
   </si>
   <si>
     <t>04020801</t>
   </si>
   <si>
     <t>04020802</t>
   </si>
   <si>
     <t>04020803</t>
   </si>
   <si>
     <t>04020804</t>
   </si>
@@ -3606,81 +3594,87 @@
   <si>
     <t>MULTİ SPLİT KLİMALAR (MONTAJ DAHİL)</t>
   </si>
   <si>
     <t xml:space="preserve">Toplam 2 adet iç ünite için 12 metreye kadar; 3 iç ünite için 18 metreye kadar, 4 iç ünite için 24 metreye kadar; 5 iç ünite için ise 30 metreye kadar bakır borulama ücretsizdir. </t>
   </si>
   <si>
     <t xml:space="preserve">İlave metrajlar, yetkili servis tarafıdan müşteriye/son kullanıcıya fatura edilecektir. </t>
   </si>
   <si>
     <t>MULTİ KLİMALAR (MD)</t>
   </si>
   <si>
     <t>MEKANİK PANO 1x(0,9-5,5) kW TRİFAZE</t>
   </si>
   <si>
     <t>10 S</t>
   </si>
   <si>
     <t>150 LT AQUA BUFFER TANK (EMAYESIZ)</t>
   </si>
   <si>
     <t>50 LT AQUA BUFFER TANK (EMAYESIZ)</t>
   </si>
   <si>
+    <t>AQUA X-KONFOR 65 LT TERMOBOYLER</t>
+  </si>
+  <si>
     <t>AQUA X-KONFOR 80 LT TERMOBOYLER</t>
   </si>
   <si>
     <t>AQUA X-KONFOR 100 LT TERMOBOYLER</t>
   </si>
   <si>
     <t>LİSTE FİYATLARI, SADECE STOKTAKİ ÜRÜNLER İÇİN GEÇERLİDİR. STOK OLMAYAN ÜRÜNLER İÇİN FİYAT SORULMASI GEREKMEKTEDİR.</t>
   </si>
   <si>
     <t>AQUA X-KONFOR 65 LT TERMOSIFON (MH)</t>
   </si>
   <si>
     <t>AQUA X-KONFOR 80 LT TERMOSIFON (MH)</t>
   </si>
   <si>
     <t>AQUA X-KONFOR 100 LT TERMOSIFON (MH)</t>
   </si>
   <si>
     <t>AQUA X-KONFOR 50 LT TERMOSIFON (MH)</t>
   </si>
   <si>
     <t>3000 WATT BUFFER ELEK. ISITICI (TB)</t>
   </si>
   <si>
-    <t>YÜRÜRLÜĞE GİRİŞ TARİHİ :01/08/2026</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> (2026/08 FİYAT LİSTEMİZ BAZ ALINMIŞTIR.)</t>
+    <t>YÜRÜRLÜĞE GİRİŞ TARİHİ :01/10/2026</t>
+  </si>
+  <si>
+    <t>BAYMAK FİYAT LİSTESİ YÜRÜRLÜĞE GİRİŞ TARİHİ :01/10/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (2026/10 FİYAT LİSTEMİZ BAZ ALINMIŞTIR.)</t>
+  </si>
+  <si>
+    <t>500 LT AQUA BOYLER ÇİFT SERP. (T)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₺_-;\-* #,##0.00\ _₺_-;_-* &quot;-&quot;??\ _₺_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ &quot;TL&quot;_-;\-* #,##0\ &quot;TL&quot;_-;_-* &quot;-&quot;\ &quot;TL&quot;_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _T_L_-;\-* #,##0\ _T_L_-;_-* &quot;-&quot;\ _T_L_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ &quot;TL&quot;_-;\-* #,##0.00\ &quot;TL&quot;_-;_-* &quot;-&quot;??\ &quot;TL&quot;_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00\ _T_L_-;\-* #,##0.00\ _T_L_-;_-* &quot;-&quot;??\ _T_L_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="0.0000"/>
     <numFmt numFmtId="172" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="173" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="&quot;₺&quot;#,##0.00"/>
   </numFmts>
   <fonts count="127">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -11665,350 +11659,350 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DC40739-7F15-47C5-BA2F-D45DAF747E20}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="6" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection sqref="A1:C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="22.5"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="21"/>
   <cols>
     <col min="1" max="1" width="15" style="89" customWidth="1"/>
-    <col min="2" max="2" width="113.5703125" style="90" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="90"/>
+    <col min="2" max="2" width="113.6640625" style="90" customWidth="1"/>
+    <col min="3" max="3" width="9.88671875" style="91" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="90"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="24.75">
+    <row r="1" spans="1:3" ht="25.2">
       <c r="A1" s="30" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="424" t="s">
         <v>93</v>
       </c>
       <c r="B2" s="425" t="s">
         <v>94</v>
       </c>
       <c r="C2" s="426" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="94">
         <v>1</v>
       </c>
       <c r="B3" s="93" t="s">
         <v>88</v>
       </c>
       <c r="C3" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="95">
         <v>2</v>
       </c>
       <c r="B4" s="96" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="C4" s="629" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="94">
         <v>3</v>
       </c>
       <c r="B5" s="93" t="s">
         <v>208</v>
       </c>
       <c r="C5" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="95" t="s">
+        <v>751</v>
+      </c>
+      <c r="B6" s="96" t="s">
         <v>753</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
       <c r="C6" s="629" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="94" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="B7" s="93" t="s">
-        <v>938</v>
+        <v>934</v>
       </c>
       <c r="C7" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="95">
         <v>4</v>
       </c>
       <c r="B8" s="96" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="C8" s="629" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="94" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="B9" s="93" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="C9" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="95">
         <v>5</v>
       </c>
       <c r="B10" s="96" t="s">
         <v>89</v>
       </c>
       <c r="C10" s="629" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="94">
         <v>6</v>
       </c>
       <c r="B11" s="93" t="s">
         <v>90</v>
       </c>
       <c r="C11" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="95">
         <v>7</v>
       </c>
       <c r="B12" s="96" t="s">
         <v>91</v>
       </c>
       <c r="C12" s="629" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="94">
         <v>8</v>
       </c>
       <c r="B13" s="93" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C13" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="95">
         <v>9</v>
       </c>
       <c r="B14" s="96" t="s">
-        <v>1006</v>
+        <v>1002</v>
       </c>
       <c r="C14" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="95">
         <v>10</v>
       </c>
       <c r="B15" s="96" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="C15" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="94" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="B16" s="93" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="C16" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="95">
         <v>11</v>
       </c>
       <c r="B17" s="96" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="C17" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="94">
         <v>12</v>
       </c>
       <c r="B18" s="93" t="s">
         <v>92</v>
       </c>
       <c r="C18" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="95">
         <v>13</v>
       </c>
       <c r="B19" s="96" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="C19" s="423" t="s">
         <v>87</v>
       </c>
       <c r="E19" s="473"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="94">
         <v>14</v>
       </c>
       <c r="B20" s="93" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="C20" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="95">
         <v>15</v>
       </c>
       <c r="B21" s="96" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="C21" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="94">
         <v>16</v>
       </c>
       <c r="B22" s="93" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="C22" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="95">
         <v>17</v>
       </c>
       <c r="B23" s="96" t="s">
-        <v>964</v>
+        <v>960</v>
       </c>
       <c r="C23" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="94">
         <v>18</v>
       </c>
       <c r="B24" s="93" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C24" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="95">
         <v>19</v>
       </c>
       <c r="B25" s="96" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="C25" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="94">
         <v>20</v>
       </c>
       <c r="B26" s="93" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="C26" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="95">
         <v>21</v>
       </c>
       <c r="B27" s="96" t="s">
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="C27" s="423" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="19.5" customHeight="1"/>
     <row r="31" spans="1:5" ht="20.25" customHeight="1"/>
     <row r="32" spans="1:5" ht="20.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C3" location="'BAYMAK YOĞUŞMALI KOMBİ 1'!A1" display="LİSTE" xr:uid="{317D7923-1E40-463B-9F2C-64924378BBFE}"/>
     <hyperlink ref="C12" location="'TERMOSİFON 7'!A1" display="LİSTE" xr:uid="{FAA11B45-02E5-428B-AFA9-BBD24E3CBC55}"/>
     <hyperlink ref="C19" location="'TANK ÜSTÜ PAKET HIDR 13'!A1" display="LİSTE" xr:uid="{DE0F4167-1CEB-4498-BB21-90422A268D57}"/>
     <hyperlink ref="C14" location="'(YENİ) KLİMA-PLUS (MD) 9'!A1" display="LİSTE" xr:uid="{BD39EE37-EA8B-419C-9848-51438A3D79EE}"/>
     <hyperlink ref="C18" location="'VANA 12'!A1" display="LİSTE" xr:uid="{36271877-8B3C-46C2-8210-177D9821925A}"/>
     <hyperlink ref="C13" location="'AQUA BOYLER 8'!A1" display="LİSTE" xr:uid="{04192A03-0429-4946-895D-721D8B3307FC}"/>
     <hyperlink ref="C5" location="'YOĞUŞMALI KAZAN (LECTUS) 3'!A1" display="LİSTE" xr:uid="{4E836EDA-BE4D-42D0-B52B-FE252684493B}"/>
     <hyperlink ref="C8" location="'YOĞUŞMALI KAZAN (MAGNUS) 4'!A1" display="LİSTE" xr:uid="{A022995F-E336-4419-8AC1-A95787B47036}"/>
     <hyperlink ref="C21" location="'FREKANS KONT. HIDR. 15'!A1" display="LİSTE" xr:uid="{83CBE44D-18DD-47A0-8599-E8E0408418FA}"/>
     <hyperlink ref="C24" location="'FREKANS KONT. SİRK.(EVOPLUS) 18'!A1" display="LİSTE" xr:uid="{DE3087D7-46E2-4408-A41B-E55F1A6E6C9F}"/>
     <hyperlink ref="C25" location="'FRE. KONT.SİRK.(EVOPLUS END) 19'!A1" display="LİSTE" xr:uid="{CBAE6955-C329-45CD-835C-2441612F0863}"/>
     <hyperlink ref="C26" location="'HİDR. POMPALARI 20'!A1" display="LİSTE" xr:uid="{CAA2F2DE-09B3-423C-8307-DE5F935D091E}"/>
@@ -12017,2682 +12011,2683 @@
     <hyperlink ref="C11" location="'GENLEŞME TANKI 6'!A1" display="LİSTE" xr:uid="{668E5D58-E0A8-4F76-995F-CDE7C4BA8A51}"/>
     <hyperlink ref="C22" location="'FR.KONT.SİR.(EVOSTA-VS) 16'!A1" display="LİSTE" xr:uid="{66D1663E-D751-4685-9EC3-256C1C7146EB}"/>
     <hyperlink ref="C15" location="'MULTI KLİMA (MD) 10'!A1" display="LİSTE" xr:uid="{A719CCDB-33CC-4EAF-96D4-F9B78135F371}"/>
     <hyperlink ref="C20" location="'KVC HIDR 14'!A1" display="LİSTE" xr:uid="{9FB59AEB-416D-40A9-98A7-EC9CA18A4E63}"/>
     <hyperlink ref="C16" location="'MULTI KLİMA SEÇİM 10S'!A1" display="LİSTE" xr:uid="{15BA7F0B-E390-4394-B990-7F425C26B141}"/>
     <hyperlink ref="C4" location="'KONVANSİYONEL KOMBİ AKS. 2'!A1" display="LİSTE" xr:uid="{CFA6F45D-0F67-4C85-8E57-F370492B7C8C}"/>
     <hyperlink ref="C6" location="'3S1 KASKAD SEÇİMİ'!A1" display="LİSTE" xr:uid="{FC6AB9D4-7305-4FC1-8D12-272895A9711E}"/>
     <hyperlink ref="C7" location="'3S2 TEKLİ KAZAN SEÇİMİ'!A1" display="LİSTE" xr:uid="{F0699724-B0CD-4477-8BA4-59FAD45A4187}"/>
     <hyperlink ref="C9" location="'4S MAGNUS SEÇİM TABLOSU'!A1" display="LİSTE" xr:uid="{4B0E76EB-44F3-4A41-80E2-0AFC1EEF0993}"/>
     <hyperlink ref="C10" location="'ŞOFBEN 5'!A1" display="LİSTE" xr:uid="{B2E30D29-3FA1-4365-A1AF-7710A216984A}"/>
     <hyperlink ref="C23" location="'FRE.KONT.SİRK.(EVOPLUS LİTE) 17'!A1" display="LİSTE" xr:uid="{C34BEAD8-BBC7-4253-9151-5CBA5DF4DEB0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9EF0E060-88AB-40B9-A4A7-962D31A3B18C}">
   <sheetPr codeName="Sayfa16">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="32" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="9.88671875" style="32" customWidth="1"/>
+    <col min="2" max="2" width="16.44140625" style="76" customWidth="1"/>
+    <col min="3" max="3" width="99.88671875" style="34" customWidth="1"/>
+    <col min="4" max="4" width="28.44140625" style="34" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.109375" style="34" customWidth="1"/>
+    <col min="7" max="16384" width="9.109375" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="128"/>
       <c r="B1" s="291"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="E1" s="290"/>
       <c r="F1" s="31">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="22.5" customHeight="1">
       <c r="A2" s="289"/>
       <c r="B2" s="40"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
     </row>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
       <c r="A3" s="289"/>
       <c r="B3" s="40"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="22.5" customHeight="1">
       <c r="A4" s="295"/>
       <c r="B4" s="40"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="22.5" customHeight="1">
       <c r="A5" s="295"/>
       <c r="B5" s="40"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="295"/>
       <c r="D6" s="32"/>
       <c r="E6" s="32"/>
       <c r="F6" s="32"/>
     </row>
-    <row r="7" spans="1:6" ht="24.75">
+    <row r="7" spans="1:6" ht="25.2">
       <c r="A7" s="295"/>
       <c r="C7" s="628" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="D7" s="32"/>
       <c r="E7" s="32"/>
       <c r="F7" s="32"/>
     </row>
-    <row r="8" spans="1:6" ht="18.75">
+    <row r="8" spans="1:6" ht="18">
       <c r="A8" s="295"/>
       <c r="C8" s="288"/>
       <c r="D8" s="53"/>
       <c r="E8" s="53"/>
       <c r="F8" s="53"/>
     </row>
-    <row r="9" spans="1:6" ht="54">
+    <row r="9" spans="1:6" ht="52.2">
       <c r="A9" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="302" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C9" s="287" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="286"/>
       <c r="B10" s="285"/>
       <c r="C10" s="42"/>
       <c r="D10" s="45"/>
       <c r="E10" s="32"/>
       <c r="F10" s="32"/>
     </row>
     <row r="11" spans="1:6" s="37" customFormat="1">
       <c r="A11" s="286" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="432">
         <v>100022266</v>
       </c>
       <c r="C11" s="42" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="D11" s="44">
-        <v>26625</v>
+        <v>27973</v>
       </c>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
     </row>
     <row r="12" spans="1:6" s="37" customFormat="1">
       <c r="A12" s="286" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="432">
         <v>100022267</v>
       </c>
       <c r="C12" s="42" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="D12" s="44">
-        <v>29290</v>
+        <v>30773</v>
       </c>
       <c r="E12" s="32"/>
       <c r="F12" s="32"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="295"/>
       <c r="B13" s="283"/>
       <c r="D13" s="125"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
     </row>
-    <row r="14" spans="1:6" ht="20.25">
+    <row r="14" spans="1:6" ht="21">
       <c r="A14" s="295"/>
       <c r="B14" s="282" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D14" s="125"/>
       <c r="E14" s="32"/>
       <c r="F14" s="32"/>
     </row>
-    <row r="15" spans="1:6" ht="20.25">
+    <row r="15" spans="1:6" ht="21">
       <c r="A15" s="295"/>
       <c r="B15" s="281"/>
       <c r="D15" s="125"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
     </row>
-    <row r="16" spans="1:6" ht="24.75">
+    <row r="16" spans="1:6" ht="25.2">
       <c r="A16" s="295"/>
       <c r="B16" s="281"/>
       <c r="C16" s="628" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="D16" s="125"/>
       <c r="E16" s="32"/>
       <c r="F16" s="32"/>
     </row>
-    <row r="17" spans="1:6" ht="24.75">
+    <row r="17" spans="1:6" ht="25.2">
       <c r="A17" s="295"/>
       <c r="B17" s="281"/>
       <c r="C17" s="628"/>
       <c r="D17" s="125"/>
       <c r="E17" s="32"/>
       <c r="F17" s="32"/>
     </row>
-    <row r="18" spans="1:6" ht="54">
+    <row r="18" spans="1:6" ht="52.2">
       <c r="A18" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B18" s="302" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C18" s="287" t="s">
         <v>46</v>
       </c>
       <c r="D18" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E18" s="32"/>
       <c r="F18" s="32"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="286"/>
       <c r="B19" s="285"/>
       <c r="C19" s="42"/>
       <c r="D19" s="45"/>
       <c r="E19" s="32"/>
       <c r="F19" s="32"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="286" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="432">
         <v>100022928</v>
       </c>
       <c r="C20" s="46" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="D20" s="44">
-        <v>3604</v>
+        <v>3785</v>
       </c>
       <c r="E20" s="32"/>
       <c r="F20" s="32"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="286" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="432">
         <v>100023082</v>
       </c>
       <c r="C21" s="46" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="D21" s="44">
-        <v>2670</v>
+        <v>2805</v>
       </c>
       <c r="E21" s="32"/>
       <c r="F21" s="32"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="286"/>
       <c r="B22" s="284"/>
       <c r="C22" s="46"/>
       <c r="D22" s="43"/>
       <c r="E22" s="32"/>
       <c r="F22" s="32"/>
     </row>
-    <row r="23" spans="1:6" ht="54">
+    <row r="23" spans="1:6" ht="52.2">
       <c r="A23" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="302" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C23" s="287" t="s">
         <v>46</v>
       </c>
       <c r="D23" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E23" s="32"/>
       <c r="F23" s="32"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="286"/>
       <c r="B24" s="285"/>
       <c r="C24" s="42"/>
       <c r="D24" s="45"/>
       <c r="E24" s="32"/>
       <c r="F24" s="32"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="286" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="284">
         <v>16900210</v>
       </c>
       <c r="C25" s="46" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="D25" s="59">
-        <v>732</v>
+        <v>754</v>
       </c>
       <c r="E25" s="32"/>
       <c r="F25" s="32"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="295"/>
       <c r="B26" s="283"/>
       <c r="C26" s="38"/>
       <c r="D26" s="56"/>
       <c r="E26" s="32"/>
       <c r="F26" s="32"/>
     </row>
-    <row r="27" spans="1:6" ht="54">
+    <row r="27" spans="1:6" ht="52.2">
       <c r="A27" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B27" s="302" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C27" s="287" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E27" s="32"/>
       <c r="F27" s="32"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="286"/>
       <c r="B28" s="285"/>
       <c r="C28" s="42"/>
       <c r="D28" s="45"/>
       <c r="E28" s="32"/>
       <c r="F28" s="32"/>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="286" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="284">
         <v>16900321</v>
       </c>
       <c r="C29" s="60" t="s">
         <v>212</v>
       </c>
       <c r="D29" s="44">
-        <v>768</v>
+        <v>790</v>
       </c>
       <c r="E29" s="32"/>
       <c r="F29" s="32"/>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="286" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="284">
         <v>16900017</v>
       </c>
       <c r="C30" s="60" t="s">
         <v>74</v>
       </c>
       <c r="D30" s="44">
-        <v>719</v>
+        <v>740</v>
       </c>
       <c r="E30" s="32"/>
       <c r="F30" s="32"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="286" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="284">
         <v>16900002</v>
       </c>
       <c r="C31" s="60" t="s">
         <v>75</v>
       </c>
       <c r="D31" s="44">
-        <v>677</v>
+        <v>697</v>
       </c>
       <c r="E31" s="32"/>
       <c r="F31" s="32"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="286" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="284">
         <v>16900163</v>
       </c>
       <c r="C32" s="60" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D32" s="44">
-        <v>630</v>
+        <v>649</v>
       </c>
       <c r="E32" s="32"/>
       <c r="F32" s="32"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="286" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="284">
         <v>16900419</v>
       </c>
       <c r="C33" s="60" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D33" s="44">
-        <v>523</v>
+        <v>539</v>
       </c>
       <c r="E33" s="32"/>
       <c r="F33" s="32"/>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="286" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="284">
         <v>100020680</v>
       </c>
       <c r="C34" s="60" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="D34" s="44">
-        <v>1647</v>
+        <v>1697</v>
       </c>
       <c r="E34" s="32"/>
       <c r="F34" s="32"/>
     </row>
     <row r="35" spans="1:6">
       <c r="F35" s="32"/>
     </row>
     <row r="36" spans="1:6">
       <c r="F36" s="32"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{1CF9E439-D4DD-479E-972E-46332321B168}"/>
   </hyperlinks>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.35433070866141736" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0909BD5F-C75E-4D8F-AE03-96D520D15885}">
   <sheetPr codeName="Sayfa31">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="314"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="309"/>
+    <col min="1" max="1" width="9.109375" style="314"/>
+    <col min="2" max="2" width="14.44140625" style="341" customWidth="1"/>
+    <col min="3" max="3" width="55.5546875" style="309" customWidth="1"/>
+    <col min="4" max="4" width="12.109375" style="309" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="24.33203125" style="309" customWidth="1"/>
+    <col min="6" max="6" width="18.44140625" style="309" customWidth="1"/>
+    <col min="7" max="7" width="28.44140625" style="309" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="17.33203125" style="309" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="309"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="128"/>
       <c r="B1" s="317"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="32"/>
       <c r="E1" s="343"/>
       <c r="F1" s="316"/>
       <c r="G1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="H1" s="318"/>
       <c r="I1" s="319">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="22.5" customHeight="1">
       <c r="A2" s="307"/>
       <c r="B2" s="323"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="88"/>
       <c r="F2" s="322"/>
       <c r="G2" s="322"/>
       <c r="H2" s="322"/>
       <c r="I2" s="322"/>
     </row>
     <row r="3" spans="1:9" ht="22.5" customHeight="1">
       <c r="A3" s="307"/>
       <c r="B3" s="323"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="D3" s="88"/>
     </row>
     <row r="4" spans="1:9" ht="22.5" customHeight="1">
       <c r="A4" s="320"/>
       <c r="B4" s="323"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="88"/>
       <c r="E4" s="308"/>
     </row>
     <row r="5" spans="1:9" ht="22.5" customHeight="1">
       <c r="A5" s="320"/>
       <c r="B5" s="323"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="409"/>
       <c r="E5" s="308"/>
     </row>
     <row r="6" spans="1:9" ht="36.75" customHeight="1">
       <c r="A6" s="320"/>
       <c r="C6" s="452"/>
     </row>
-    <row r="7" spans="1:9" ht="24.75">
+    <row r="7" spans="1:9" ht="25.2">
       <c r="A7" s="320"/>
       <c r="C7" s="279" t="s">
         <v>79</v>
       </c>
       <c r="D7" s="279"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33"/>
     </row>
-    <row r="8" spans="1:9" ht="18.75">
+    <row r="8" spans="1:9" ht="18">
       <c r="A8" s="320"/>
       <c r="C8" s="314"/>
       <c r="D8" s="314"/>
       <c r="E8" s="345"/>
       <c r="F8" s="57"/>
     </row>
-    <row r="9" spans="1:9" ht="54">
+    <row r="9" spans="1:9" ht="52.2">
       <c r="A9" s="352" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="354" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="278" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="E9" s="354" t="s">
         <v>80</v>
       </c>
       <c r="F9" s="347" t="s">
         <v>84</v>
       </c>
       <c r="G9" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="404">
         <v>17100018</v>
       </c>
       <c r="C10" s="75" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="D10" s="440">
         <v>0.5</v>
       </c>
       <c r="E10" s="49">
         <v>7.5</v>
       </c>
       <c r="F10" s="48">
         <v>10</v>
       </c>
       <c r="G10" s="44">
-        <v>2302</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" ht="18.75" thickBot="1">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="18" thickBot="1">
       <c r="A11" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="575">
         <v>17100028</v>
       </c>
       <c r="C11" s="576" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="D11" s="54">
         <v>1</v>
       </c>
       <c r="E11" s="49">
         <v>15</v>
       </c>
       <c r="F11" s="48">
         <v>10</v>
       </c>
       <c r="G11" s="44">
-        <v>2620</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="355">
         <v>17100017</v>
       </c>
       <c r="C12" s="50" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="D12" s="54">
         <v>1</v>
       </c>
       <c r="E12" s="49">
         <v>25</v>
       </c>
       <c r="F12" s="54">
         <v>10</v>
       </c>
       <c r="G12" s="44">
-        <v>3150</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="355">
         <v>17100002</v>
       </c>
       <c r="C13" s="50" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="D13" s="54">
         <v>1</v>
       </c>
       <c r="E13" s="49">
         <v>50</v>
       </c>
       <c r="F13" s="54">
         <v>10</v>
       </c>
       <c r="G13" s="44">
-        <v>3687</v>
+        <v>3797</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="355">
         <v>17100003</v>
       </c>
       <c r="C14" s="50" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="D14" s="54">
         <v>1</v>
       </c>
       <c r="E14" s="49">
         <v>80</v>
       </c>
       <c r="F14" s="54">
         <v>10</v>
       </c>
       <c r="G14" s="44">
-        <v>5793</v>
+        <v>5967</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="311">
         <v>17100004</v>
       </c>
       <c r="C15" s="50" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="D15" s="54">
         <v>1</v>
       </c>
       <c r="E15" s="49">
         <v>100</v>
       </c>
       <c r="F15" s="54">
         <v>10</v>
       </c>
       <c r="G15" s="44">
-        <v>6437</v>
+        <v>6629</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="404">
         <v>17100005</v>
       </c>
       <c r="C16" s="50" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D16" s="440" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E16" s="49">
         <v>200</v>
       </c>
       <c r="F16" s="54">
         <v>10</v>
       </c>
       <c r="G16" s="44">
-        <v>11332</v>
+        <v>11672</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="404">
         <v>17100006</v>
       </c>
       <c r="C17" s="50" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D17" s="440" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E17" s="49">
         <v>300</v>
       </c>
       <c r="F17" s="54">
         <v>10</v>
       </c>
       <c r="G17" s="44">
-        <v>13624</v>
+        <v>14033</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="355">
         <v>17100007</v>
       </c>
       <c r="C18" s="50" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="D18" s="440" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E18" s="49">
         <v>500</v>
       </c>
       <c r="F18" s="54">
         <v>10</v>
       </c>
       <c r="G18" s="44">
-        <v>19285</v>
+        <v>19864</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="355">
         <v>17100008</v>
       </c>
       <c r="C19" s="50" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="D19" s="54">
         <v>2</v>
       </c>
       <c r="E19" s="49">
         <v>750</v>
       </c>
       <c r="F19" s="54">
         <v>10</v>
       </c>
       <c r="G19" s="44">
-        <v>30418</v>
+        <v>31330</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="355">
         <v>17100009</v>
       </c>
       <c r="C20" s="50" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="D20" s="54">
         <v>2</v>
       </c>
       <c r="E20" s="49">
         <v>1000</v>
       </c>
       <c r="F20" s="54">
         <v>10</v>
       </c>
       <c r="G20" s="44">
-        <v>38782</v>
+        <v>39945</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="320"/>
       <c r="B21" s="565"/>
       <c r="C21" s="627" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="D21" s="41"/>
       <c r="E21" s="57"/>
       <c r="F21" s="41"/>
       <c r="G21" s="68"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="320"/>
       <c r="B22" s="565"/>
       <c r="C22" s="47"/>
       <c r="D22" s="41"/>
       <c r="E22" s="57"/>
       <c r="F22" s="41"/>
       <c r="G22" s="68"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="320"/>
       <c r="B23" s="565"/>
       <c r="C23" s="47"/>
       <c r="D23" s="41"/>
       <c r="E23" s="57"/>
       <c r="F23" s="41"/>
       <c r="G23" s="68"/>
     </row>
     <row r="24" spans="1:7" ht="23.25" customHeight="1">
       <c r="A24" s="320"/>
       <c r="C24" s="47" t="s">
         <v>82</v>
       </c>
       <c r="D24" s="47"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="320"/>
       <c r="C25" s="47" t="s">
         <v>83</v>
       </c>
       <c r="D25" s="47"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="320"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{209497C1-036C-48AD-ABC1-9D7ED3ADAABF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC7902F3-5E4F-42B6-BBEC-739C35175215}">
   <sheetPr codeName="Sayfa36">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G51"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="314"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="309"/>
+    <col min="1" max="1" width="9.109375" style="314"/>
+    <col min="2" max="2" width="18.109375" style="326" customWidth="1"/>
+    <col min="3" max="3" width="99.88671875" style="309" customWidth="1"/>
+    <col min="4" max="4" width="28.44140625" style="309" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.109375" style="309" customWidth="1"/>
+    <col min="7" max="16384" width="9.109375" style="309"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="128"/>
       <c r="B1" s="317"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="E1" s="318"/>
       <c r="F1" s="319">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="22.5" customHeight="1">
       <c r="A2" s="307"/>
       <c r="B2" s="323"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="322"/>
       <c r="E2" s="322"/>
     </row>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
       <c r="A3" s="307"/>
       <c r="B3" s="323"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="22.5" customHeight="1">
       <c r="A4" s="320"/>
       <c r="B4" s="358"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="22.5" customHeight="1">
       <c r="A5" s="320"/>
       <c r="B5" s="358"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="320"/>
       <c r="B6" s="341"/>
       <c r="C6" s="452"/>
     </row>
-    <row r="7" spans="1:6" ht="24.75">
+    <row r="7" spans="1:6" ht="25.2">
       <c r="A7" s="320"/>
       <c r="B7" s="341"/>
       <c r="C7" s="327" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="D7" s="314"/>
       <c r="E7" s="314"/>
       <c r="F7" s="314"/>
     </row>
-    <row r="8" spans="1:6" ht="18.75">
+    <row r="8" spans="1:6" ht="18">
       <c r="A8" s="320"/>
       <c r="B8" s="341"/>
       <c r="C8" s="345"/>
       <c r="D8" s="321"/>
       <c r="E8" s="321"/>
       <c r="F8" s="321"/>
     </row>
-    <row r="9" spans="1:6" s="344" customFormat="1" ht="54">
+    <row r="9" spans="1:6" s="344" customFormat="1" ht="52.2">
       <c r="A9" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="313" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="346" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E9" s="314"/>
       <c r="F9" s="314"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="328"/>
       <c r="B10" s="364"/>
       <c r="C10" s="363"/>
       <c r="D10" s="330"/>
       <c r="E10" s="314"/>
       <c r="F10" s="314"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="413" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="C11" s="329" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D11" s="44">
-        <v>13585</v>
+        <v>14835</v>
       </c>
       <c r="E11" s="314"/>
       <c r="F11" s="314"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="413" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="C12" s="363" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D12" s="44">
-        <v>13653</v>
+        <v>14909</v>
       </c>
       <c r="E12" s="314"/>
       <c r="F12" s="314"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="413" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="C13" s="329" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D13" s="44">
-        <v>14799</v>
+        <v>16162</v>
       </c>
       <c r="E13" s="314"/>
       <c r="F13" s="314"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="413" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="C14" s="363" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D14" s="44">
-        <v>14858</v>
+        <v>16224</v>
       </c>
       <c r="E14" s="314"/>
       <c r="F14" s="314"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="320"/>
       <c r="B15" s="323"/>
       <c r="D15" s="356"/>
       <c r="E15" s="314"/>
       <c r="F15" s="314"/>
     </row>
-    <row r="16" spans="1:6" ht="18.75">
+    <row r="16" spans="1:6" ht="18">
       <c r="A16" s="320"/>
       <c r="B16" s="323"/>
       <c r="C16" s="345"/>
       <c r="D16" s="334"/>
       <c r="E16" s="314"/>
       <c r="F16" s="314"/>
     </row>
-    <row r="17" spans="1:7" s="344" customFormat="1" ht="54">
+    <row r="17" spans="1:7" s="344" customFormat="1" ht="52.2">
       <c r="A17" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="313" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="346" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E17" s="314"/>
       <c r="F17" s="314"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="328"/>
       <c r="B18" s="333"/>
       <c r="C18" s="363"/>
       <c r="D18" s="331"/>
       <c r="E18" s="314"/>
       <c r="F18" s="314"/>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="413">
         <v>100023475</v>
       </c>
       <c r="C19" s="363" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="D19" s="44">
-        <v>13385</v>
+        <v>14617</v>
       </c>
       <c r="E19" s="314"/>
       <c r="F19" s="314"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="413">
         <v>100023476</v>
       </c>
       <c r="C20" s="363" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="D20" s="44">
-        <v>14137</v>
+        <v>15437</v>
       </c>
       <c r="E20" s="314"/>
       <c r="F20" s="314"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="413">
         <v>100023477</v>
       </c>
       <c r="C21" s="363" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="D21" s="44">
-        <v>15775</v>
+        <v>17227</v>
       </c>
       <c r="E21" s="314"/>
       <c r="F21" s="314"/>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="413">
         <v>100023478</v>
       </c>
       <c r="C22" s="363" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="D22" s="44">
-        <v>16653</v>
+        <v>18185</v>
       </c>
       <c r="E22" s="314"/>
       <c r="F22" s="314"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="320"/>
       <c r="B23" s="311"/>
       <c r="C23" s="359"/>
       <c r="D23" s="44"/>
       <c r="E23" s="314"/>
       <c r="F23" s="314"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="413" t="s">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="C24" s="157" t="s">
         <v>1</v>
       </c>
       <c r="D24" s="44">
-        <v>17357</v>
+        <v>18953</v>
       </c>
       <c r="E24" s="314"/>
       <c r="F24" s="314"/>
     </row>
     <row r="25" spans="1:7" s="64" customFormat="1">
       <c r="A25" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="413" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="C25" s="157" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="44">
-        <v>18212</v>
+        <v>19888</v>
       </c>
       <c r="E25" s="306" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="F25" s="314"/>
     </row>
     <row r="26" spans="1:7" s="64" customFormat="1">
       <c r="A26" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="413" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="C26" s="157" t="s">
         <v>3</v>
       </c>
       <c r="D26" s="44">
-        <v>19793</v>
+        <v>21613</v>
       </c>
       <c r="E26" s="306" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="F26" s="314"/>
     </row>
     <row r="27" spans="1:7" s="64" customFormat="1">
       <c r="A27" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="413" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="C27" s="157" t="s">
         <v>4</v>
       </c>
       <c r="D27" s="44">
-        <v>20895</v>
+        <v>22818</v>
       </c>
       <c r="E27" s="306" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="F27" s="314"/>
     </row>
-    <row r="28" spans="1:7" s="64" customFormat="1" ht="18.75">
+    <row r="28" spans="1:7" s="64" customFormat="1" ht="18">
       <c r="A28" s="320"/>
       <c r="B28" s="323"/>
       <c r="C28" s="345"/>
       <c r="D28" s="334"/>
       <c r="E28" s="306" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="F28" s="314"/>
     </row>
-    <row r="29" spans="1:7" ht="54">
+    <row r="29" spans="1:7" ht="52.2">
       <c r="A29" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="313" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="346" t="s">
         <v>46</v>
       </c>
       <c r="D29" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E29" s="306"/>
       <c r="F29" s="314"/>
     </row>
     <row r="30" spans="1:7" s="344" customFormat="1">
       <c r="A30" s="328"/>
       <c r="B30" s="333"/>
       <c r="C30" s="363"/>
       <c r="D30" s="331"/>
       <c r="E30" s="306"/>
       <c r="F30" s="314"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="413" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="C31" s="329" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D31" s="44">
-        <v>18320</v>
+        <v>20005</v>
       </c>
       <c r="E31" s="306"/>
       <c r="F31" s="314"/>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="413" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="C32" s="363" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D32" s="44">
-        <v>19179</v>
+        <v>20944</v>
       </c>
       <c r="E32" s="306" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="F32" s="314"/>
       <c r="G32" s="314"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="413" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="C33" s="329" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D33" s="44">
-        <v>20754</v>
+        <v>22663</v>
       </c>
       <c r="E33" s="306" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="F33" s="314"/>
       <c r="G33" s="314"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="413" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="C34" s="363" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D34" s="44">
-        <v>21863</v>
+        <v>23875</v>
       </c>
       <c r="E34" s="306" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="F34" s="314"/>
       <c r="G34" s="314"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="328"/>
       <c r="B35" s="742"/>
       <c r="C35" s="363"/>
       <c r="D35" s="44"/>
       <c r="E35" s="306" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="F35" s="314"/>
       <c r="G35" s="314"/>
     </row>
-    <row r="36" spans="1:7" ht="20.25">
+    <row r="36" spans="1:7" ht="21">
       <c r="A36" s="320"/>
       <c r="B36" s="341"/>
       <c r="C36" s="365" t="s">
         <v>35</v>
       </c>
       <c r="D36" s="356"/>
       <c r="E36" s="314"/>
       <c r="F36" s="314"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="133"/>
       <c r="B37" s="366"/>
       <c r="C37" s="66"/>
       <c r="D37" s="73"/>
       <c r="E37" s="314"/>
       <c r="F37" s="314"/>
     </row>
     <row r="38" spans="1:7" s="64" customFormat="1">
       <c r="A38" s="133"/>
       <c r="B38" s="367" t="s">
         <v>22</v>
       </c>
       <c r="D38" s="74"/>
       <c r="E38" s="314"/>
       <c r="F38" s="314"/>
     </row>
     <row r="39" spans="1:7" s="64" customFormat="1">
       <c r="A39" s="320"/>
       <c r="B39" s="341"/>
       <c r="C39" s="309"/>
       <c r="D39" s="356"/>
       <c r="E39" s="314"/>
       <c r="F39" s="314"/>
     </row>
-    <row r="40" spans="1:7" ht="29.25">
+    <row r="40" spans="1:7" ht="26.4">
       <c r="A40" s="320"/>
       <c r="B40" s="341"/>
       <c r="C40" s="368" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="D40" s="356"/>
       <c r="E40" s="314"/>
       <c r="F40" s="314"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="320"/>
       <c r="B41" s="323"/>
       <c r="D41" s="356"/>
       <c r="E41" s="314"/>
       <c r="F41" s="314"/>
     </row>
-    <row r="42" spans="1:7" ht="54">
+    <row r="42" spans="1:7" ht="52.2">
       <c r="A42" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B42" s="313" t="s">
         <v>26</v>
       </c>
       <c r="C42" s="346" t="s">
         <v>46</v>
       </c>
       <c r="D42" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E42" s="314"/>
       <c r="F42" s="314"/>
     </row>
-    <row r="43" spans="1:7" s="344" customFormat="1">
+    <row r="43" spans="1:7">
       <c r="A43" s="328" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="413" t="s">
-        <v>897</v>
+      <c r="B43" s="413">
+        <v>100023479</v>
       </c>
       <c r="C43" s="50" t="s">
-        <v>304</v>
+        <v>1051</v>
       </c>
       <c r="D43" s="44">
-        <v>15648</v>
+        <v>16924</v>
       </c>
       <c r="E43" s="314"/>
       <c r="F43" s="314"/>
+      <c r="G43" s="369"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="413">
         <v>100023480</v>
       </c>
       <c r="C44" s="50" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="D44" s="44">
-        <v>17270</v>
+        <v>18678</v>
       </c>
       <c r="E44" s="314"/>
       <c r="F44" s="314"/>
       <c r="G44" s="369"/>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B45" s="413">
         <v>100023481</v>
       </c>
       <c r="C45" s="50" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="D45" s="44">
-        <v>17844</v>
+        <v>19298</v>
       </c>
       <c r="E45" s="314"/>
       <c r="F45" s="314"/>
       <c r="G45" s="369"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="320"/>
       <c r="C46" s="326"/>
       <c r="E46" s="314"/>
       <c r="F46" s="314"/>
       <c r="G46" s="369"/>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="320"/>
       <c r="B47" s="325" t="s">
         <v>70</v>
       </c>
       <c r="E47" s="314"/>
       <c r="F47" s="314"/>
       <c r="G47" s="369"/>
     </row>
-    <row r="48" spans="1:7" ht="18.75" thickBot="1">
+    <row r="48" spans="1:7" ht="18" thickBot="1">
       <c r="A48" s="335"/>
       <c r="B48" s="340"/>
       <c r="C48" s="336"/>
       <c r="D48" s="336"/>
       <c r="F48" s="314"/>
     </row>
     <row r="49" spans="5:6">
       <c r="F49" s="314"/>
     </row>
-    <row r="50" spans="5:6" ht="18.75" thickBot="1">
+    <row r="50" spans="5:6" ht="18" thickBot="1">
       <c r="E50" s="336"/>
       <c r="F50" s="314"/>
     </row>
     <row r="51" spans="5:6">
       <c r="F51" s="314"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="B19:B22">
     <cfRule type="duplicateValues" dxfId="0" priority="4"/>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{A6F2D32B-3BD1-4AD6-AA35-C5805B05801B}"/>
   </hyperlinks>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.35433070866141736" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0146E20A-964A-4312-A91E-EB528904C4F2}">
   <sheetPr codeName="Sayfa38">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="314"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="309"/>
+    <col min="1" max="1" width="9.109375" style="314"/>
+    <col min="2" max="2" width="20.6640625" style="326" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.6640625" style="309" customWidth="1"/>
+    <col min="4" max="4" width="24.5546875" style="309" customWidth="1"/>
+    <col min="5" max="5" width="28.44140625" style="323" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="18.33203125" style="323" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="309"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="370" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="92"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="371"/>
       <c r="E1" s="372" t="s">
         <v>95</v>
       </c>
       <c r="F1" s="373"/>
       <c r="G1" s="319">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="22.5" customHeight="1">
       <c r="A2" s="315"/>
       <c r="B2" s="309"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="E2" s="322"/>
       <c r="F2" s="322"/>
       <c r="G2" s="322"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
       <c r="A3" s="315"/>
       <c r="B3" s="309"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="22.5" customHeight="1">
       <c r="B4" s="309"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="308"/>
     </row>
     <row r="5" spans="1:7" ht="22.5" customHeight="1">
       <c r="B5" s="309"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="308"/>
     </row>
     <row r="6" spans="1:7">
       <c r="B6" s="374"/>
       <c r="C6" s="452"/>
       <c r="D6" s="375"/>
       <c r="E6" s="339"/>
       <c r="F6" s="339"/>
       <c r="G6" s="339"/>
     </row>
-    <row r="7" spans="1:7" ht="24.75">
+    <row r="7" spans="1:7" ht="25.2">
       <c r="C7" s="786" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D7" s="786"/>
     </row>
     <row r="8" spans="1:7">
       <c r="C8" s="787" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D8" s="787"/>
       <c r="E8" s="788"/>
     </row>
-    <row r="10" spans="1:7" s="344" customFormat="1" ht="54">
+    <row r="10" spans="1:7" s="344" customFormat="1" ht="52.2">
       <c r="A10" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="351" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="351" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="351"/>
       <c r="E10" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F10" s="323"/>
       <c r="G10" s="323"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="413" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="C11" s="52" t="s">
         <v>227</v>
       </c>
       <c r="D11" s="338"/>
       <c r="E11" s="44">
-        <v>18827</v>
+        <v>19392</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="413" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="C12" s="52" t="s">
         <v>228</v>
       </c>
       <c r="D12" s="338"/>
       <c r="E12" s="44">
-        <v>19709</v>
+        <v>20300</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="413" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>229</v>
       </c>
       <c r="D13" s="338"/>
       <c r="E13" s="44">
-        <v>22483</v>
+        <v>23158</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="413" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="C14" s="52" t="s">
         <v>230</v>
       </c>
       <c r="D14" s="338"/>
       <c r="E14" s="44">
-        <v>27498</v>
+        <v>28323</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="413" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="C15" s="52" t="s">
         <v>231</v>
       </c>
       <c r="D15" s="338"/>
       <c r="E15" s="44">
-        <v>28724</v>
+        <v>29585</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="413" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="C16" s="52" t="s">
         <v>232</v>
       </c>
       <c r="D16" s="338"/>
       <c r="E16" s="44">
-        <v>40708</v>
+        <v>41929</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="413" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="C17" s="52" t="s">
         <v>233</v>
       </c>
       <c r="D17" s="338"/>
       <c r="E17" s="44">
-        <v>47409</v>
+        <v>48832</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="413" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="C18" s="52" t="s">
         <v>234</v>
       </c>
       <c r="D18" s="338"/>
       <c r="E18" s="44">
-        <v>51974</v>
+        <v>53533</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="413" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="C19" s="52" t="s">
         <v>235</v>
       </c>
       <c r="D19" s="338"/>
       <c r="E19" s="44">
-        <v>85875</v>
+        <v>88452</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="413" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="C20" s="52" t="s">
         <v>236</v>
       </c>
       <c r="D20" s="338"/>
       <c r="E20" s="44">
-        <v>90990</v>
+        <v>93720</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="413" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>237</v>
       </c>
       <c r="D21" s="338"/>
       <c r="E21" s="44">
-        <v>29973</v>
+        <v>30872</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="413" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="C22" s="52" t="s">
         <v>238</v>
       </c>
       <c r="D22" s="338"/>
       <c r="E22" s="44">
-        <v>31998</v>
+        <v>32958</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="413" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="C23" s="52" t="s">
         <v>239</v>
       </c>
       <c r="D23" s="338"/>
       <c r="E23" s="44">
-        <v>44357</v>
+        <v>45688</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="413" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="C24" s="52" t="s">
         <v>240</v>
       </c>
       <c r="D24" s="338"/>
       <c r="E24" s="44">
-        <v>52437</v>
+        <v>54009</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="363" t="s">
         <v>48</v>
       </c>
-      <c r="B25" s="413" t="s">
-        <v>877</v>
+      <c r="B25" s="413">
+        <v>7846820</v>
       </c>
       <c r="C25" s="52" t="s">
-        <v>241</v>
+        <v>1063</v>
       </c>
       <c r="D25" s="338"/>
       <c r="E25" s="44">
-        <v>57822</v>
+        <v>59557</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="413" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
       <c r="C26" s="52" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D26" s="338"/>
       <c r="E26" s="44">
-        <v>90543</v>
+        <v>93259</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="413" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="C27" s="52" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D27" s="338"/>
       <c r="E27" s="44">
-        <v>97255</v>
+        <v>100173</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B28" s="311">
         <v>100023501</v>
       </c>
       <c r="C28" s="52" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="D28" s="338"/>
       <c r="E28" s="44">
-        <v>42752</v>
+        <v>44034</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="413" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="C29" s="52" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D29" s="376"/>
       <c r="E29" s="44">
-        <v>79695</v>
+        <v>82087</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="321"/>
       <c r="B30" s="357"/>
       <c r="C30" s="47" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="D30" s="339"/>
       <c r="E30" s="312"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="321"/>
       <c r="B31" s="377"/>
       <c r="C31" s="47"/>
       <c r="E31" s="312"/>
     </row>
     <row r="32" spans="1:5">
       <c r="C32" s="47"/>
       <c r="E32" s="312"/>
     </row>
     <row r="33" spans="1:7">
       <c r="C33" s="51"/>
       <c r="E33" s="312"/>
     </row>
     <row r="34" spans="1:7" ht="24.75" customHeight="1">
       <c r="B34" s="374"/>
       <c r="C34" s="786" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="D34" s="786"/>
       <c r="E34" s="312"/>
     </row>
     <row r="35" spans="1:7" ht="24.75" customHeight="1">
       <c r="B35" s="374"/>
       <c r="C35" s="321"/>
       <c r="D35" s="321"/>
       <c r="E35" s="334"/>
     </row>
-    <row r="36" spans="1:7" s="344" customFormat="1" ht="54">
+    <row r="36" spans="1:7" s="344" customFormat="1" ht="52.2">
       <c r="A36" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="351" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="351" t="s">
         <v>52</v>
       </c>
       <c r="D36" s="351" t="s">
         <v>19</v>
       </c>
       <c r="E36" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F36" s="323"/>
       <c r="G36" s="323"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="413" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C37" s="52" t="s">
+        <v>246</v>
+      </c>
+      <c r="D37" s="338" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="E37" s="44">
         <v>2418</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="413" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="C38" s="52" t="s">
+        <v>248</v>
+      </c>
+      <c r="D38" s="338" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="E38" s="44">
         <v>8878</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="413" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="C39" s="52" t="s">
+        <v>250</v>
+      </c>
+      <c r="D39" s="338" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="E39" s="44">
         <v>10204</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="413" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
       <c r="C40" s="52" t="s">
+        <v>252</v>
+      </c>
+      <c r="D40" s="338" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="E40" s="44">
         <v>10949</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="C41" s="47" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:7" ht="36">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
       <c r="C43" s="609" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="D43" s="609"/>
       <c r="E43" s="610"/>
     </row>
     <row r="44" spans="1:7">
       <c r="B44" s="508"/>
       <c r="C44" s="51"/>
       <c r="D44" s="339"/>
       <c r="E44" s="610"/>
     </row>
-    <row r="45" spans="1:7" ht="54">
+    <row r="45" spans="1:7" ht="52.2">
       <c r="A45" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B45" s="351" t="s">
         <v>26</v>
       </c>
       <c r="C45" s="351" t="s">
         <v>52</v>
       </c>
       <c r="D45" s="351"/>
       <c r="E45" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="413">
         <v>100022628</v>
       </c>
       <c r="C46" s="52" t="s">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="D46" s="376"/>
       <c r="E46" s="44">
-        <v>30234</v>
+        <v>31142</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B47" s="413">
         <v>100022630</v>
       </c>
       <c r="C47" s="52" t="s">
-        <v>940</v>
+        <v>936</v>
       </c>
       <c r="D47" s="376"/>
       <c r="E47" s="44">
-        <v>42324</v>
+        <v>43594</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="413">
         <v>100022631</v>
       </c>
       <c r="C48" s="52" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="D48" s="376"/>
       <c r="E48" s="44">
-        <v>57243</v>
+        <v>58960</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="413">
         <v>100022632</v>
       </c>
       <c r="C49" s="52" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="D49" s="376"/>
       <c r="E49" s="44">
-        <v>93595</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" ht="36">
+        <v>96403</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="34.799999999999997">
       <c r="C51" s="609" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="D51" s="609"/>
     </row>
     <row r="52" spans="1:5">
       <c r="B52" s="309"/>
     </row>
-    <row r="53" spans="1:5" ht="54">
+    <row r="53" spans="1:5" ht="52.2">
       <c r="A53" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B53" s="351" t="s">
         <v>26</v>
       </c>
       <c r="C53" s="351" t="s">
         <v>52</v>
       </c>
       <c r="D53" s="351"/>
       <c r="E53" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="413">
         <v>7895951</v>
       </c>
       <c r="C54" s="52" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="D54" s="75"/>
       <c r="E54" s="44">
-        <v>12837</v>
+        <v>13222</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="413">
         <v>7895952</v>
       </c>
       <c r="C55" s="52" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="D55" s="376"/>
       <c r="E55" s="44">
-        <v>14622</v>
+        <v>15060</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="413">
         <v>7895953</v>
       </c>
       <c r="C56" s="52" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="D56" s="376"/>
       <c r="E56" s="44">
-        <v>19410</v>
+        <v>19993</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B57" s="311">
         <v>7895954</v>
       </c>
       <c r="C57" s="52" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="D57" s="376"/>
       <c r="E57" s="44">
-        <v>26323</v>
+        <v>27113</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B58" s="311">
         <v>7908454</v>
       </c>
       <c r="C58" s="52" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="D58" s="376"/>
       <c r="E58" s="44">
         <v>3235</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="C34:D34"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{D50D30CB-6841-4E03-9CBC-A0A40BF968E0}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{651F0BBF-80DC-452A-9432-043C4CBC9692}">
   <sheetPr codeName="Sayfa50">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.85546875" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="14.88671875" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="392" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="19.5703125" style="124" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.88671875" style="392" customWidth="1"/>
+    <col min="2" max="2" width="14.77734375" style="384" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.109375" style="124" customWidth="1"/>
+    <col min="4" max="4" width="16.109375" style="124" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.5546875" style="124" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43" style="124" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="28.42578125" style="124" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="14.85546875" style="124"/>
+    <col min="7" max="7" width="28.44140625" style="124" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="14.88671875" style="124"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="309" customFormat="1" ht="27">
+    <row r="1" spans="1:10" s="309" customFormat="1" ht="25.8">
       <c r="A1" s="128"/>
       <c r="B1" s="317"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="343"/>
       <c r="E1" s="316"/>
       <c r="F1" s="316"/>
       <c r="G1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="H1" s="318"/>
       <c r="I1" s="342">
         <v>9</v>
       </c>
       <c r="J1" s="373"/>
     </row>
     <row r="2" spans="1:10" s="309" customFormat="1">
       <c r="A2" s="307"/>
       <c r="B2" s="323"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="E2" s="322"/>
       <c r="F2" s="322"/>
       <c r="H2" s="322"/>
       <c r="I2" s="322"/>
       <c r="J2" s="322"/>
     </row>
     <row r="3" spans="1:10" s="309" customFormat="1">
       <c r="A3" s="307"/>
       <c r="B3" s="323"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="309" customFormat="1">
       <c r="A4" s="320"/>
       <c r="B4" s="323"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="308"/>
       <c r="E4" s="308"/>
       <c r="F4" s="308"/>
     </row>
     <row r="5" spans="1:10" s="309" customFormat="1">
       <c r="A5" s="320"/>
       <c r="B5" s="323"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="308"/>
       <c r="E5" s="308"/>
       <c r="F5" s="308"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="381"/>
       <c r="B6" s="382"/>
       <c r="C6" s="452"/>
       <c r="D6" s="383"/>
       <c r="E6" s="383"/>
       <c r="F6" s="383"/>
       <c r="G6" s="383"/>
       <c r="H6" s="383"/>
       <c r="I6" s="383"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="381"/>
       <c r="D7" s="383"/>
       <c r="E7" s="383"/>
       <c r="F7" s="383"/>
       <c r="G7" s="383"/>
       <c r="H7" s="383"/>
       <c r="I7" s="383"/>
     </row>
-    <row r="8" spans="1:10" ht="24.75">
+    <row r="8" spans="1:10" ht="25.2">
       <c r="A8" s="381"/>
       <c r="C8" s="385" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D8" s="383"/>
       <c r="E8" s="63"/>
       <c r="F8" s="383"/>
       <c r="G8" s="383"/>
       <c r="H8" s="383"/>
       <c r="I8" s="383"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" s="381"/>
       <c r="B9" s="382"/>
       <c r="C9" s="383"/>
       <c r="D9" s="383"/>
       <c r="E9" s="383"/>
       <c r="F9" s="383"/>
       <c r="G9" s="383"/>
       <c r="H9" s="383"/>
       <c r="I9" s="383"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" s="381"/>
       <c r="B11" s="387"/>
       <c r="C11" s="117"/>
       <c r="D11" s="117"/>
       <c r="E11" s="117"/>
       <c r="F11" s="117"/>
       <c r="G11" s="118"/>
       <c r="H11" s="118"/>
       <c r="I11" s="118"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" s="381"/>
       <c r="B12" s="387"/>
       <c r="C12" s="117"/>
       <c r="D12" s="117"/>
     </row>
-    <row r="13" spans="1:10" ht="24.75">
+    <row r="13" spans="1:10" ht="25.2">
       <c r="A13" s="381"/>
       <c r="B13" s="387"/>
       <c r="C13" s="385" t="s">
-        <v>976</v>
+        <v>972</v>
       </c>
       <c r="D13" s="117"/>
     </row>
-    <row r="14" spans="1:10" ht="24.75">
+    <row r="14" spans="1:10" ht="25.2">
       <c r="A14" s="381"/>
       <c r="B14" s="387"/>
       <c r="C14" s="385"/>
       <c r="D14" s="117"/>
     </row>
-    <row r="15" spans="1:10" ht="54">
+    <row r="15" spans="1:10" ht="52.2">
       <c r="A15" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="388" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="388" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="388" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="388" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" s="115" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="390">
         <v>100023802</v>
       </c>
       <c r="C16" s="115" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="D16" s="474" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="E16" s="479" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F16" s="479" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="G16" s="44">
         <v>38770</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="115" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="390">
         <v>100023803</v>
       </c>
       <c r="C17" s="115" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="D17" s="474" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E17" s="479" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F17" s="479" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="G17" s="44">
         <v>42830</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="115" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="390">
         <v>100023804</v>
       </c>
       <c r="C18" s="115" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="D18" s="474" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="E18" s="479" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F18" s="479" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="G18" s="44">
         <v>61387</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="115" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="391">
         <v>100023805</v>
       </c>
       <c r="C19" s="115" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="D19" s="474" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="E19" s="479" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F19" s="479" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="G19" s="44">
         <v>74660</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="115"/>
       <c r="B20" s="391"/>
       <c r="C20" s="115"/>
       <c r="D20" s="474"/>
       <c r="E20" s="479"/>
       <c r="F20" s="479"/>
       <c r="G20" s="126"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="115" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="391">
         <v>100021498</v>
       </c>
       <c r="C21" s="115" t="s">
-        <v>1035</v>
+        <v>1031</v>
       </c>
       <c r="D21" s="474"/>
       <c r="E21" s="479"/>
       <c r="F21" s="479"/>
       <c r="G21" s="44">
         <v>980</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="115"/>
       <c r="B22" s="391"/>
       <c r="C22" s="115" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="D22" s="474"/>
       <c r="E22" s="479"/>
       <c r="F22" s="479"/>
       <c r="G22" s="126"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="119"/>
       <c r="B23" s="446"/>
       <c r="C23" s="119" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="434"/>
       <c r="E23" s="55"/>
       <c r="F23" s="55"/>
       <c r="G23" s="447"/>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="119"/>
       <c r="B24" s="446"/>
       <c r="C24" s="119"/>
       <c r="D24" s="434"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="447"/>
     </row>
-    <row r="25" spans="1:7" ht="24.75">
+    <row r="25" spans="1:7" ht="25.2">
       <c r="A25" s="381"/>
       <c r="C25" s="385" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D25" s="383"/>
       <c r="G25" s="383"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="381"/>
       <c r="B26" s="382"/>
       <c r="C26" s="383"/>
       <c r="D26" s="383"/>
       <c r="E26" s="383"/>
       <c r="F26" s="383"/>
       <c r="G26" s="383"/>
     </row>
-    <row r="28" spans="1:7" ht="24.75">
+    <row r="28" spans="1:7" ht="25.2">
       <c r="A28" s="381"/>
       <c r="B28" s="387"/>
       <c r="C28" s="385" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="D28" s="117"/>
       <c r="E28" s="117"/>
       <c r="F28" s="117"/>
       <c r="G28" s="118"/>
     </row>
-    <row r="29" spans="1:7" ht="24.75">
+    <row r="29" spans="1:7" ht="25.2">
       <c r="A29" s="381"/>
       <c r="B29" s="387"/>
       <c r="C29" s="385"/>
       <c r="D29" s="117"/>
       <c r="E29" s="117"/>
       <c r="F29" s="117"/>
       <c r="G29" s="118"/>
     </row>
-    <row r="30" spans="1:7" ht="54">
+    <row r="30" spans="1:7" ht="52.2">
       <c r="A30" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="388" t="s">
         <v>23</v>
       </c>
       <c r="D30" s="388" t="s">
         <v>19</v>
       </c>
       <c r="E30" s="388" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="388" t="s">
         <v>62</v>
       </c>
       <c r="G30" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="389" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="390">
         <v>100023223</v>
       </c>
       <c r="C31" s="115" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="D31" s="114" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="E31" s="116" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F31" s="116" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="G31" s="44">
         <v>139824</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="119"/>
       <c r="B32" s="446"/>
       <c r="C32" s="119" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="D32" s="434"/>
       <c r="E32" s="55"/>
       <c r="F32" s="55"/>
       <c r="G32" s="447"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="119"/>
       <c r="B33" s="446"/>
       <c r="C33" s="119" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="434"/>
       <c r="E33" s="55"/>
       <c r="F33" s="55"/>
       <c r="G33" s="447"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="119"/>
       <c r="B34" s="446"/>
       <c r="C34" s="119"/>
       <c r="D34" s="434"/>
       <c r="E34" s="55"/>
       <c r="F34" s="55"/>
       <c r="G34" s="447"/>
@@ -14722,3520 +14717,3522 @@
       <c r="D37" s="434"/>
       <c r="E37" s="55"/>
       <c r="F37" s="55"/>
       <c r="G37" s="447"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="381"/>
       <c r="B38" s="387"/>
       <c r="D38" s="120"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{7E7CEDEF-2977-4CE9-9D2D-B96DA0B0A022}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6965502-EB9A-4692-8228-F8F595DCB4CF}">
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C16" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="490" customWidth="1"/>
-    <col min="2" max="2" width="15.5703125" style="384" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.5546875" style="490" customWidth="1"/>
+    <col min="2" max="2" width="15.5546875" style="384" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="60" style="124" customWidth="1"/>
     <col min="4" max="4" width="20" style="384" customWidth="1"/>
     <col min="5" max="5" width="19" style="124" customWidth="1"/>
-    <col min="6" max="6" width="22.42578125" style="124" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="15.5703125" style="124" customWidth="1"/>
+    <col min="6" max="6" width="22.33203125" style="124" customWidth="1"/>
+    <col min="7" max="7" width="28.44140625" style="124" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.6640625" style="124" customWidth="1"/>
     <col min="9" max="9" width="16" style="124" customWidth="1"/>
-    <col min="10" max="10" width="14.42578125" style="124" bestFit="1" customWidth="1"/>
-    <col min="11" max="16384" width="9.140625" style="124"/>
+    <col min="10" max="10" width="14.33203125" style="124" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="124"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A1" s="480"/>
       <c r="B1" s="317"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="317"/>
       <c r="E1" s="316"/>
       <c r="F1" s="316"/>
       <c r="G1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="H1" s="318"/>
       <c r="I1" s="342">
         <v>10</v>
       </c>
       <c r="J1" s="373"/>
     </row>
     <row r="2" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A2" s="481"/>
       <c r="B2" s="323"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="323"/>
       <c r="E2" s="322"/>
       <c r="F2" s="322"/>
       <c r="H2" s="322"/>
       <c r="I2" s="322"/>
       <c r="J2" s="322"/>
       <c r="K2" s="482"/>
     </row>
     <row r="3" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A3" s="481"/>
       <c r="B3" s="323"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="D3" s="323"/>
     </row>
     <row r="4" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="349"/>
       <c r="B4" s="323"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="324"/>
       <c r="E4" s="308"/>
       <c r="F4" s="308"/>
     </row>
     <row r="5" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A5" s="349"/>
       <c r="B5" s="323"/>
       <c r="C5" s="409" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="324"/>
       <c r="E5" s="308"/>
       <c r="F5" s="308"/>
     </row>
     <row r="6" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A6" s="349"/>
       <c r="B6" s="323"/>
       <c r="C6" s="752" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="D6" s="324"/>
       <c r="E6" s="308"/>
       <c r="F6" s="308"/>
     </row>
     <row r="7" spans="1:11" ht="63" customHeight="1">
       <c r="A7" s="483"/>
       <c r="B7" s="382"/>
       <c r="C7" s="383"/>
       <c r="D7" s="484"/>
       <c r="E7" s="383"/>
       <c r="F7" s="383"/>
       <c r="G7" s="383"/>
       <c r="H7" s="383"/>
       <c r="I7" s="383"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="483"/>
       <c r="D8" s="484"/>
       <c r="E8" s="383"/>
       <c r="F8" s="383"/>
       <c r="G8" s="383"/>
       <c r="H8" s="383"/>
       <c r="I8" s="383"/>
     </row>
-    <row r="9" spans="1:11" ht="24.75">
+    <row r="9" spans="1:11" ht="25.2">
       <c r="A9" s="483"/>
       <c r="C9" s="385" t="s">
-        <v>1047</v>
+        <v>1043</v>
       </c>
       <c r="D9" s="484"/>
       <c r="F9" s="383"/>
       <c r="G9" s="383"/>
       <c r="H9" s="383"/>
       <c r="I9" s="383"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="483"/>
       <c r="B10" s="382"/>
       <c r="C10" s="383"/>
       <c r="D10" s="484"/>
       <c r="E10" s="383"/>
       <c r="F10" s="383"/>
       <c r="G10" s="383"/>
       <c r="H10" s="383"/>
       <c r="I10" s="383"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="613"/>
     </row>
-    <row r="12" spans="1:11" ht="24.75">
+    <row r="12" spans="1:11" ht="25.2">
       <c r="A12" s="483"/>
       <c r="B12" s="387"/>
       <c r="C12" s="385" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="D12" s="387"/>
       <c r="E12" s="117"/>
       <c r="F12" s="117"/>
       <c r="G12" s="118"/>
       <c r="H12" s="118"/>
       <c r="I12" s="118"/>
     </row>
-    <row r="13" spans="1:11" ht="24.75">
+    <row r="13" spans="1:11" ht="25.2">
       <c r="A13" s="483"/>
       <c r="B13" s="387"/>
       <c r="C13" s="385"/>
       <c r="D13" s="387"/>
       <c r="E13" s="117"/>
       <c r="F13" s="117"/>
       <c r="G13" s="118"/>
     </row>
-    <row r="14" spans="1:11" ht="24.75">
+    <row r="14" spans="1:11" ht="25.2">
       <c r="A14" s="483"/>
       <c r="B14" s="387"/>
       <c r="C14" s="385" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="D14" s="387"/>
       <c r="E14" s="117"/>
       <c r="F14" s="117"/>
       <c r="G14" s="118"/>
     </row>
-    <row r="15" spans="1:11" ht="54">
+    <row r="15" spans="1:11" ht="52.2">
       <c r="A15" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="611" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="485" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="486" t="s">
         <v>19</v>
       </c>
       <c r="E15" s="485" t="s">
         <v>61</v>
       </c>
       <c r="F15" s="487" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="G15" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="614" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="390">
         <v>100023257</v>
       </c>
       <c r="C16" s="115" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="D16" s="116" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="E16" s="116" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F16" s="116" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="G16" s="44">
         <v>38704</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="24.75">
+    <row r="17" spans="1:7" ht="25.2">
       <c r="A17" s="483"/>
       <c r="B17" s="387"/>
       <c r="C17" s="385"/>
       <c r="D17" s="387"/>
       <c r="E17" s="117"/>
       <c r="F17" s="117"/>
       <c r="G17" s="118"/>
     </row>
-    <row r="18" spans="1:7" ht="24.75">
+    <row r="18" spans="1:7" ht="25.2">
       <c r="A18" s="483"/>
       <c r="B18" s="387"/>
       <c r="C18" s="385" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="D18" s="387"/>
     </row>
-    <row r="19" spans="1:7" ht="54">
+    <row r="19" spans="1:7" ht="52.2">
       <c r="A19" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="588" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="485" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="486" t="s">
         <v>19</v>
       </c>
       <c r="E19" s="485" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="487" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="G19" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="614" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="615">
         <v>100023258</v>
       </c>
       <c r="C20" s="115" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="D20" s="116" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="E20" s="116" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F20" s="116" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="G20" s="44">
         <v>51364</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="614" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="615">
         <v>100023259</v>
       </c>
       <c r="C21" s="115" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="D21" s="116" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="E21" s="116" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F21" s="116" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="G21" s="44">
         <v>54154</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="42" customHeight="1">
       <c r="A22" s="616"/>
       <c r="B22" s="617"/>
       <c r="C22" s="119"/>
       <c r="D22" s="387"/>
       <c r="E22" s="387"/>
       <c r="F22" s="387"/>
     </row>
-    <row r="23" spans="1:7" ht="24.75">
+    <row r="23" spans="1:7" ht="25.2">
       <c r="A23" s="483"/>
       <c r="B23" s="387"/>
       <c r="C23" s="385" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="D23" s="387"/>
       <c r="E23" s="117"/>
       <c r="F23" s="117"/>
     </row>
-    <row r="24" spans="1:7" ht="54">
+    <row r="24" spans="1:7" ht="52.2">
       <c r="A24" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B24" s="611" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="485" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="486" t="s">
         <v>19</v>
       </c>
       <c r="E24" s="485" t="s">
         <v>61</v>
       </c>
       <c r="F24" s="487" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="G24" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="36" customHeight="1">
       <c r="A25" s="614" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="390">
         <v>100022578</v>
       </c>
       <c r="C25" s="115" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="D25" s="116" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="E25" s="116" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F25" s="116" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="G25" s="44">
         <v>93347</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="616"/>
       <c r="B26" s="617"/>
       <c r="C26" s="119"/>
       <c r="D26" s="387"/>
       <c r="E26" s="387"/>
       <c r="F26" s="387"/>
       <c r="G26" s="447"/>
     </row>
-    <row r="27" spans="1:7" ht="24.75">
+    <row r="27" spans="1:7" ht="25.2">
       <c r="A27" s="483"/>
       <c r="B27" s="387"/>
       <c r="C27" s="385" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="D27" s="387"/>
       <c r="E27" s="117"/>
       <c r="F27" s="117"/>
       <c r="G27" s="447"/>
     </row>
-    <row r="28" spans="1:7" ht="54">
+    <row r="28" spans="1:7" ht="52.2">
       <c r="A28" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B28" s="611" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="485" t="s">
         <v>23</v>
       </c>
       <c r="D28" s="486" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="485" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="487" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="G28" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="614" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="390">
         <v>100022579</v>
       </c>
       <c r="C29" s="115" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="D29" s="116" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E29" s="116" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F29" s="116" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="G29" s="44">
         <v>104134</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="616"/>
       <c r="B30" s="617"/>
       <c r="C30" s="119"/>
       <c r="D30" s="387"/>
       <c r="E30" s="387"/>
       <c r="F30" s="387"/>
       <c r="G30" s="447"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="483"/>
       <c r="B31" s="387"/>
       <c r="C31" s="117"/>
       <c r="D31" s="387"/>
       <c r="G31" s="447"/>
     </row>
-    <row r="32" spans="1:7" ht="24.75">
+    <row r="32" spans="1:7" ht="25.2">
       <c r="A32" s="483"/>
       <c r="B32" s="387"/>
       <c r="C32" s="385" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="D32" s="387"/>
       <c r="F32" s="612" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="G32" s="447"/>
     </row>
-    <row r="33" spans="1:8" ht="24.75">
+    <row r="33" spans="1:8" ht="25.2">
       <c r="A33" s="483"/>
       <c r="B33" s="387"/>
       <c r="C33" s="385"/>
       <c r="D33" s="387"/>
       <c r="G33" s="447"/>
     </row>
-    <row r="34" spans="1:8" ht="54">
+    <row r="34" spans="1:8" ht="52.2">
       <c r="A34" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="588" t="s">
         <v>26</v>
       </c>
       <c r="C34" s="388" t="s">
         <v>23</v>
       </c>
       <c r="D34" s="486" t="s">
         <v>19</v>
       </c>
       <c r="E34" s="488" t="s">
         <v>61</v>
       </c>
       <c r="F34" s="489" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="G34" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="614" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="615">
         <v>7803326</v>
       </c>
       <c r="C35" s="115" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="D35" s="116" t="s">
-        <v>511</v>
+        <v>509</v>
       </c>
       <c r="E35" s="116" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F35" s="116" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="G35" s="44">
         <v>18208</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="614" t="s">
         <v>48</v>
       </c>
       <c r="B36" s="390">
         <v>7803327</v>
       </c>
       <c r="C36" s="115" t="s">
-        <v>512</v>
+        <v>510</v>
       </c>
       <c r="D36" s="116" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E36" s="116" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F36" s="116" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="G36" s="44">
         <v>20007</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="614" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="390">
         <v>7803328</v>
       </c>
       <c r="C37" s="115" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="D37" s="116" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="E37" s="116" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F37" s="116" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="G37" s="44">
         <v>25983</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="614" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="390">
         <v>7803329</v>
       </c>
       <c r="C38" s="115" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="D38" s="116" t="s">
-        <v>672</v>
+        <v>670</v>
       </c>
       <c r="E38" s="116" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="F38" s="116" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="G38" s="44">
         <v>29329</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="483"/>
       <c r="B39" s="446"/>
       <c r="C39" s="119"/>
       <c r="D39" s="387"/>
       <c r="E39" s="387"/>
       <c r="F39" s="387"/>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="483"/>
       <c r="B40" s="608" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C40" s="119" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="D40" s="387"/>
       <c r="E40" s="387"/>
       <c r="F40" s="387"/>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="483"/>
       <c r="B41" s="446"/>
       <c r="C41" s="119" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="D41" s="387"/>
       <c r="E41" s="387"/>
       <c r="F41" s="387"/>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="483"/>
       <c r="B42" s="446"/>
       <c r="C42" s="119" t="s">
-        <v>516</v>
+        <v>514</v>
       </c>
       <c r="D42" s="387"/>
       <c r="E42" s="387"/>
       <c r="F42" s="387"/>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="483"/>
       <c r="B43" s="446"/>
       <c r="C43" s="119" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="D43" s="387"/>
       <c r="E43" s="387"/>
       <c r="F43" s="387"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="483"/>
       <c r="B44" s="446"/>
       <c r="C44" s="119" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="D44" s="387"/>
       <c r="E44" s="387"/>
       <c r="F44" s="387"/>
       <c r="G44" s="447"/>
       <c r="H44" s="447"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="483"/>
       <c r="B45" s="446"/>
       <c r="C45" s="119" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="D45" s="387"/>
       <c r="E45" s="387"/>
       <c r="F45" s="387"/>
       <c r="G45" s="447"/>
       <c r="H45" s="447"/>
     </row>
     <row r="46" spans="1:8" ht="18" customHeight="1">
       <c r="A46" s="483"/>
       <c r="B46" s="446"/>
       <c r="C46" s="119" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c r="D46" s="751"/>
       <c r="E46" s="387"/>
       <c r="F46" s="387"/>
       <c r="G46" s="447"/>
       <c r="H46" s="447"/>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="483"/>
       <c r="B47" s="446"/>
       <c r="C47" s="119" t="s">
-        <v>1049</v>
+        <v>1045</v>
       </c>
       <c r="D47" s="387"/>
       <c r="F47" s="387"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{7E42946D-AD7C-4CEA-BD08-72865641D5A2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66EF0403-247F-4FE0-AB67-2C40B6AD530D}">
   <dimension ref="B1:R66"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="1.5703125" customWidth="1"/>
-    <col min="2" max="2" width="28.5703125" customWidth="1"/>
+    <col min="1" max="1" width="1.5546875" customWidth="1"/>
+    <col min="2" max="2" width="28.5546875" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
-    <col min="4" max="4" width="13.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="18" max="18" width="10.5703125" customWidth="1"/>
+    <col min="4" max="4" width="13.109375" customWidth="1"/>
+    <col min="5" max="5" width="14.44140625" customWidth="1"/>
+    <col min="6" max="6" width="13.88671875" customWidth="1"/>
+    <col min="7" max="7" width="1.88671875" customWidth="1"/>
+    <col min="18" max="18" width="10.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="13.5">
+    <row r="1" spans="2:12" ht="14.4">
       <c r="C1" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="J1" s="574" t="s">
         <v>95</v>
       </c>
       <c r="K1" s="618"/>
       <c r="L1" s="619" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="2" spans="2:12">
       <c r="C2" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-    <row r="4" spans="2:12" ht="14.45" customHeight="1">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="4" spans="2:12" ht="14.4" customHeight="1">
       <c r="B4" s="491" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="5" spans="2:12" ht="15" thickBot="1">
+      <c r="B5" s="491"/>
+    </row>
+    <row r="6" spans="2:12" ht="15" thickBot="1">
+      <c r="B6" s="492" t="s">
+        <v>521</v>
+      </c>
+      <c r="C6" s="493" t="s">
         <v>522</v>
       </c>
     </row>
-    <row r="5" spans="2:12" ht="15.75" thickBot="1">
-[...3 lines deleted...]
-      <c r="B6" s="492" t="s">
+    <row r="7" spans="2:12" ht="15" thickBot="1">
+      <c r="B7" s="789" t="s">
         <v>523</v>
       </c>
-      <c r="C6" s="493" t="s">
+      <c r="C7" s="494" t="s">
         <v>524</v>
       </c>
     </row>
-    <row r="7" spans="2:12" ht="15.75" thickBot="1">
-[...7 lines deleted...]
-    <row r="8" spans="2:12" ht="15.75" thickBot="1">
+    <row r="8" spans="2:12" ht="15" thickBot="1">
       <c r="B8" s="790"/>
       <c r="C8" s="495" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:12" ht="15.75" thickBot="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="9" spans="2:12" ht="15" thickBot="1">
       <c r="B9" s="790"/>
       <c r="C9" s="495" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:12" ht="15.75" thickBot="1">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="10" spans="2:12" ht="15" thickBot="1">
       <c r="B10" s="790"/>
       <c r="C10" s="496" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:12" ht="15.75" thickBot="1">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="11" spans="2:12" ht="15" thickBot="1">
       <c r="B11" s="791"/>
       <c r="C11" s="496" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:12" ht="15.75" thickBot="1">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="12" spans="2:12" ht="15" thickBot="1">
       <c r="B12" s="497"/>
     </row>
-    <row r="13" spans="2:12" ht="15.75" thickBot="1">
+    <row r="13" spans="2:12" ht="15" thickBot="1">
       <c r="B13" s="492" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="C13" s="792" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="D13" s="793"/>
       <c r="E13" s="794"/>
     </row>
     <row r="14" spans="2:12" ht="15" customHeight="1" thickBot="1">
       <c r="B14" s="789" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C14" s="795" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D14" s="796"/>
       <c r="E14" s="494" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:12" ht="15.75" thickBot="1">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="15" spans="2:12" ht="15" thickBot="1">
       <c r="B15" s="790"/>
       <c r="C15" s="495" t="s">
+        <v>525</v>
+      </c>
+      <c r="D15" s="495" t="s">
         <v>527</v>
       </c>
-      <c r="D15" s="495" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="495" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:12" ht="15.75" thickBot="1">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="16" spans="2:12" ht="15" thickBot="1">
       <c r="B16" s="790"/>
       <c r="C16" s="495" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="D16" s="496" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="E16" s="496" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:18" ht="15.75" thickBot="1">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="17" spans="2:18" ht="15" thickBot="1">
       <c r="B17" s="791"/>
       <c r="C17" s="495" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="D17" s="620" t="s">
         <v>51</v>
       </c>
       <c r="E17" s="620" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="18" spans="2:18" ht="15.75" thickBot="1">
+    <row r="18" spans="2:18" ht="15" thickBot="1">
       <c r="B18" s="497"/>
     </row>
-    <row r="19" spans="2:18" ht="15.75" thickBot="1">
+    <row r="19" spans="2:18" ht="15" thickBot="1">
       <c r="B19" s="492" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="C19" s="792" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="D19" s="793"/>
       <c r="E19" s="793"/>
       <c r="F19" s="794"/>
     </row>
-    <row r="20" spans="2:18" ht="15.75" thickBot="1">
+    <row r="20" spans="2:18" ht="15" thickBot="1">
       <c r="B20" s="798" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C20" s="795" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D20" s="796"/>
       <c r="E20" s="795" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="F20" s="796"/>
     </row>
-    <row r="21" spans="2:18" ht="15.75" thickBot="1">
+    <row r="21" spans="2:18" ht="15" thickBot="1">
       <c r="B21" s="799"/>
       <c r="C21" s="495" t="s">
+        <v>525</v>
+      </c>
+      <c r="D21" s="495" t="s">
         <v>527</v>
       </c>
-      <c r="D21" s="495" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="495" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="F21" s="496" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:18" ht="15.75" thickBot="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="22" spans="2:18" ht="15" thickBot="1">
       <c r="B22" s="799"/>
       <c r="C22" s="495" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="D22" s="495" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="E22" s="495" t="s">
+        <v>534</v>
+      </c>
+      <c r="F22" s="496" t="s">
         <v>536</v>
       </c>
-      <c r="F22" s="496" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="2:18" ht="15.75" thickBot="1">
+    </row>
+    <row r="23" spans="2:18" ht="15" thickBot="1">
       <c r="B23" s="799"/>
       <c r="C23" s="495" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="D23" s="496" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="E23" s="496" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="F23" s="620" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="24" spans="2:18" ht="15.75" thickBot="1">
+    <row r="24" spans="2:18" ht="15" thickBot="1">
       <c r="B24" s="799"/>
       <c r="C24" s="495" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="D24" s="496" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E24" s="495" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F24" s="620" t="s">
         <v>51</v>
       </c>
       <c r="H24" s="658"/>
       <c r="I24" s="658"/>
       <c r="J24" s="658"/>
       <c r="K24" s="658"/>
       <c r="L24" s="658"/>
       <c r="M24" s="658"/>
       <c r="N24" s="658"/>
       <c r="O24" s="658"/>
       <c r="P24" s="658"/>
       <c r="Q24" s="658"/>
       <c r="R24" s="658"/>
     </row>
-    <row r="25" spans="2:18" ht="13.5" thickBot="1"/>
+    <row r="25" spans="2:18" ht="13.8" thickBot="1"/>
     <row r="26" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B26" s="492" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="C26" s="792" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="D26" s="793"/>
       <c r="E26" s="793"/>
       <c r="F26" s="621"/>
       <c r="G26" s="622"/>
       <c r="H26" s="622"/>
       <c r="I26" s="622"/>
     </row>
-    <row r="27" spans="2:18" s="623" customFormat="1" ht="17.25">
+    <row r="27" spans="2:18" s="623" customFormat="1" ht="17.399999999999999">
       <c r="B27" s="797" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="C27" s="620" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D27" s="620" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="E27" s="620" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="F27" s="621"/>
       <c r="G27" s="621"/>
       <c r="H27" s="621"/>
       <c r="I27" s="622"/>
     </row>
     <row r="28" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B28" s="797"/>
       <c r="C28" s="495" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="D28" s="495" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E28" s="495" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F28" s="621"/>
       <c r="G28" s="621"/>
       <c r="H28" s="621"/>
       <c r="I28" s="622"/>
     </row>
     <row r="29" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B29" s="797"/>
       <c r="C29" s="495" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="D29" s="495" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="E29" s="495" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="F29" s="621"/>
       <c r="G29" s="621"/>
       <c r="H29" s="621"/>
       <c r="I29" s="622"/>
     </row>
     <row r="30" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B30" s="797"/>
       <c r="C30" s="495" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="D30" s="495" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="E30" s="495" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="F30" s="621"/>
       <c r="G30" s="621"/>
       <c r="H30" s="621"/>
       <c r="I30" s="622"/>
     </row>
     <row r="31" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B31" s="797"/>
       <c r="C31" s="495" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="D31" s="495" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="E31" s="496" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="F31" s="621"/>
       <c r="G31" s="621"/>
       <c r="H31" s="621"/>
       <c r="I31" s="622"/>
     </row>
     <row r="32" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B32" s="797"/>
       <c r="C32" s="495" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="D32" s="495" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="E32" s="495" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F32" s="621"/>
       <c r="G32" s="621"/>
       <c r="H32" s="621"/>
       <c r="I32" s="622"/>
     </row>
     <row r="33" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B33" s="797"/>
       <c r="C33" s="495" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="D33" s="495" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="E33" s="496" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F33" s="621"/>
       <c r="G33" s="621"/>
       <c r="H33" s="621"/>
       <c r="I33" s="622"/>
     </row>
     <row r="34" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B34" s="797"/>
       <c r="C34" s="495" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="D34" s="495" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E34" s="496" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F34" s="621"/>
       <c r="G34" s="621"/>
       <c r="H34" s="621"/>
       <c r="I34" s="622"/>
     </row>
     <row r="35" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B35" s="797"/>
       <c r="C35" s="495" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="D35" s="495" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="E35" s="496" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="F35" s="621"/>
       <c r="G35" s="621"/>
       <c r="H35" s="621"/>
       <c r="I35" s="622"/>
     </row>
     <row r="36" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B36" s="797"/>
       <c r="C36" s="495" t="s">
+        <v>688</v>
+      </c>
+      <c r="D36" s="496" t="s">
+        <v>689</v>
+      </c>
+      <c r="E36" s="495" t="s">
         <v>690</v>
-      </c>
-[...4 lines deleted...]
-        <v>692</v>
       </c>
       <c r="F36" s="621"/>
       <c r="G36" s="621"/>
       <c r="H36" s="621"/>
       <c r="I36" s="622"/>
     </row>
     <row r="37" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B37" s="797"/>
       <c r="C37" s="496" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="D37" s="495" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E37" s="496" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F37" s="621"/>
       <c r="G37" s="621"/>
       <c r="H37" s="621"/>
       <c r="I37" s="622"/>
     </row>
     <row r="38" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B38" s="797"/>
       <c r="C38" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D38" s="495" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="E38" s="496" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="F38" s="621"/>
       <c r="G38" s="621"/>
       <c r="H38" s="621"/>
       <c r="I38" s="622"/>
     </row>
     <row r="39" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B39" s="797"/>
       <c r="C39" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D39" s="496" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E39" s="496" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="F39" s="621"/>
       <c r="G39" s="621"/>
       <c r="H39" s="621"/>
       <c r="I39" s="622"/>
     </row>
     <row r="40" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B40" s="797"/>
       <c r="C40" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D40" s="496" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="E40" s="620" t="s">
         <v>51</v>
       </c>
       <c r="F40" s="621"/>
       <c r="G40" s="621"/>
       <c r="H40" s="621"/>
       <c r="I40" s="622"/>
     </row>
     <row r="41" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B41" s="797"/>
       <c r="C41" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D41" s="496" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="E41" s="620" t="s">
         <v>51</v>
       </c>
       <c r="F41" s="621"/>
       <c r="G41" s="621"/>
       <c r="H41" s="621"/>
       <c r="I41" s="622"/>
     </row>
     <row r="42" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
       <c r="B42" s="797"/>
       <c r="C42" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D42" s="496" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E42" s="620" t="s">
         <v>51</v>
       </c>
       <c r="F42" s="621"/>
       <c r="G42" s="621"/>
       <c r="H42" s="621"/>
       <c r="I42" s="622"/>
     </row>
-    <row r="43" spans="2:9" ht="13.5" thickBot="1"/>
+    <row r="43" spans="2:9" ht="13.8" thickBot="1"/>
     <row r="44" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="B44" s="492" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="C44" s="792" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="D44" s="793"/>
       <c r="E44" s="793"/>
       <c r="F44" s="793"/>
       <c r="G44" s="622"/>
       <c r="H44" s="622"/>
       <c r="I44" s="622"/>
     </row>
-    <row r="45" spans="2:9" s="623" customFormat="1" ht="14.45" customHeight="1">
+    <row r="45" spans="2:9" s="623" customFormat="1" ht="14.4" customHeight="1">
       <c r="B45" s="797" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="C45" s="620" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D45" s="620" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="E45" s="620" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="F45" s="620" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="G45" s="622"/>
       <c r="H45" s="622"/>
       <c r="I45" s="622"/>
     </row>
     <row r="46" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="B46" s="797"/>
       <c r="C46" s="495" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="D46" s="495" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E46" s="495" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F46" s="495" t="s">
-        <v>705</v>
+        <v>703</v>
       </c>
       <c r="G46" s="622"/>
       <c r="H46" s="622"/>
       <c r="I46" s="622"/>
     </row>
     <row r="47" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="B47" s="797"/>
       <c r="C47" s="495" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="D47" s="495" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="E47" s="495" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="F47" s="495" t="s">
-        <v>706</v>
+        <v>704</v>
       </c>
       <c r="G47" s="622"/>
       <c r="H47" s="622"/>
       <c r="I47" s="622"/>
     </row>
     <row r="48" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="B48" s="797"/>
       <c r="C48" s="495" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="D48" s="495" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="E48" s="495" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="F48" s="495" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="G48" s="622"/>
       <c r="H48" s="622"/>
       <c r="I48" s="622"/>
     </row>
     <row r="49" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="B49" s="797"/>
       <c r="C49" s="495" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="D49" s="495" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="E49" s="495" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="F49" s="496" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="G49" s="622"/>
       <c r="H49" s="622"/>
       <c r="I49" s="622"/>
     </row>
     <row r="50" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="B50" s="797"/>
       <c r="C50" s="495" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="D50" s="495" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="E50" s="495" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F50" s="495" t="s">
-        <v>709</v>
+        <v>707</v>
       </c>
       <c r="G50" s="622"/>
       <c r="H50" s="622"/>
       <c r="I50" s="622"/>
     </row>
     <row r="51" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="B51" s="797"/>
       <c r="C51" s="495" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="D51" s="495" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="E51" s="495" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="F51" s="496" t="s">
-        <v>710</v>
+        <v>708</v>
       </c>
       <c r="G51" s="622"/>
       <c r="H51" s="622"/>
       <c r="I51" s="622"/>
     </row>
     <row r="52" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="B52" s="797"/>
       <c r="C52" s="495" t="s">
-        <v>674</v>
+        <v>672</v>
       </c>
       <c r="D52" s="495" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E52" s="495" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F52" s="496" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="G52" s="622"/>
       <c r="H52" s="622"/>
       <c r="I52" s="622"/>
     </row>
     <row r="53" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="B53" s="797"/>
       <c r="C53" s="495" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="D53" s="495" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="E53" s="495" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="F53" s="496" t="s">
-        <v>712</v>
+        <v>710</v>
       </c>
       <c r="G53" s="622"/>
       <c r="H53" s="622"/>
       <c r="I53" s="622"/>
     </row>
     <row r="54" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="B54" s="797"/>
       <c r="C54" s="495" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="D54" s="495" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E54" s="496" t="s">
-        <v>713</v>
+        <v>711</v>
       </c>
       <c r="F54" s="495" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="G54" s="622"/>
       <c r="H54" s="622"/>
       <c r="I54" s="622"/>
     </row>
-    <row r="55" spans="2:9" s="623" customFormat="1" ht="14.45" customHeight="1" thickBot="1">
+    <row r="55" spans="2:9" s="623" customFormat="1" ht="14.4" customHeight="1" thickBot="1">
       <c r="B55" s="797"/>
       <c r="C55" s="495" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="D55" s="496" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
       <c r="E55" s="495" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F55" s="496" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="G55" s="622"/>
       <c r="H55" s="622"/>
       <c r="I55" s="622"/>
     </row>
-    <row r="56" spans="2:9" s="623" customFormat="1" ht="30.75" thickBot="1">
+    <row r="56" spans="2:9" s="623" customFormat="1" ht="29.4" thickBot="1">
       <c r="B56" s="797"/>
       <c r="C56" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D56" s="495" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="E56" s="495" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F56" s="496" t="s">
-        <v>717</v>
+        <v>715</v>
       </c>
       <c r="G56" s="622"/>
       <c r="H56" s="622"/>
       <c r="I56" s="622"/>
     </row>
-    <row r="57" spans="2:9" s="623" customFormat="1" ht="30.75" thickBot="1">
+    <row r="57" spans="2:9" s="623" customFormat="1" ht="29.4" thickBot="1">
       <c r="B57" s="797"/>
       <c r="C57" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D57" s="495" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="E57" s="496" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="F57" s="496" t="s">
-        <v>719</v>
+        <v>717</v>
       </c>
       <c r="G57" s="622"/>
       <c r="H57" s="622"/>
       <c r="I57" s="622"/>
     </row>
-    <row r="58" spans="2:9" s="623" customFormat="1" ht="30.75" thickBot="1">
+    <row r="58" spans="2:9" s="623" customFormat="1" ht="29.4" thickBot="1">
       <c r="B58" s="797"/>
       <c r="C58" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D58" s="495" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E58" s="496" t="s">
-        <v>720</v>
+        <v>718</v>
       </c>
       <c r="F58" s="496" t="s">
-        <v>721</v>
+        <v>719</v>
       </c>
       <c r="G58" s="622"/>
       <c r="H58" s="622"/>
       <c r="I58" s="622"/>
     </row>
     <row r="59" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="B59" s="797"/>
       <c r="C59" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D59" s="495" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="E59" s="496" t="s">
-        <v>722</v>
+        <v>720</v>
       </c>
       <c r="F59" s="620" t="s">
         <v>51</v>
       </c>
       <c r="G59" s="622"/>
       <c r="H59" s="622"/>
       <c r="I59" s="622"/>
     </row>
     <row r="60" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="B60" s="797"/>
       <c r="C60" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D60" s="495" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="E60" s="496" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="F60" s="620" t="s">
         <v>51</v>
       </c>
       <c r="G60" s="622"/>
       <c r="H60" s="622"/>
       <c r="I60" s="622"/>
     </row>
     <row r="61" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="B61" s="797"/>
       <c r="C61" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D61" s="496" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="E61" s="495" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="F61" s="620" t="s">
         <v>51</v>
       </c>
       <c r="G61" s="622"/>
       <c r="H61" s="622"/>
       <c r="I61" s="622"/>
     </row>
     <row r="62" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="B62" s="797"/>
       <c r="C62" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D62" s="495" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E62" s="495" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="F62" s="620" t="s">
         <v>51</v>
       </c>
       <c r="G62" s="622"/>
       <c r="H62" s="622"/>
       <c r="I62" s="622"/>
     </row>
     <row r="63" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="B63" s="797"/>
       <c r="C63" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D63" s="496" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="E63" s="496" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="F63" s="620" t="s">
         <v>51</v>
       </c>
       <c r="G63" s="622"/>
       <c r="H63" s="622"/>
       <c r="I63" s="622"/>
     </row>
     <row r="64" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="B64" s="797"/>
       <c r="C64" s="620" t="s">
         <v>51</v>
       </c>
       <c r="D64" s="620" t="s">
         <v>51</v>
       </c>
       <c r="E64" s="496" t="s">
-        <v>727</v>
+        <v>725</v>
       </c>
       <c r="F64" s="620" t="s">
         <v>51</v>
       </c>
       <c r="G64" s="622"/>
       <c r="H64" s="622"/>
       <c r="I64" s="622"/>
     </row>
-    <row r="66" spans="2:2" ht="15">
+    <row r="66" spans="2:2" ht="14.4">
       <c r="B66" s="497" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B45:B64"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="B20:B24"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="B27:B42"/>
     <mergeCell ref="C44:F44"/>
     <mergeCell ref="B7:B11"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="B14:B17"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C19:F19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{9DB9FFAE-30E2-4374-A00C-F95318981CD7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E400710-696F-436A-872A-93E77384CE45}">
   <sheetPr codeName="Sayfa74">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F71"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="11" style="403" customWidth="1"/>
-    <col min="2" max="2" width="21.42578125" style="361" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="28.42578125" style="361" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="21.33203125" style="361" customWidth="1"/>
+    <col min="3" max="3" width="72.33203125" style="361" customWidth="1"/>
+    <col min="4" max="4" width="28.44140625" style="361" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16" style="361" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16" style="361" customWidth="1"/>
-    <col min="7" max="16384" width="9.140625" style="361"/>
+    <col min="7" max="16384" width="9.109375" style="361"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A1" s="128"/>
       <c r="B1" s="305"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="E1" s="318"/>
       <c r="F1" s="342">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A2" s="307"/>
       <c r="B2" s="306"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="E2" s="322"/>
       <c r="F2" s="322"/>
     </row>
     <row r="3" spans="1:6" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A3" s="307"/>
       <c r="B3" s="306"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="320"/>
       <c r="B4" s="306"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A5" s="320"/>
       <c r="B5" s="306"/>
       <c r="C5" s="409" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="309" customFormat="1" ht="22.5" customHeight="1">
       <c r="A6" s="307"/>
       <c r="C6" s="422"/>
     </row>
     <row r="7" spans="1:6" ht="60" customHeight="1">
       <c r="A7" s="393"/>
       <c r="C7" s="386"/>
       <c r="D7" s="395"/>
       <c r="E7" s="395"/>
       <c r="F7" s="395"/>
     </row>
-    <row r="8" spans="1:6" ht="24.75">
+    <row r="8" spans="1:6" ht="25.2">
       <c r="A8" s="361"/>
       <c r="B8" s="385"/>
       <c r="C8" s="385" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="D8" s="385"/>
       <c r="E8" s="385"/>
       <c r="F8" s="385"/>
     </row>
-    <row r="9" spans="1:6" ht="24.75">
+    <row r="9" spans="1:6" ht="25.2">
       <c r="A9" s="385"/>
       <c r="B9" s="385"/>
       <c r="C9" s="385"/>
       <c r="D9" s="385"/>
       <c r="E9" s="385"/>
       <c r="F9" s="385"/>
     </row>
-    <row r="10" spans="1:6" s="64" customFormat="1" ht="54">
+    <row r="10" spans="1:6" s="64" customFormat="1" ht="52.2">
       <c r="A10" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="577" t="s">
         <v>63</v>
       </c>
       <c r="C10" s="577" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E10" s="385"/>
       <c r="F10" s="385"/>
     </row>
     <row r="11" spans="1:6" ht="30" customHeight="1">
       <c r="A11" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B11" s="378">
         <v>100023210</v>
       </c>
       <c r="C11" s="578" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="D11" s="44">
         <v>3039</v>
       </c>
       <c r="E11" s="385"/>
       <c r="F11" s="385"/>
     </row>
     <row r="12" spans="1:6" ht="30" customHeight="1">
       <c r="A12" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="378">
         <v>100023211</v>
       </c>
       <c r="C12" s="578" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="D12" s="44">
         <v>4219</v>
       </c>
       <c r="E12" s="385"/>
       <c r="F12" s="385"/>
     </row>
     <row r="13" spans="1:6" ht="30" customHeight="1">
       <c r="A13" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="378">
         <v>100023212</v>
       </c>
       <c r="C13" s="578" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="D13" s="44">
         <v>4523</v>
       </c>
       <c r="E13" s="385"/>
       <c r="F13" s="385"/>
     </row>
     <row r="14" spans="1:6" ht="30" customHeight="1">
       <c r="A14" s="579"/>
       <c r="B14" s="580"/>
       <c r="C14" s="581"/>
       <c r="D14" s="471"/>
       <c r="E14" s="471"/>
       <c r="F14" s="385"/>
     </row>
     <row r="15" spans="1:6" ht="30" customHeight="1">
       <c r="A15" s="361"/>
       <c r="B15" s="385"/>
       <c r="C15" s="385" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="D15" s="475"/>
       <c r="E15" s="475"/>
       <c r="F15" s="385"/>
     </row>
     <row r="16" spans="1:6" ht="30" customHeight="1">
       <c r="A16" s="385"/>
       <c r="B16" s="385"/>
       <c r="C16" s="385"/>
       <c r="D16" s="475"/>
       <c r="E16" s="475"/>
       <c r="F16" s="385"/>
     </row>
-    <row r="17" spans="1:6" ht="54">
+    <row r="17" spans="1:6" ht="52.2">
       <c r="A17" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="577" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="577" t="s">
         <v>46</v>
       </c>
       <c r="D17" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E17" s="385"/>
       <c r="F17" s="385"/>
     </row>
-    <row r="18" spans="1:6" ht="24.75">
+    <row r="18" spans="1:6" ht="25.2">
       <c r="A18" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="378">
         <v>100023785</v>
       </c>
       <c r="C18" s="578" t="s">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="D18" s="44">
         <v>2905</v>
       </c>
       <c r="E18" s="385"/>
       <c r="F18" s="385"/>
     </row>
     <row r="19" spans="1:6" ht="30" customHeight="1">
       <c r="A19" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="378">
         <v>100023786</v>
       </c>
       <c r="C19" s="578" t="s">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="D19" s="44">
         <v>3078</v>
       </c>
       <c r="E19" s="385"/>
       <c r="F19" s="385"/>
     </row>
     <row r="20" spans="1:6" ht="30" customHeight="1">
       <c r="A20" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="378">
         <v>100023787</v>
       </c>
       <c r="C20" s="578" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="D20" s="44">
         <v>4073</v>
       </c>
       <c r="E20" s="385"/>
       <c r="F20" s="385"/>
     </row>
     <row r="21" spans="1:6" ht="30" customHeight="1">
       <c r="A21" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="378">
         <v>100023789</v>
       </c>
       <c r="C21" s="578" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="D21" s="44">
         <v>4419</v>
       </c>
       <c r="E21" s="385"/>
       <c r="F21" s="385"/>
     </row>
     <row r="22" spans="1:6" ht="30" customHeight="1">
       <c r="A22" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="378">
         <v>100023790</v>
       </c>
       <c r="C22" s="578" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="D22" s="44">
         <v>4447</v>
       </c>
       <c r="E22" s="385"/>
       <c r="F22" s="385"/>
     </row>
     <row r="23" spans="1:6" ht="30" customHeight="1">
       <c r="A23" s="583"/>
       <c r="B23" s="584"/>
       <c r="C23" s="585"/>
       <c r="D23" s="475"/>
       <c r="E23" s="475"/>
       <c r="F23" s="385"/>
     </row>
     <row r="24" spans="1:6" ht="30" customHeight="1">
       <c r="A24" s="361"/>
       <c r="B24" s="385"/>
       <c r="C24" s="385" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="D24" s="475"/>
       <c r="E24" s="475"/>
       <c r="F24" s="385"/>
     </row>
     <row r="25" spans="1:6" ht="30" customHeight="1">
       <c r="A25" s="385"/>
       <c r="B25" s="385"/>
       <c r="C25" s="385"/>
       <c r="D25" s="475"/>
       <c r="E25" s="475"/>
       <c r="F25" s="385"/>
     </row>
-    <row r="26" spans="1:6" ht="54">
+    <row r="26" spans="1:6" ht="52.2">
       <c r="A26" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="577" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="577" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E26" s="385"/>
       <c r="F26" s="385"/>
     </row>
     <row r="27" spans="1:6" ht="30" customHeight="1">
       <c r="A27" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B27" s="378">
         <v>100023199</v>
       </c>
       <c r="C27" s="578" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="D27" s="44">
         <v>2717</v>
       </c>
       <c r="E27" s="385"/>
       <c r="F27" s="385"/>
     </row>
     <row r="28" spans="1:6" ht="30" customHeight="1">
       <c r="A28" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="378">
         <v>100023200</v>
       </c>
       <c r="C28" s="578" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="D28" s="44">
         <v>3089</v>
       </c>
       <c r="E28" s="385"/>
       <c r="F28" s="385"/>
     </row>
     <row r="29" spans="1:6" ht="30" customHeight="1">
       <c r="A29" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="378">
         <v>100023201</v>
       </c>
       <c r="C29" s="578" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="D29" s="44">
         <v>3732</v>
       </c>
       <c r="E29" s="385"/>
       <c r="F29" s="385"/>
     </row>
     <row r="30" spans="1:6" ht="30" customHeight="1">
       <c r="A30" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="378">
         <v>100023203</v>
       </c>
       <c r="C30" s="578" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="D30" s="44">
         <v>4393</v>
       </c>
       <c r="E30" s="385"/>
       <c r="F30" s="385"/>
     </row>
     <row r="31" spans="1:6" ht="30" customHeight="1">
       <c r="A31" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="378">
         <v>100023204</v>
       </c>
       <c r="C31" s="578" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="D31" s="44">
         <v>4320</v>
       </c>
       <c r="E31" s="385"/>
       <c r="F31" s="385"/>
     </row>
-    <row r="32" spans="1:6" ht="31.35" customHeight="1">
+    <row r="32" spans="1:6" ht="31.2" customHeight="1">
       <c r="A32" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="378">
         <v>100022099</v>
       </c>
       <c r="C32" s="578" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="D32" s="44">
         <v>6460</v>
       </c>
       <c r="E32" s="385"/>
       <c r="F32" s="385"/>
     </row>
     <row r="33" spans="1:6" ht="30" customHeight="1">
       <c r="A33" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B33" s="378">
         <v>100022100</v>
       </c>
       <c r="C33" s="578" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="D33" s="44">
         <v>6789</v>
       </c>
       <c r="E33" s="385"/>
       <c r="F33" s="385"/>
     </row>
     <row r="34" spans="1:6" ht="30" customHeight="1">
       <c r="A34" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="378">
         <v>100022101</v>
       </c>
       <c r="C34" s="578" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="D34" s="44">
         <v>7078</v>
       </c>
       <c r="E34" s="385"/>
       <c r="F34" s="385"/>
     </row>
     <row r="35" spans="1:6" ht="30" customHeight="1">
       <c r="A35" s="583"/>
       <c r="B35" s="584"/>
       <c r="C35" s="585"/>
       <c r="D35" s="585"/>
       <c r="E35" s="585"/>
       <c r="F35" s="385"/>
     </row>
     <row r="36" spans="1:6" ht="30" customHeight="1">
       <c r="A36" s="361"/>
       <c r="B36" s="385"/>
       <c r="C36" s="385" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="D36" s="385"/>
       <c r="E36" s="385"/>
       <c r="F36" s="385"/>
     </row>
     <row r="37" spans="1:6" ht="30" customHeight="1">
       <c r="A37" s="385"/>
       <c r="B37" s="385"/>
       <c r="C37" s="385"/>
       <c r="D37" s="385"/>
       <c r="E37" s="385"/>
       <c r="F37" s="385"/>
     </row>
-    <row r="38" spans="1:6" ht="54">
+    <row r="38" spans="1:6" ht="52.2">
       <c r="A38" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="577" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="577" t="s">
         <v>46</v>
       </c>
       <c r="D38" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E38" s="385"/>
       <c r="F38" s="385"/>
     </row>
     <row r="39" spans="1:6" ht="30" customHeight="1">
       <c r="A39" s="586" t="s">
         <v>50</v>
       </c>
       <c r="B39" s="378">
         <v>100020713</v>
       </c>
       <c r="C39" s="578" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="D39" s="44">
         <v>517</v>
       </c>
       <c r="E39" s="385"/>
       <c r="F39" s="385"/>
     </row>
     <row r="40" spans="1:6" ht="30" customHeight="1">
       <c r="A40" s="586" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="311">
         <v>7895952</v>
       </c>
       <c r="C40" s="52" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
       <c r="D40" s="44">
-        <v>14622</v>
+        <v>15060</v>
       </c>
       <c r="E40" s="385"/>
       <c r="F40" s="385"/>
     </row>
     <row r="41" spans="1:6" ht="30" customHeight="1">
       <c r="A41" s="586" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="311">
         <v>7895953</v>
       </c>
       <c r="C41" s="52" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="D41" s="44">
-        <v>19410</v>
+        <v>19993</v>
       </c>
       <c r="E41" s="385"/>
       <c r="F41" s="385"/>
     </row>
     <row r="42" spans="1:6" ht="30" customHeight="1">
       <c r="A42" s="586" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="311" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C42" s="52" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D42" s="44">
         <v>2418</v>
       </c>
       <c r="E42" s="385"/>
       <c r="F42" s="385"/>
     </row>
     <row r="43" spans="1:6" ht="30" customHeight="1">
       <c r="A43" s="583"/>
       <c r="B43" s="584"/>
       <c r="C43" s="585"/>
       <c r="D43" s="475"/>
       <c r="E43" s="385"/>
       <c r="F43" s="385"/>
     </row>
     <row r="44" spans="1:6" ht="30" customHeight="1">
       <c r="A44" s="361"/>
       <c r="B44" s="385"/>
       <c r="C44" s="385" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="D44" s="385"/>
       <c r="E44" s="385"/>
       <c r="F44" s="385"/>
     </row>
     <row r="45" spans="1:6" ht="30" customHeight="1">
       <c r="A45" s="361"/>
       <c r="B45" s="385"/>
       <c r="C45" s="385"/>
       <c r="D45" s="385"/>
       <c r="E45" s="385"/>
       <c r="F45" s="385"/>
     </row>
     <row r="46" spans="1:6" ht="30" customHeight="1">
       <c r="A46" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B46" s="577" t="s">
         <v>63</v>
       </c>
       <c r="C46" s="577" t="s">
         <v>46</v>
       </c>
       <c r="D46" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E46" s="385"/>
       <c r="F46" s="385"/>
     </row>
-    <row r="47" spans="1:6" ht="24.75">
+    <row r="47" spans="1:6" ht="25.2">
       <c r="A47" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B47" s="378">
         <v>100021338</v>
       </c>
       <c r="C47" s="578" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D47" s="44">
         <v>1764</v>
       </c>
       <c r="E47" s="385"/>
       <c r="F47" s="385"/>
     </row>
     <row r="48" spans="1:6" ht="21" customHeight="1">
       <c r="A48" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="378">
         <v>100021339</v>
       </c>
       <c r="C48" s="578" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="D48" s="44">
         <v>2308</v>
       </c>
       <c r="E48" s="385"/>
       <c r="F48" s="385"/>
     </row>
     <row r="49" spans="1:6" ht="18.75" customHeight="1">
       <c r="A49" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B49" s="378">
         <v>100021340</v>
       </c>
       <c r="C49" s="578" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="D49" s="44">
         <v>3113</v>
       </c>
       <c r="E49" s="385"/>
       <c r="F49" s="385"/>
     </row>
-    <row r="50" spans="1:6" ht="24.75">
+    <row r="50" spans="1:6" ht="25.2">
       <c r="A50" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B50" s="378">
         <v>100021341</v>
       </c>
       <c r="C50" s="578" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="D50" s="44">
         <v>3655</v>
       </c>
       <c r="E50" s="385"/>
       <c r="F50" s="385"/>
     </row>
-    <row r="51" spans="1:6" ht="24.75">
+    <row r="51" spans="1:6" ht="25.2">
       <c r="A51" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="378">
         <v>100021950</v>
       </c>
       <c r="C51" s="578" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="D51" s="44">
         <v>7958</v>
       </c>
       <c r="E51" s="385"/>
       <c r="F51" s="385"/>
     </row>
-    <row r="52" spans="1:6" s="420" customFormat="1" ht="24.75">
+    <row r="52" spans="1:6" s="420" customFormat="1" ht="25.2">
       <c r="A52" s="583"/>
       <c r="B52" s="584"/>
       <c r="C52" s="585"/>
       <c r="D52" s="314"/>
       <c r="E52" s="385"/>
       <c r="F52" s="385"/>
     </row>
-    <row r="53" spans="1:6" s="420" customFormat="1" ht="24.75">
+    <row r="53" spans="1:6" s="420" customFormat="1" ht="25.2">
       <c r="A53" s="393"/>
       <c r="B53" s="361"/>
       <c r="C53" s="359" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="D53" s="314"/>
       <c r="E53" s="385"/>
       <c r="F53" s="385"/>
     </row>
-    <row r="54" spans="1:6" ht="24.75">
+    <row r="54" spans="1:6" ht="25.2">
       <c r="C54" s="359"/>
       <c r="D54" s="359"/>
       <c r="E54" s="385"/>
       <c r="F54" s="385"/>
     </row>
     <row r="55" spans="1:6" ht="30" customHeight="1">
       <c r="A55" s="361"/>
       <c r="B55" s="385"/>
       <c r="C55" s="385" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E55" s="385"/>
       <c r="F55" s="385"/>
     </row>
     <row r="56" spans="1:6" ht="30" customHeight="1">
       <c r="A56" s="385"/>
       <c r="B56" s="385"/>
       <c r="C56" s="385"/>
       <c r="E56" s="385"/>
       <c r="F56" s="385"/>
     </row>
-    <row r="57" spans="1:6" ht="35.1" customHeight="1">
+    <row r="57" spans="1:6" ht="34.950000000000003" customHeight="1">
       <c r="A57" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B57" s="577" t="s">
         <v>63</v>
       </c>
       <c r="C57" s="577" t="s">
         <v>46</v>
       </c>
       <c r="D57" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E57" s="385"/>
       <c r="F57" s="385"/>
     </row>
     <row r="58" spans="1:6" ht="20.25" customHeight="1">
       <c r="A58" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B58" s="378">
         <v>100021389</v>
       </c>
       <c r="C58" s="578" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="D58" s="44">
         <v>3520</v>
       </c>
       <c r="E58" s="385"/>
       <c r="F58" s="385"/>
     </row>
     <row r="59" spans="1:6" ht="20.25" customHeight="1">
       <c r="A59" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B59" s="378">
         <v>100021390</v>
       </c>
       <c r="C59" s="578" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="D59" s="44">
         <v>7462</v>
       </c>
       <c r="E59" s="385"/>
       <c r="F59" s="385"/>
     </row>
     <row r="60" spans="1:6" ht="20.25" customHeight="1">
       <c r="A60" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B60" s="378">
         <v>100021391</v>
       </c>
       <c r="C60" s="578" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="D60" s="44">
         <v>7863</v>
       </c>
       <c r="E60" s="385"/>
       <c r="F60" s="385"/>
     </row>
     <row r="61" spans="1:6" ht="20.25" customHeight="1">
       <c r="A61" s="582" t="s">
         <v>50</v>
       </c>
       <c r="B61" s="378">
         <v>100021963</v>
       </c>
       <c r="C61" s="578" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="D61" s="44">
         <v>188</v>
       </c>
       <c r="E61" s="385"/>
       <c r="F61" s="385"/>
     </row>
     <row r="62" spans="1:6" ht="20.25" customHeight="1">
       <c r="A62" s="583"/>
       <c r="B62" s="584"/>
       <c r="C62" s="585"/>
       <c r="E62" s="385"/>
       <c r="F62" s="385"/>
     </row>
     <row r="63" spans="1:6" ht="20.25" customHeight="1">
       <c r="A63" s="361"/>
       <c r="B63" s="385"/>
       <c r="C63" s="385" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="E63" s="385"/>
       <c r="F63" s="385"/>
     </row>
     <row r="64" spans="1:6" ht="20.25" customHeight="1">
       <c r="A64" s="385"/>
       <c r="B64" s="385"/>
       <c r="C64" s="385"/>
       <c r="E64" s="385"/>
       <c r="F64" s="385"/>
     </row>
-    <row r="65" spans="1:6" ht="35.1" customHeight="1">
+    <row r="65" spans="1:6" ht="34.950000000000003" customHeight="1">
       <c r="A65" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B65" s="577" t="s">
         <v>26</v>
       </c>
       <c r="C65" s="577" t="s">
         <v>46</v>
       </c>
       <c r="D65" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="E65" s="385"/>
       <c r="F65" s="385"/>
     </row>
     <row r="66" spans="1:6" ht="20.25" customHeight="1">
       <c r="A66" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B66" s="413">
         <v>100022628</v>
       </c>
       <c r="C66" s="52" t="s">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="D66" s="44">
-        <v>30234</v>
+        <v>31142</v>
       </c>
       <c r="E66" s="385"/>
       <c r="F66" s="385"/>
     </row>
     <row r="67" spans="1:6" ht="20.25" customHeight="1">
       <c r="A67" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B67" s="413">
         <v>100022630</v>
       </c>
       <c r="C67" s="52" t="s">
-        <v>940</v>
+        <v>936</v>
       </c>
       <c r="D67" s="44">
-        <v>42324</v>
+        <v>43594</v>
       </c>
       <c r="E67" s="385"/>
       <c r="F67" s="385"/>
     </row>
     <row r="68" spans="1:6" ht="20.25" customHeight="1">
       <c r="A68" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B68" s="413">
         <v>100022631</v>
       </c>
       <c r="C68" s="52" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="D68" s="44">
-        <v>57243</v>
+        <v>58960</v>
       </c>
       <c r="E68" s="385"/>
       <c r="F68" s="385"/>
     </row>
     <row r="69" spans="1:6" ht="20.25" customHeight="1">
       <c r="A69" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B69" s="413">
         <v>100022632</v>
       </c>
       <c r="C69" s="52" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="D69" s="44">
-        <v>93595</v>
+        <v>96403</v>
       </c>
       <c r="E69" s="385"/>
       <c r="F69" s="385"/>
     </row>
     <row r="70" spans="1:6" ht="20.25" customHeight="1">
       <c r="A70" s="314"/>
       <c r="B70" s="326"/>
       <c r="C70" s="309"/>
       <c r="D70" s="309"/>
       <c r="E70" s="323"/>
       <c r="F70" s="323"/>
     </row>
-    <row r="71" spans="1:6" ht="24.75">
+    <row r="71" spans="1:6" ht="25.2">
       <c r="F71" s="385"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{E81C698C-A9EC-4577-8643-BB2FF7FDE19C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="42" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5B7511C-EA1A-4F7B-AAEE-3689A9D67743}">
   <sheetPr codeName="Sayfa53">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="403"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="28.42578125" style="361" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" style="403"/>
+    <col min="2" max="2" width="14.5546875" style="394" customWidth="1"/>
+    <col min="3" max="3" width="65.109375" style="361" customWidth="1"/>
+    <col min="4" max="4" width="9.5546875" style="396" customWidth="1"/>
+    <col min="5" max="5" width="28.44140625" style="361" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="12" style="361" customWidth="1"/>
-    <col min="8" max="16384" width="9.140625" style="361"/>
+    <col min="8" max="16384" width="9.109375" style="361"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A1" s="128"/>
       <c r="B1" s="317"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="343"/>
       <c r="E1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="F1" s="318"/>
       <c r="G1" s="342">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A2" s="307"/>
       <c r="B2" s="323"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F2" s="322"/>
       <c r="G2" s="322"/>
     </row>
     <row r="3" spans="1:7" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A3" s="307"/>
       <c r="B3" s="323"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
     </row>
     <row r="4" spans="1:7" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="320"/>
       <c r="B4" s="323"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="308"/>
     </row>
     <row r="5" spans="1:7" s="309" customFormat="1" ht="24" customHeight="1">
       <c r="A5" s="320"/>
       <c r="B5" s="323"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="308"/>
     </row>
     <row r="6" spans="1:7" ht="21.75" customHeight="1">
       <c r="A6" s="393"/>
       <c r="D6" s="395"/>
       <c r="E6" s="395"/>
       <c r="F6" s="395"/>
       <c r="G6" s="395"/>
     </row>
     <row r="7" spans="1:7" ht="21.75" customHeight="1">
       <c r="A7" s="393"/>
       <c r="C7" s="385" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D7" s="395"/>
       <c r="E7" s="395"/>
       <c r="F7" s="395"/>
       <c r="G7" s="395"/>
     </row>
-    <row r="8" spans="1:7" ht="15.75">
+    <row r="8" spans="1:7" ht="15.6">
       <c r="A8" s="393"/>
       <c r="E8" s="397"/>
       <c r="F8" s="397"/>
       <c r="G8" s="397"/>
     </row>
-    <row r="9" spans="1:7" ht="54">
+    <row r="9" spans="1:7" ht="52.2">
       <c r="A9" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="310" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="310" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="310" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E9" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F9" s="397"/>
       <c r="G9" s="397"/>
     </row>
     <row r="10" spans="1:7" ht="30" customHeight="1">
       <c r="A10" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="398">
         <v>100023023</v>
       </c>
       <c r="C10" s="350" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="D10" s="399"/>
       <c r="E10" s="44">
         <v>198</v>
       </c>
       <c r="F10" s="397"/>
       <c r="G10" s="397"/>
     </row>
     <row r="11" spans="1:7" ht="30" customHeight="1">
       <c r="A11" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="398">
         <v>100023024</v>
       </c>
       <c r="C11" s="350" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="D11" s="399"/>
       <c r="E11" s="44">
         <v>245</v>
       </c>
       <c r="F11" s="397"/>
       <c r="G11" s="397"/>
     </row>
     <row r="12" spans="1:7" ht="30" customHeight="1">
       <c r="A12" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="398">
         <v>100023025</v>
       </c>
       <c r="C12" s="350" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="D12" s="399"/>
       <c r="E12" s="44">
         <v>253</v>
       </c>
       <c r="F12" s="397"/>
       <c r="G12" s="397"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="393"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="393"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="393"/>
     </row>
-    <row r="16" spans="1:7" ht="15.75" thickBot="1">
+    <row r="16" spans="1:7" ht="15.6" thickBot="1">
       <c r="A16" s="400"/>
       <c r="B16" s="401"/>
       <c r="C16" s="362"/>
       <c r="D16" s="402"/>
       <c r="E16" s="362"/>
       <c r="F16" s="362"/>
       <c r="G16" s="362"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C7C03339-0A06-4EFD-9361-52F3E822C1C6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DFAB523-E1A0-4B97-80CE-8F56B9AE37F9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IQ83"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" style="314" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="56.42578125" style="309" customWidth="1"/>
+    <col min="1" max="1" width="9.44140625" style="314" customWidth="1"/>
+    <col min="2" max="2" width="14.44140625" style="309" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.44140625" style="309" customWidth="1"/>
     <col min="4" max="4" width="28" style="341" customWidth="1"/>
-    <col min="5" max="5" width="77.42578125" style="309" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="309"/>
+    <col min="5" max="5" width="77.44140625" style="309" customWidth="1"/>
+    <col min="6" max="6" width="18.5546875" style="309" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.44140625" style="309" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.44140625" style="309" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.44140625" style="309" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="309"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="27">
+    <row r="1" spans="1:9" ht="25.8">
       <c r="A1" s="128"/>
       <c r="B1" s="343"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="317"/>
       <c r="E1" s="316"/>
       <c r="F1" s="316"/>
       <c r="G1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="H1" s="318"/>
       <c r="I1" s="342">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="307"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="323"/>
       <c r="E2" s="322"/>
       <c r="F2" s="322"/>
       <c r="H2" s="322"/>
       <c r="I2" s="322"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="307"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="D3" s="323"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="320"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="324"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="320"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="324"/>
     </row>
-    <row r="6" spans="1:9" ht="31.5">
+    <row r="6" spans="1:9" ht="29.4">
       <c r="A6" s="514"/>
       <c r="B6" s="515"/>
       <c r="D6" s="516"/>
       <c r="E6" s="517"/>
       <c r="F6" s="518"/>
       <c r="G6" s="356"/>
       <c r="H6" s="356"/>
       <c r="I6" s="356"/>
     </row>
-    <row r="7" spans="1:9" ht="24.75">
+    <row r="7" spans="1:9" ht="25.2">
       <c r="A7" s="320"/>
       <c r="B7" s="323"/>
       <c r="C7" s="505" t="s">
         <v>47</v>
       </c>
       <c r="D7" s="321"/>
       <c r="E7" s="326"/>
       <c r="G7" s="356"/>
       <c r="H7" s="356"/>
       <c r="I7" s="356"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="320"/>
       <c r="B8" s="323"/>
       <c r="D8" s="323"/>
       <c r="E8" s="326"/>
       <c r="G8" s="356"/>
       <c r="H8" s="356"/>
       <c r="I8" s="356"/>
     </row>
-    <row r="9" spans="1:9" ht="54">
+    <row r="9" spans="1:9" ht="52.2">
       <c r="A9" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="310" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="310" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="310" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="310" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="G9" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="H9" s="356"/>
       <c r="I9" s="356"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B10" s="413" t="s">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="C10" s="333" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="D10" s="333" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="E10" s="363" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="F10" s="330" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="G10" s="44">
-        <v>14223</v>
+        <v>14649</v>
       </c>
       <c r="H10" s="356"/>
       <c r="I10" s="356"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="320"/>
       <c r="B11" s="323"/>
       <c r="C11" s="314"/>
       <c r="D11" s="321"/>
       <c r="E11" s="326"/>
       <c r="G11" s="312"/>
       <c r="H11" s="356"/>
       <c r="I11" s="356"/>
     </row>
-    <row r="12" spans="1:9" ht="26.25">
+    <row r="12" spans="1:9" ht="24.6">
       <c r="A12" s="514"/>
       <c r="B12" s="517"/>
       <c r="D12" s="515"/>
       <c r="E12" s="519"/>
       <c r="F12" s="520"/>
       <c r="G12" s="339"/>
       <c r="H12" s="356"/>
       <c r="I12" s="356"/>
     </row>
-    <row r="13" spans="1:9" ht="24.75">
+    <row r="13" spans="1:9" ht="25.2">
       <c r="A13" s="320"/>
       <c r="B13" s="326"/>
       <c r="C13" s="505" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="D13" s="323"/>
       <c r="E13" s="359"/>
       <c r="F13" s="321"/>
       <c r="G13" s="339"/>
       <c r="H13" s="356"/>
       <c r="I13" s="356"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="320"/>
       <c r="B14" s="326"/>
       <c r="C14" s="314"/>
       <c r="D14" s="323"/>
       <c r="E14" s="359"/>
       <c r="F14" s="321"/>
       <c r="G14" s="339"/>
       <c r="H14" s="356"/>
       <c r="I14" s="356"/>
     </row>
-    <row r="15" spans="1:9" ht="54">
+    <row r="15" spans="1:9" ht="52.2">
       <c r="A15" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="310" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="310" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="310" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="310" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="G15" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="H15" s="356"/>
       <c r="I15" s="356"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="413" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="C16" s="333" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D16" s="333" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="E16" s="363" t="s">
         <v>72</v>
       </c>
       <c r="F16" s="330" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="G16" s="44">
-        <v>17967</v>
+        <v>18505</v>
       </c>
       <c r="H16" s="356"/>
       <c r="I16" s="356"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="413" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="C17" s="333" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="D17" s="333" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="E17" s="363" t="s">
         <v>7</v>
       </c>
       <c r="F17" s="330" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="G17" s="44">
-        <v>19332</v>
+        <v>19912</v>
       </c>
       <c r="H17" s="356"/>
       <c r="I17" s="356"/>
     </row>
-    <row r="18" spans="1:9" ht="18.75" thickBot="1">
+    <row r="18" spans="1:9" ht="18" thickBot="1">
       <c r="A18" s="521" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="522" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="C18" s="523" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="D18" s="523" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="E18" s="524" t="s">
         <v>8</v>
       </c>
       <c r="F18" s="525" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="G18" s="44">
-        <v>23652</v>
+        <v>24362</v>
       </c>
       <c r="H18" s="356"/>
       <c r="I18" s="356"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="526" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="506" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="C19" s="507" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="D19" s="507" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="E19" s="527" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="528" t="s">
         <v>39</v>
       </c>
       <c r="G19" s="44">
-        <v>20122</v>
+        <v>20725</v>
       </c>
       <c r="H19" s="356"/>
       <c r="I19" s="356"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="413" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="C20" s="333" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D20" s="333" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
       <c r="E20" s="363" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="330" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="44">
-        <v>21825</v>
+        <v>22480</v>
       </c>
       <c r="H20" s="356"/>
       <c r="I20" s="356"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="413" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="C21" s="333" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D21" s="333" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="E21" s="363" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="330" t="s">
         <v>39</v>
       </c>
       <c r="G21" s="44">
-        <v>25487</v>
+        <v>26252</v>
       </c>
       <c r="H21" s="356"/>
       <c r="I21" s="356"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="413" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="C22" s="333" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="D22" s="333" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="E22" s="363" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="330" t="s">
         <v>39</v>
       </c>
       <c r="G22" s="44">
-        <v>24609</v>
+        <v>25348</v>
       </c>
       <c r="H22" s="356"/>
       <c r="I22" s="356"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="413" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="C23" s="333" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D23" s="333" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E23" s="363" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="330" t="s">
         <v>39</v>
       </c>
       <c r="G23" s="44">
-        <v>39378</v>
+        <v>40559</v>
       </c>
       <c r="H23" s="356"/>
       <c r="I23" s="356"/>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="413" t="s">
-        <v>889</v>
+        <v>886</v>
       </c>
       <c r="C24" s="333" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D24" s="333" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="E24" s="363" t="s">
         <v>37</v>
       </c>
       <c r="F24" s="330" t="s">
         <v>39</v>
       </c>
       <c r="G24" s="44">
-        <v>43557</v>
+        <v>44863</v>
       </c>
       <c r="H24" s="356"/>
       <c r="I24" s="356"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="320"/>
       <c r="B25" s="508"/>
       <c r="C25" s="323"/>
       <c r="D25" s="323"/>
       <c r="E25" s="359"/>
       <c r="F25" s="321"/>
       <c r="G25" s="513"/>
       <c r="H25" s="356"/>
       <c r="I25" s="356"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="509" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B26" s="510" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C26" s="510"/>
       <c r="D26" s="504"/>
       <c r="E26" s="510"/>
       <c r="F26" s="510"/>
       <c r="G26" s="323"/>
       <c r="H26" s="356"/>
       <c r="I26" s="356"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="509" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B27" s="510" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="C27" s="359"/>
       <c r="D27" s="321"/>
       <c r="E27" s="359"/>
       <c r="F27" s="321"/>
       <c r="G27" s="312"/>
       <c r="H27" s="356"/>
       <c r="I27" s="356"/>
     </row>
-    <row r="28" spans="1:9" ht="27.75">
+    <row r="28" spans="1:9" ht="27">
       <c r="A28" s="514"/>
       <c r="B28" s="518"/>
       <c r="C28" s="505" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="D28" s="529"/>
       <c r="E28" s="518"/>
       <c r="F28" s="515"/>
       <c r="G28" s="312"/>
       <c r="H28" s="356"/>
       <c r="I28" s="356"/>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="320"/>
       <c r="F29" s="323"/>
       <c r="G29" s="339"/>
       <c r="H29" s="356"/>
       <c r="I29" s="356"/>
     </row>
-    <row r="30" spans="1:9" ht="54">
+    <row r="30" spans="1:9" ht="52.2">
       <c r="A30" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="310" t="s">
         <v>19</v>
       </c>
       <c r="D30" s="310" t="s">
         <v>64</v>
       </c>
       <c r="E30" s="310" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="310" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="G30" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="H30" s="356"/>
       <c r="I30" s="356"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="413" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
       <c r="C31" s="333" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="D31" s="333" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="E31" s="363" t="s">
         <v>71</v>
       </c>
       <c r="F31" s="330" t="s">
         <v>39</v>
       </c>
       <c r="G31" s="44">
-        <v>28505</v>
+        <v>29360</v>
       </c>
       <c r="H31" s="356"/>
       <c r="I31" s="356"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="509" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B32" s="510" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C32" s="510"/>
       <c r="D32" s="504"/>
       <c r="E32" s="510"/>
       <c r="F32" s="510"/>
       <c r="G32" s="323"/>
       <c r="H32" s="356"/>
       <c r="I32" s="356"/>
     </row>
     <row r="33" spans="1:251">
       <c r="A33" s="509" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B33" s="510" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="C33" s="359"/>
       <c r="D33" s="321"/>
       <c r="E33" s="359"/>
       <c r="F33" s="321"/>
       <c r="G33" s="312"/>
       <c r="H33" s="356"/>
       <c r="I33" s="356"/>
     </row>
     <row r="34" spans="1:251">
       <c r="A34" s="320"/>
       <c r="B34" s="374"/>
       <c r="C34" s="314"/>
       <c r="D34" s="323"/>
       <c r="F34" s="323"/>
       <c r="G34" s="312"/>
       <c r="H34" s="356"/>
       <c r="I34" s="356"/>
     </row>
     <row r="35" spans="1:251">
       <c r="A35" s="320"/>
       <c r="B35" s="374"/>
       <c r="C35" s="314"/>
       <c r="D35" s="323"/>
       <c r="F35" s="323"/>
       <c r="G35" s="356"/>
       <c r="H35" s="356"/>
       <c r="I35" s="356"/>
     </row>
-    <row r="36" spans="1:251" ht="31.5">
+    <row r="36" spans="1:251" ht="29.4">
       <c r="A36" s="514"/>
       <c r="B36" s="515"/>
       <c r="C36" s="505" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D36" s="516"/>
       <c r="E36" s="530"/>
       <c r="F36" s="531"/>
       <c r="G36" s="356"/>
       <c r="H36" s="356"/>
       <c r="I36" s="356"/>
     </row>
     <row r="37" spans="1:251">
       <c r="A37" s="320"/>
       <c r="B37" s="323"/>
       <c r="C37" s="314" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="D37" s="321"/>
       <c r="E37" s="314"/>
       <c r="F37" s="314"/>
       <c r="G37" s="312"/>
       <c r="H37" s="356"/>
       <c r="I37" s="356"/>
     </row>
     <row r="38" spans="1:251">
       <c r="A38" s="320"/>
       <c r="B38" s="323"/>
       <c r="C38" s="326"/>
       <c r="E38" s="359"/>
       <c r="F38" s="359"/>
       <c r="G38" s="312"/>
       <c r="H38" s="356"/>
       <c r="I38" s="356"/>
     </row>
-    <row r="39" spans="1:251" ht="54">
+    <row r="39" spans="1:251" ht="52.2">
       <c r="A39" s="433" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="442" t="s">
         <v>26</v>
       </c>
       <c r="C39" s="310" t="s">
         <v>19</v>
       </c>
       <c r="D39" s="310" t="s">
         <v>64</v>
       </c>
       <c r="E39" s="310" t="s">
         <v>46</v>
       </c>
       <c r="F39" s="310" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="G39" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="H39" s="356"/>
       <c r="I39" s="356"/>
     </row>
     <row r="40" spans="1:251">
       <c r="A40" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="413" t="s">
-        <v>894</v>
+        <v>891</v>
       </c>
       <c r="C40" s="333" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="D40" s="333" t="s">
         <v>54</v>
       </c>
       <c r="E40" s="329" t="s">
         <v>55</v>
       </c>
       <c r="F40" s="330" t="s">
         <v>39</v>
       </c>
       <c r="G40" s="44">
-        <v>37847</v>
+        <v>38982</v>
       </c>
       <c r="H40" s="356"/>
       <c r="I40" s="356"/>
     </row>
     <row r="41" spans="1:251">
       <c r="A41" s="509" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B41" s="510" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C41" s="510"/>
       <c r="D41" s="504"/>
       <c r="E41" s="510"/>
       <c r="F41" s="510"/>
       <c r="G41" s="323"/>
       <c r="H41" s="356"/>
       <c r="I41" s="356"/>
     </row>
     <row r="42" spans="1:251">
       <c r="A42" s="509" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B42" s="510" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="C42" s="359"/>
       <c r="D42" s="321"/>
       <c r="E42" s="359"/>
       <c r="F42" s="321"/>
       <c r="G42" s="312"/>
       <c r="H42" s="356"/>
       <c r="I42" s="356"/>
     </row>
     <row r="43" spans="1:251">
       <c r="A43" s="320"/>
       <c r="B43" s="374"/>
       <c r="C43" s="314"/>
       <c r="D43" s="323"/>
       <c r="E43" s="512"/>
       <c r="F43" s="323"/>
       <c r="G43" s="312"/>
       <c r="H43" s="356"/>
       <c r="I43" s="356"/>
     </row>
     <row r="44" spans="1:251">
       <c r="A44" s="320"/>
       <c r="B44" s="374"/>
       <c r="C44" s="314"/>
       <c r="D44" s="323"/>
       <c r="F44" s="323"/>
       <c r="G44" s="356"/>
       <c r="H44" s="356"/>
       <c r="I44" s="356"/>
     </row>
-    <row r="45" spans="1:251" customFormat="1" ht="31.5">
+    <row r="45" spans="1:251" customFormat="1" ht="29.4">
       <c r="A45" s="665"/>
       <c r="B45" s="515"/>
       <c r="C45" s="505" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="D45" s="516"/>
       <c r="E45" s="530"/>
       <c r="F45" s="531"/>
       <c r="G45" s="356"/>
       <c r="H45" s="356"/>
       <c r="I45" s="356"/>
       <c r="J45" s="309"/>
       <c r="K45" s="309"/>
       <c r="L45" s="309"/>
       <c r="M45" s="309"/>
       <c r="N45" s="309"/>
       <c r="O45" s="309"/>
       <c r="P45" s="309"/>
       <c r="Q45" s="309"/>
       <c r="R45" s="309"/>
       <c r="S45" s="309"/>
       <c r="T45" s="309"/>
       <c r="U45" s="309"/>
       <c r="V45" s="309"/>
       <c r="W45" s="309"/>
       <c r="X45" s="309"/>
       <c r="Y45" s="309"/>
       <c r="Z45" s="309"/>
       <c r="AA45" s="309"/>
@@ -18695,71 +18692,71 @@
       <c r="HT46" s="309"/>
       <c r="HU46" s="309"/>
       <c r="HV46" s="309"/>
       <c r="HW46" s="309"/>
       <c r="HX46" s="309"/>
       <c r="HY46" s="309"/>
       <c r="HZ46" s="309"/>
       <c r="IA46" s="309"/>
       <c r="IB46" s="309"/>
       <c r="IC46" s="309"/>
       <c r="ID46" s="309"/>
       <c r="IE46" s="309"/>
       <c r="IF46" s="309"/>
       <c r="IG46" s="309"/>
       <c r="IH46" s="309"/>
       <c r="II46" s="309"/>
       <c r="IJ46" s="309"/>
       <c r="IK46" s="309"/>
       <c r="IL46" s="309"/>
       <c r="IM46" s="309"/>
       <c r="IN46" s="309"/>
       <c r="IO46" s="309"/>
       <c r="IP46" s="309"/>
       <c r="IQ46" s="309"/>
     </row>
-    <row r="47" spans="1:251" customFormat="1" ht="54">
+    <row r="47" spans="1:251" customFormat="1" ht="52.2">
       <c r="A47" s="667" t="s">
         <v>76</v>
       </c>
       <c r="B47" s="626" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="332" t="s">
         <v>19</v>
       </c>
       <c r="D47" s="332" t="s">
         <v>64</v>
       </c>
       <c r="E47" s="332" t="s">
         <v>46</v>
       </c>
       <c r="F47" s="332" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="G47" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="H47" s="356"/>
       <c r="I47" s="356"/>
       <c r="J47" s="309"/>
       <c r="K47" s="309"/>
       <c r="L47" s="309"/>
       <c r="M47" s="309"/>
       <c r="N47" s="309"/>
       <c r="O47" s="309"/>
       <c r="P47" s="309"/>
       <c r="Q47" s="309"/>
       <c r="R47" s="309"/>
       <c r="S47" s="309"/>
       <c r="T47" s="309"/>
       <c r="U47" s="309"/>
       <c r="V47" s="309"/>
       <c r="W47" s="309"/>
       <c r="X47" s="309"/>
       <c r="Y47" s="309"/>
       <c r="Z47" s="309"/>
       <c r="AA47" s="309"/>
       <c r="AB47" s="309"/>
       <c r="AC47" s="309"/>
       <c r="AD47" s="309"/>
       <c r="AE47" s="309"/>
@@ -18970,63 +18967,63 @@
       <c r="IB47" s="309"/>
       <c r="IC47" s="309"/>
       <c r="ID47" s="309"/>
       <c r="IE47" s="309"/>
       <c r="IF47" s="309"/>
       <c r="IG47" s="309"/>
       <c r="IH47" s="309"/>
       <c r="II47" s="309"/>
       <c r="IJ47" s="309"/>
       <c r="IK47" s="309"/>
       <c r="IL47" s="309"/>
       <c r="IM47" s="309"/>
       <c r="IN47" s="309"/>
       <c r="IO47" s="309"/>
       <c r="IP47" s="309"/>
       <c r="IQ47" s="309"/>
     </row>
     <row r="48" spans="1:251" customFormat="1">
       <c r="A48" s="668" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="413">
         <v>100022106</v>
       </c>
       <c r="C48" s="333" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="D48" s="333" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E48" s="329" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F48" s="330" t="s">
         <v>21</v>
       </c>
       <c r="G48" s="44">
-        <v>54634</v>
+        <v>56273</v>
       </c>
       <c r="H48" s="356"/>
       <c r="I48" s="356"/>
       <c r="J48" s="309"/>
       <c r="K48" s="309"/>
       <c r="L48" s="309"/>
       <c r="M48" s="309"/>
       <c r="N48" s="309"/>
       <c r="O48" s="309"/>
       <c r="P48" s="309"/>
       <c r="Q48" s="309"/>
       <c r="R48" s="309"/>
       <c r="S48" s="309"/>
       <c r="T48" s="309"/>
       <c r="U48" s="309"/>
       <c r="V48" s="309"/>
       <c r="W48" s="309"/>
       <c r="X48" s="309"/>
       <c r="Y48" s="309"/>
       <c r="Z48" s="309"/>
       <c r="AA48" s="309"/>
       <c r="AB48" s="309"/>
       <c r="AC48" s="309"/>
       <c r="AD48" s="309"/>
       <c r="AE48" s="309"/>
@@ -19237,63 +19234,63 @@
       <c r="IB48" s="309"/>
       <c r="IC48" s="309"/>
       <c r="ID48" s="309"/>
       <c r="IE48" s="309"/>
       <c r="IF48" s="309"/>
       <c r="IG48" s="309"/>
       <c r="IH48" s="309"/>
       <c r="II48" s="309"/>
       <c r="IJ48" s="309"/>
       <c r="IK48" s="309"/>
       <c r="IL48" s="309"/>
       <c r="IM48" s="309"/>
       <c r="IN48" s="309"/>
       <c r="IO48" s="309"/>
       <c r="IP48" s="309"/>
       <c r="IQ48" s="309"/>
     </row>
     <row r="49" spans="1:251" customFormat="1">
       <c r="A49" s="669" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="413">
         <v>100022108</v>
       </c>
       <c r="C49" s="333" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="D49" s="333" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E49" s="329" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="330" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="G49" s="44">
-        <v>68080</v>
+        <v>70123</v>
       </c>
       <c r="H49" s="356"/>
       <c r="I49" s="356"/>
       <c r="J49" s="309"/>
       <c r="K49" s="309"/>
       <c r="L49" s="309"/>
       <c r="M49" s="309"/>
       <c r="N49" s="309"/>
       <c r="O49" s="309"/>
       <c r="P49" s="309"/>
       <c r="Q49" s="309"/>
       <c r="R49" s="309"/>
       <c r="S49" s="309"/>
       <c r="T49" s="309"/>
       <c r="U49" s="309"/>
       <c r="V49" s="309"/>
       <c r="W49" s="309"/>
       <c r="X49" s="309"/>
       <c r="Y49" s="309"/>
       <c r="Z49" s="309"/>
       <c r="AA49" s="309"/>
       <c r="AB49" s="309"/>
       <c r="AC49" s="309"/>
       <c r="AD49" s="309"/>
       <c r="AE49" s="309"/>
@@ -19498,202 +19495,202 @@
       <c r="HV49" s="309"/>
       <c r="HW49" s="309"/>
       <c r="HX49" s="309"/>
       <c r="HY49" s="309"/>
       <c r="HZ49" s="309"/>
       <c r="IA49" s="309"/>
       <c r="IB49" s="309"/>
       <c r="IC49" s="309"/>
       <c r="ID49" s="309"/>
       <c r="IE49" s="309"/>
       <c r="IF49" s="309"/>
       <c r="IG49" s="309"/>
       <c r="IH49" s="309"/>
       <c r="II49" s="309"/>
       <c r="IJ49" s="309"/>
       <c r="IK49" s="309"/>
       <c r="IL49" s="309"/>
       <c r="IM49" s="309"/>
       <c r="IN49" s="309"/>
       <c r="IO49" s="309"/>
       <c r="IP49" s="309"/>
       <c r="IQ49" s="309"/>
     </row>
     <row r="50" spans="1:251">
       <c r="A50" s="509" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B50" s="510" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C50" s="510"/>
       <c r="D50" s="504"/>
       <c r="E50" s="510"/>
       <c r="F50" s="510"/>
       <c r="G50" s="323"/>
       <c r="H50" s="356"/>
       <c r="I50" s="356"/>
     </row>
     <row r="51" spans="1:251">
       <c r="A51" s="509" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B51" s="510" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="C51" s="359"/>
       <c r="D51" s="321"/>
       <c r="E51" s="359"/>
       <c r="F51" s="321"/>
       <c r="G51" s="312"/>
       <c r="H51" s="356"/>
       <c r="I51" s="356"/>
     </row>
     <row r="52" spans="1:251">
       <c r="A52" s="320"/>
       <c r="B52" s="323"/>
       <c r="D52" s="323"/>
       <c r="I52" s="356"/>
     </row>
-    <row r="53" spans="1:251" ht="24.75">
+    <row r="53" spans="1:251" ht="25.2">
       <c r="A53" s="320"/>
       <c r="B53" s="326"/>
       <c r="C53" s="505" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="D53" s="323"/>
       <c r="E53" s="359"/>
       <c r="F53" s="321"/>
       <c r="I53" s="356"/>
     </row>
     <row r="54" spans="1:251">
       <c r="A54" s="320"/>
       <c r="E54" s="51"/>
       <c r="F54" s="57"/>
       <c r="I54" s="356"/>
     </row>
-    <row r="55" spans="1:251" ht="54">
+    <row r="55" spans="1:251" ht="52.2">
       <c r="A55" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C55" s="800" t="s">
         <v>46</v>
       </c>
       <c r="D55" s="801"/>
       <c r="E55" s="802"/>
       <c r="F55" s="439"/>
       <c r="G55" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="H55" s="356"/>
       <c r="I55" s="356"/>
     </row>
     <row r="56" spans="1:251" ht="37.5" customHeight="1">
       <c r="A56" s="573" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="532">
         <v>100023763</v>
       </c>
       <c r="C56" s="624" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="D56" s="625"/>
       <c r="E56" s="533" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="F56" s="534"/>
       <c r="G56" s="44">
         <v>4497</v>
       </c>
       <c r="H56" s="356"/>
       <c r="I56" s="356"/>
     </row>
     <row r="57" spans="1:251" ht="36" customHeight="1">
       <c r="A57" s="573" t="s">
         <v>48</v>
       </c>
       <c r="B57" s="532">
         <v>100023764</v>
       </c>
       <c r="C57" s="624" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="D57" s="625"/>
       <c r="E57" s="533" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F57" s="534"/>
       <c r="G57" s="44">
         <v>4587</v>
       </c>
       <c r="H57" s="356"/>
       <c r="I57" s="356"/>
     </row>
     <row r="58" spans="1:251">
       <c r="A58" s="320"/>
       <c r="C58" s="314" t="s">
         <v>32</v>
       </c>
       <c r="F58" s="323"/>
       <c r="I58" s="356"/>
     </row>
     <row r="59" spans="1:251">
       <c r="C59" s="314" t="s">
         <v>81</v>
       </c>
       <c r="F59" s="323"/>
       <c r="I59" s="356"/>
     </row>
     <row r="60" spans="1:251">
       <c r="I60" s="356"/>
     </row>
-    <row r="61" spans="1:251" ht="24.75">
+    <row r="61" spans="1:251" ht="25.2">
       <c r="C61" s="505" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="I61" s="356"/>
     </row>
     <row r="62" spans="1:251">
       <c r="I62" s="356"/>
     </row>
-    <row r="63" spans="1:251" ht="54">
+    <row r="63" spans="1:251" ht="52.2">
       <c r="A63" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C63" s="800"/>
       <c r="D63" s="801"/>
       <c r="E63" s="802"/>
       <c r="F63" s="439"/>
       <c r="G63" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="H63" s="356"/>
       <c r="I63" s="356"/>
     </row>
     <row r="64" spans="1:251" ht="36" customHeight="1">
       <c r="A64" s="573" t="s">
         <v>48</v>
       </c>
       <c r="B64" s="532">
         <v>19210001</v>
       </c>
       <c r="C64" s="803" t="s">
         <v>40</v>
       </c>
       <c r="D64" s="804"/>
       <c r="E64" s="533"/>
       <c r="F64" s="534"/>
       <c r="G64" s="44">
         <v>887</v>
       </c>
       <c r="H64" s="356"/>
       <c r="I64" s="356"/>
     </row>
     <row r="65" spans="9:9">
       <c r="I65" s="356"/>
@@ -19750,649 +19747,649 @@
       <c r="I82" s="356"/>
     </row>
     <row r="83" spans="9:9">
       <c r="I83" s="356"/>
     </row>
   </sheetData>
   <autoFilter ref="A15:G24" xr:uid="{65B9A5A3-DF76-42EB-9AB5-CCC3D2E61FD8}"/>
   <mergeCells count="3">
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="C55:E55"/>
     <mergeCell ref="C64:D64"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{EA7402D0-8AD5-4755-8154-A07741BF427F}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87443F56-5855-4647-96D8-5B0E56C6C862}">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="33.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.77734375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="53.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.77734375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.109375" customWidth="1"/>
+    <col min="7" max="7" width="26.5546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="33.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="51">
+    <row r="1" spans="1:8" ht="52.8">
       <c r="A1" s="745" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="B1" s="745" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="C1" s="745" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="745" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
       <c r="E1" s="746" t="s">
-        <v>1044</v>
+        <v>1040</v>
       </c>
       <c r="F1" s="750"/>
       <c r="G1" s="743" t="s">
-        <v>1042</v>
+        <v>1038</v>
       </c>
       <c r="H1" s="744" t="s">
-        <v>1043</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="747">
         <v>100022596</v>
       </c>
       <c r="B2" s="747" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="C2" s="753" t="s">
         <v>86</v>
       </c>
       <c r="D2" s="748" t="s">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="E2" s="749">
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="747" t="s">
-        <v>1036</v>
+        <v>1032</v>
       </c>
       <c r="B3" s="747" t="s">
-        <v>1037</v>
+        <v>1033</v>
       </c>
       <c r="C3" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D3" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E3" s="749">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="747" t="s">
-        <v>1038</v>
+        <v>1034</v>
       </c>
       <c r="B4" s="747" t="s">
-        <v>1039</v>
+        <v>1035</v>
       </c>
       <c r="C4" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D4" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E4" s="749">
         <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="747">
         <v>100023855</v>
       </c>
       <c r="B5" s="747" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="C5" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D5" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E5" s="749">
         <v>288</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="747">
         <v>100023856</v>
       </c>
       <c r="B6" s="747" t="s">
-        <v>957</v>
+        <v>953</v>
       </c>
       <c r="C6" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D6" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E6" s="749">
         <v>319</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="747">
         <v>14510262</v>
       </c>
       <c r="B7" s="747" t="s">
-        <v>1011</v>
+        <v>1007</v>
       </c>
       <c r="C7" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D7" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E7" s="749">
         <v>1501</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="747">
         <v>14510271</v>
       </c>
       <c r="B8" s="747" t="s">
-        <v>1012</v>
+        <v>1008</v>
       </c>
       <c r="C8" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D8" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E8" s="749">
         <v>1901</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="747">
         <v>14330003</v>
       </c>
       <c r="B9" s="747" t="s">
-        <v>1017</v>
+        <v>1013</v>
       </c>
       <c r="C9" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D9" s="748" t="s">
-        <v>1010</v>
+        <v>1006</v>
       </c>
       <c r="E9" s="749">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="747" t="s">
-        <v>1040</v>
+        <v>1036</v>
       </c>
       <c r="B10" s="747" t="s">
-        <v>1041</v>
+        <v>1037</v>
       </c>
       <c r="C10" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D10" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E10" s="749">
         <v>513</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="747">
         <v>14210003</v>
       </c>
       <c r="B11" s="747" t="s">
-        <v>1018</v>
+        <v>1014</v>
       </c>
       <c r="C11" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D11" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E11" s="749">
         <v>274</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="747">
         <v>14230109</v>
       </c>
       <c r="B12" s="747" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C12" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D12" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E12" s="749">
         <v>599</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="747">
         <v>14410043</v>
       </c>
       <c r="B13" s="747" t="s">
-        <v>1023</v>
+        <v>1019</v>
       </c>
       <c r="C13" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D13" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E13" s="749">
         <v>405</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="747">
         <v>100021072</v>
       </c>
       <c r="B14" s="747" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C14" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D14" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E14" s="749">
         <v>264</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="747">
         <v>100022139</v>
       </c>
       <c r="B15" s="747" t="s">
-        <v>1014</v>
+        <v>1010</v>
       </c>
       <c r="C15" s="748" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="D15" s="748" t="s">
-        <v>1013</v>
+        <v>1009</v>
       </c>
       <c r="E15" s="749">
         <v>21460</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="747">
         <v>100020832</v>
       </c>
       <c r="B16" s="747" t="s">
-        <v>1015</v>
+        <v>1011</v>
       </c>
       <c r="C16" s="748" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="D16" s="748" t="s">
-        <v>1016</v>
+        <v>1012</v>
       </c>
       <c r="E16" s="749">
         <v>40491</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="747">
         <v>14360036</v>
       </c>
       <c r="B17" s="747" t="s">
-        <v>1019</v>
+        <v>1015</v>
       </c>
       <c r="C17" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D17" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E17" s="749">
         <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="747">
         <v>14360037</v>
       </c>
       <c r="B18" s="747" t="s">
-        <v>1020</v>
+        <v>1016</v>
       </c>
       <c r="C18" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D18" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E18" s="749">
         <v>210</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="747">
         <v>14360038</v>
       </c>
       <c r="B19" s="747" t="s">
-        <v>1021</v>
+        <v>1017</v>
       </c>
       <c r="C19" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D19" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E19" s="749">
         <v>215</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="747">
         <v>14360044</v>
       </c>
       <c r="B20" s="747" t="s">
-        <v>1022</v>
+        <v>1018</v>
       </c>
       <c r="C20" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D20" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E20" s="749">
         <v>483</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="747">
         <v>14080027</v>
       </c>
       <c r="B21" s="747" t="s">
-        <v>1024</v>
+        <v>1020</v>
       </c>
       <c r="C21" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D21" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E21" s="749">
         <v>349</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="747">
         <v>100021849</v>
       </c>
       <c r="B22" s="747" t="s">
-        <v>1025</v>
+        <v>1021</v>
       </c>
       <c r="C22" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D22" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E22" s="749">
         <v>415</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="747">
         <v>100021851</v>
       </c>
       <c r="B23" s="747" t="s">
-        <v>1026</v>
+        <v>1022</v>
       </c>
       <c r="C23" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D23" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E23" s="749">
         <v>785</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="747">
         <v>14070003</v>
       </c>
       <c r="B24" s="747" t="s">
-        <v>1027</v>
+        <v>1023</v>
       </c>
       <c r="C24" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D24" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E24" s="749">
         <v>191</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="747">
         <v>100022277</v>
       </c>
       <c r="B25" s="747" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="C25" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D25" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E25" s="749">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="747">
         <v>14510206</v>
       </c>
       <c r="B26" s="747" t="s">
-        <v>1028</v>
+        <v>1024</v>
       </c>
       <c r="C26" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D26" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E26" s="749">
         <v>306</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="747">
         <v>14510241</v>
       </c>
       <c r="B27" s="747" t="s">
-        <v>1029</v>
+        <v>1025</v>
       </c>
       <c r="C27" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D27" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E27" s="749">
         <v>1226</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="747">
         <v>14510242</v>
       </c>
       <c r="B28" s="747" t="s">
-        <v>1030</v>
+        <v>1026</v>
       </c>
       <c r="C28" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E28" s="749">
         <v>755</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="747">
         <v>14510256</v>
       </c>
       <c r="B29" s="747" t="s">
-        <v>1031</v>
+        <v>1027</v>
       </c>
       <c r="C29" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E29" s="749">
         <v>955</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="747">
         <v>14510274</v>
       </c>
       <c r="B30" s="747" t="s">
-        <v>1032</v>
+        <v>1028</v>
       </c>
       <c r="C30" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D30" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E30" s="749">
         <v>1361</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="747">
         <v>14510275</v>
       </c>
       <c r="B31" s="747" t="s">
-        <v>1033</v>
+        <v>1029</v>
       </c>
       <c r="C31" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D31" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E31" s="749">
         <v>1536</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="747">
         <v>14510281</v>
       </c>
       <c r="B32" s="747" t="s">
-        <v>1034</v>
+        <v>1030</v>
       </c>
       <c r="C32" s="748" t="s">
         <v>86</v>
       </c>
       <c r="D32" s="748" t="s">
-        <v>1009</v>
+        <v>1005</v>
       </c>
       <c r="E32" s="749">
         <v>1861</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFE31DAF-4AA5-4F52-8E5E-C5EC26A51E43}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IR52"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" style="564" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="540"/>
+    <col min="1" max="1" width="9.44140625" style="564" customWidth="1"/>
+    <col min="2" max="2" width="17.5546875" style="539" customWidth="1"/>
+    <col min="3" max="3" width="38.5546875" style="539" customWidth="1"/>
+    <col min="4" max="4" width="34.5546875" style="540" customWidth="1"/>
+    <col min="5" max="5" width="61.109375" style="540" customWidth="1"/>
+    <col min="6" max="6" width="30.109375" style="541" customWidth="1"/>
+    <col min="7" max="7" width="28.44140625" style="540" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="18.44140625" style="540" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="540"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:252" ht="27">
+    <row r="1" spans="1:252" ht="25.8">
       <c r="A1" s="128"/>
       <c r="B1" s="535"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="64"/>
       <c r="E1" s="154"/>
       <c r="F1" s="536"/>
       <c r="G1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="H1" s="132"/>
       <c r="I1" s="502">
         <v>14</v>
       </c>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
       <c r="N1" s="64"/>
       <c r="O1" s="64"/>
       <c r="P1" s="64"/>
       <c r="Q1" s="64"/>
       <c r="R1" s="64"/>
       <c r="S1" s="64"/>
       <c r="T1" s="64"/>
       <c r="U1" s="64"/>
       <c r="V1" s="64"/>
       <c r="W1" s="64"/>
@@ -20608,51 +20605,51 @@
       <c r="HY1" s="64"/>
       <c r="HZ1" s="64"/>
       <c r="IA1" s="64"/>
       <c r="IB1" s="64"/>
       <c r="IC1" s="64"/>
       <c r="ID1" s="64"/>
       <c r="IE1" s="64"/>
       <c r="IF1" s="64"/>
       <c r="IG1" s="64"/>
       <c r="IH1" s="64"/>
       <c r="II1" s="64"/>
       <c r="IJ1" s="64"/>
       <c r="IK1" s="64"/>
       <c r="IL1" s="64"/>
       <c r="IM1" s="64"/>
       <c r="IN1" s="64"/>
       <c r="IO1" s="64"/>
       <c r="IP1" s="64"/>
       <c r="IQ1" s="64"/>
       <c r="IR1" s="64"/>
     </row>
     <row r="2" spans="1:252">
       <c r="A2" s="503"/>
       <c r="B2" s="67"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="64"/>
       <c r="E2" s="64"/>
       <c r="F2" s="513"/>
       <c r="G2" s="71"/>
       <c r="H2" s="71"/>
       <c r="I2" s="71"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
       <c r="M2" s="64"/>
       <c r="N2" s="64"/>
       <c r="O2" s="64"/>
       <c r="P2" s="64"/>
       <c r="Q2" s="64"/>
       <c r="R2" s="64"/>
       <c r="S2" s="64"/>
       <c r="T2" s="64"/>
       <c r="U2" s="64"/>
       <c r="V2" s="64"/>
       <c r="W2" s="64"/>
       <c r="X2" s="64"/>
       <c r="Y2" s="64"/>
       <c r="Z2" s="64"/>
       <c r="AA2" s="64"/>
@@ -20864,51 +20861,51 @@
       <c r="HY2" s="64"/>
       <c r="HZ2" s="64"/>
       <c r="IA2" s="64"/>
       <c r="IB2" s="64"/>
       <c r="IC2" s="64"/>
       <c r="ID2" s="64"/>
       <c r="IE2" s="64"/>
       <c r="IF2" s="64"/>
       <c r="IG2" s="64"/>
       <c r="IH2" s="64"/>
       <c r="II2" s="64"/>
       <c r="IJ2" s="64"/>
       <c r="IK2" s="64"/>
       <c r="IL2" s="64"/>
       <c r="IM2" s="64"/>
       <c r="IN2" s="64"/>
       <c r="IO2" s="64"/>
       <c r="IP2" s="64"/>
       <c r="IQ2" s="64"/>
       <c r="IR2" s="64"/>
     </row>
     <row r="3" spans="1:252">
       <c r="A3" s="503"/>
       <c r="B3" s="67"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="D3" s="64"/>
       <c r="E3" s="64"/>
       <c r="F3" s="513"/>
       <c r="G3" s="64"/>
       <c r="H3" s="64"/>
       <c r="I3" s="64"/>
       <c r="J3" s="64"/>
       <c r="K3" s="64"/>
       <c r="L3" s="64"/>
       <c r="M3" s="64"/>
       <c r="N3" s="64"/>
       <c r="O3" s="64"/>
       <c r="P3" s="64"/>
       <c r="Q3" s="64"/>
       <c r="R3" s="64"/>
       <c r="S3" s="64"/>
       <c r="T3" s="64"/>
       <c r="U3" s="64"/>
       <c r="V3" s="64"/>
       <c r="W3" s="64"/>
       <c r="X3" s="64"/>
       <c r="Y3" s="64"/>
       <c r="Z3" s="64"/>
       <c r="AA3" s="64"/>
@@ -21376,51 +21373,51 @@
       <c r="HY4" s="64"/>
       <c r="HZ4" s="64"/>
       <c r="IA4" s="64"/>
       <c r="IB4" s="64"/>
       <c r="IC4" s="64"/>
       <c r="ID4" s="64"/>
       <c r="IE4" s="64"/>
       <c r="IF4" s="64"/>
       <c r="IG4" s="64"/>
       <c r="IH4" s="64"/>
       <c r="II4" s="64"/>
       <c r="IJ4" s="64"/>
       <c r="IK4" s="64"/>
       <c r="IL4" s="64"/>
       <c r="IM4" s="64"/>
       <c r="IN4" s="64"/>
       <c r="IO4" s="64"/>
       <c r="IP4" s="64"/>
       <c r="IQ4" s="64"/>
       <c r="IR4" s="64"/>
     </row>
     <row r="5" spans="1:252">
       <c r="A5" s="503"/>
       <c r="B5" s="67"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="64"/>
       <c r="E5" s="64"/>
       <c r="F5" s="513"/>
       <c r="G5" s="64"/>
       <c r="H5" s="64"/>
       <c r="I5" s="64"/>
       <c r="J5" s="64"/>
       <c r="K5" s="64"/>
       <c r="L5" s="64"/>
       <c r="M5" s="64"/>
       <c r="N5" s="64"/>
       <c r="O5" s="64"/>
       <c r="P5" s="64"/>
       <c r="Q5" s="64"/>
       <c r="R5" s="64"/>
       <c r="S5" s="64"/>
       <c r="T5" s="64"/>
       <c r="U5" s="64"/>
       <c r="V5" s="64"/>
       <c r="W5" s="64"/>
       <c r="X5" s="64"/>
       <c r="Y5" s="64"/>
       <c r="Z5" s="64"/>
       <c r="AA5" s="64"/>
@@ -21882,86 +21879,86 @@
       <c r="HU6" s="64"/>
       <c r="HV6" s="64"/>
       <c r="HW6" s="64"/>
       <c r="HX6" s="64"/>
       <c r="HY6" s="64"/>
       <c r="HZ6" s="64"/>
       <c r="IA6" s="64"/>
       <c r="IB6" s="64"/>
       <c r="IC6" s="64"/>
       <c r="ID6" s="64"/>
       <c r="IE6" s="64"/>
       <c r="IF6" s="64"/>
       <c r="IG6" s="64"/>
       <c r="IH6" s="64"/>
       <c r="II6" s="64"/>
       <c r="IJ6" s="64"/>
       <c r="IK6" s="64"/>
       <c r="IL6" s="64"/>
       <c r="IM6" s="64"/>
       <c r="IN6" s="64"/>
       <c r="IO6" s="64"/>
       <c r="IP6" s="64"/>
       <c r="IQ6" s="64"/>
       <c r="IR6" s="64"/>
     </row>
-    <row r="7" spans="1:252" ht="24.75">
+    <row r="7" spans="1:252" ht="25.2">
       <c r="A7" s="538"/>
       <c r="C7" s="505" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="G7" s="542"/>
       <c r="H7" s="542"/>
       <c r="I7" s="542"/>
     </row>
     <row r="8" spans="1:252">
       <c r="A8" s="538"/>
       <c r="E8" s="543"/>
       <c r="G8" s="544"/>
       <c r="I8" s="63"/>
     </row>
-    <row r="9" spans="1:252" ht="54">
+    <row r="9" spans="1:252" ht="52.2">
       <c r="A9" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="310" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="380" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="380" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="476" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="G9" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="H9" s="542"/>
       <c r="I9" s="542"/>
       <c r="J9" s="542"/>
       <c r="K9" s="545"/>
       <c r="L9" s="545"/>
       <c r="M9" s="545"/>
       <c r="N9" s="545"/>
       <c r="O9" s="545"/>
       <c r="P9" s="545"/>
       <c r="Q9" s="545"/>
       <c r="R9" s="545"/>
       <c r="S9" s="545"/>
       <c r="T9" s="545"/>
       <c r="U9" s="545"/>
       <c r="V9" s="545"/>
       <c r="W9" s="545"/>
       <c r="X9" s="545"/>
       <c r="Y9" s="545"/>
       <c r="Z9" s="545"/>
       <c r="AA9" s="545"/>
       <c r="AB9" s="545"/>
       <c r="AC9" s="545"/>
       <c r="AD9" s="545"/>
       <c r="AE9" s="545"/>
@@ -22165,510 +22162,510 @@
       <c r="HU9" s="545"/>
       <c r="HV9" s="545"/>
       <c r="HW9" s="545"/>
       <c r="HX9" s="545"/>
       <c r="HY9" s="545"/>
       <c r="HZ9" s="545"/>
       <c r="IA9" s="545"/>
       <c r="IB9" s="545"/>
       <c r="IC9" s="545"/>
       <c r="ID9" s="545"/>
       <c r="IE9" s="545"/>
       <c r="IF9" s="545"/>
       <c r="IG9" s="545"/>
       <c r="IH9" s="545"/>
       <c r="II9" s="545"/>
       <c r="IJ9" s="545"/>
       <c r="IK9" s="545"/>
       <c r="IL9" s="545"/>
       <c r="IM9" s="545"/>
       <c r="IN9" s="545"/>
       <c r="IO9" s="545"/>
       <c r="IP9" s="545"/>
       <c r="IQ9" s="545"/>
       <c r="IR9" s="545"/>
     </row>
-    <row r="10" spans="1:252" ht="20.25">
+    <row r="10" spans="1:252" ht="20.399999999999999">
       <c r="A10" s="546"/>
       <c r="B10" s="547"/>
       <c r="C10" s="548"/>
       <c r="D10" s="548"/>
       <c r="E10" s="549" t="s">
         <v>56</v>
       </c>
       <c r="F10" s="550"/>
       <c r="G10" s="551"/>
       <c r="H10" s="542"/>
       <c r="I10" s="542"/>
       <c r="J10" s="542"/>
     </row>
     <row r="11" spans="1:252">
       <c r="A11" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B11" s="311">
         <v>100022138</v>
       </c>
       <c r="C11" s="333" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="D11" s="547" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="E11" s="552" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="F11" s="553" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="44">
-        <v>39509</v>
+        <v>40694</v>
       </c>
       <c r="H11" s="542"/>
       <c r="I11" s="542"/>
       <c r="J11" s="542"/>
     </row>
     <row r="12" spans="1:252">
       <c r="A12" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="311">
         <v>100022142</v>
       </c>
       <c r="C12" s="333" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D12" s="547" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="E12" s="552" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="F12" s="553" t="s">
         <v>25</v>
       </c>
       <c r="G12" s="44">
-        <v>51508</v>
+        <v>53053</v>
       </c>
       <c r="H12" s="542"/>
       <c r="I12" s="542"/>
       <c r="J12" s="542"/>
     </row>
     <row r="13" spans="1:252">
       <c r="A13" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="311">
         <v>100022143</v>
       </c>
       <c r="C13" s="333" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D13" s="547" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="E13" s="552" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="F13" s="553" t="s">
         <v>25</v>
       </c>
       <c r="G13" s="44">
-        <v>49999</v>
+        <v>51499</v>
       </c>
       <c r="H13" s="542"/>
       <c r="I13" s="664"/>
       <c r="J13" s="542"/>
     </row>
     <row r="14" spans="1:252">
       <c r="A14" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="311">
         <v>100022144</v>
       </c>
       <c r="C14" s="333" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D14" s="547" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="E14" s="552" t="s">
         <v>38</v>
       </c>
       <c r="F14" s="553" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="44">
-        <v>51283</v>
+        <v>52822</v>
       </c>
       <c r="H14" s="542"/>
       <c r="I14" s="542"/>
       <c r="J14" s="542"/>
     </row>
     <row r="15" spans="1:252">
       <c r="A15" s="546"/>
       <c r="B15" s="311"/>
       <c r="C15" s="379"/>
       <c r="D15" s="548"/>
       <c r="E15" s="552"/>
       <c r="F15" s="553"/>
       <c r="G15" s="554"/>
       <c r="H15" s="542"/>
       <c r="I15" s="542"/>
       <c r="J15" s="542"/>
     </row>
     <row r="16" spans="1:252">
       <c r="A16" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="311">
         <v>100022148</v>
       </c>
       <c r="C16" s="333" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="D16" s="547" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="E16" s="552" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="553" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="44">
-        <v>54129</v>
+        <v>55753</v>
       </c>
       <c r="H16" s="542"/>
       <c r="I16" s="542"/>
       <c r="J16" s="542"/>
     </row>
     <row r="17" spans="1:252">
       <c r="A17" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="311">
         <v>100022149</v>
       </c>
       <c r="C17" s="333" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="D17" s="547" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
       <c r="E17" s="552" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="553" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="44">
-        <v>56493</v>
+        <v>58188</v>
       </c>
       <c r="H17" s="542"/>
       <c r="I17" s="542"/>
       <c r="J17" s="542"/>
     </row>
     <row r="18" spans="1:252">
       <c r="A18" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="311">
         <v>100022150</v>
       </c>
       <c r="C18" s="333" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="D18" s="547" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E18" s="552" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="553" t="s">
         <v>44</v>
       </c>
       <c r="G18" s="44">
-        <v>58847</v>
+        <v>60612</v>
       </c>
       <c r="H18" s="542"/>
       <c r="I18" s="542"/>
       <c r="J18" s="542"/>
     </row>
     <row r="19" spans="1:252">
       <c r="A19" s="155"/>
       <c r="B19" s="311"/>
       <c r="C19" s="333"/>
       <c r="D19" s="547"/>
       <c r="E19" s="561"/>
       <c r="F19" s="562"/>
       <c r="G19" s="670"/>
       <c r="H19" s="542"/>
       <c r="I19" s="542"/>
       <c r="J19" s="542"/>
     </row>
-    <row r="20" spans="1:252" ht="20.25">
+    <row r="20" spans="1:252" ht="20.399999999999999">
       <c r="A20" s="546"/>
       <c r="B20" s="311"/>
       <c r="C20" s="379"/>
       <c r="D20" s="548"/>
       <c r="E20" s="555" t="s">
         <v>73</v>
       </c>
       <c r="F20" s="556"/>
       <c r="G20" s="557"/>
       <c r="H20" s="542"/>
       <c r="I20" s="542"/>
       <c r="J20" s="542"/>
     </row>
     <row r="21" spans="1:252">
       <c r="A21" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="311">
         <v>100022153</v>
       </c>
       <c r="C21" s="333" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D21" s="547" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="E21" s="552" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="F21" s="553" t="s">
         <v>25</v>
       </c>
       <c r="G21" s="44">
-        <v>95979</v>
+        <v>98858</v>
       </c>
       <c r="H21" s="542"/>
       <c r="I21" s="542"/>
       <c r="J21" s="542"/>
     </row>
     <row r="22" spans="1:252">
       <c r="A22" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="311">
         <v>100022158</v>
       </c>
       <c r="C22" s="333" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="D22" s="547" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E22" s="552" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="F22" s="553" t="s">
         <v>44</v>
       </c>
       <c r="G22" s="44">
-        <v>119037</v>
+        <v>122608</v>
       </c>
       <c r="H22" s="542"/>
       <c r="I22" s="664"/>
       <c r="J22" s="542"/>
     </row>
     <row r="23" spans="1:252">
       <c r="A23" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="311">
         <v>100022159</v>
       </c>
       <c r="C23" s="333" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="D23" s="547" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="E23" s="552" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="553" t="s">
         <v>44</v>
       </c>
       <c r="G23" s="44">
-        <v>121990</v>
+        <v>125650</v>
       </c>
       <c r="H23" s="542"/>
       <c r="I23" s="542"/>
       <c r="J23" s="542"/>
     </row>
     <row r="24" spans="1:252">
       <c r="A24" s="546"/>
       <c r="B24" s="311"/>
       <c r="C24" s="379"/>
       <c r="D24" s="548"/>
       <c r="E24" s="552"/>
       <c r="F24" s="553"/>
       <c r="G24" s="554"/>
       <c r="H24" s="542"/>
       <c r="I24" s="542"/>
       <c r="J24" s="542"/>
     </row>
     <row r="25" spans="1:252">
       <c r="A25" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="311">
         <v>100022163</v>
       </c>
       <c r="C25" s="333" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="D25" s="547" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="E25" s="552" t="s">
         <v>65</v>
       </c>
       <c r="F25" s="553" t="s">
         <v>44</v>
       </c>
       <c r="G25" s="44">
-        <v>134053</v>
+        <v>138074</v>
       </c>
       <c r="H25" s="542"/>
       <c r="I25" s="542"/>
       <c r="J25" s="542"/>
     </row>
     <row r="26" spans="1:252">
       <c r="A26" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="311">
         <v>100022164</v>
       </c>
       <c r="C26" s="333" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D26" s="547" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="E26" s="552" t="s">
         <v>66</v>
       </c>
       <c r="F26" s="553" t="s">
         <v>44</v>
       </c>
       <c r="G26" s="44">
-        <v>133034</v>
+        <v>137025</v>
       </c>
       <c r="H26" s="542"/>
       <c r="I26" s="542"/>
       <c r="J26" s="542"/>
     </row>
     <row r="27" spans="1:252">
       <c r="A27" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="311">
         <v>100022165</v>
       </c>
       <c r="C27" s="333" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="D27" s="547" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E27" s="552" t="s">
         <v>67</v>
       </c>
       <c r="F27" s="553" t="s">
         <v>44</v>
       </c>
       <c r="G27" s="44">
-        <v>138110</v>
+        <v>142254</v>
       </c>
       <c r="H27" s="542"/>
       <c r="I27" s="542"/>
       <c r="J27" s="542"/>
     </row>
     <row r="28" spans="1:252">
       <c r="A28" s="155"/>
       <c r="B28" s="311"/>
       <c r="C28" s="548"/>
       <c r="D28" s="548"/>
       <c r="E28" s="552"/>
       <c r="F28" s="553"/>
       <c r="G28" s="511"/>
       <c r="H28" s="542"/>
       <c r="I28" s="542"/>
       <c r="J28" s="542"/>
     </row>
-    <row r="29" spans="1:252" ht="20.25">
+    <row r="29" spans="1:252" ht="20.399999999999999">
       <c r="A29" s="546"/>
       <c r="B29" s="311"/>
       <c r="C29" s="548"/>
       <c r="D29" s="548"/>
       <c r="E29" s="555" t="s">
         <v>68</v>
       </c>
       <c r="F29" s="556"/>
       <c r="G29" s="557"/>
       <c r="H29" s="542"/>
       <c r="I29" s="542"/>
       <c r="J29" s="542"/>
     </row>
     <row r="30" spans="1:252">
       <c r="A30" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="311">
         <v>100022170</v>
       </c>
       <c r="C30" s="333" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="D30" s="547" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E30" s="552" t="s">
         <v>53</v>
       </c>
       <c r="F30" s="553" t="s">
         <v>45</v>
       </c>
       <c r="G30" s="44">
-        <v>200137</v>
+        <v>206140</v>
       </c>
       <c r="H30" s="542"/>
       <c r="I30" s="542"/>
       <c r="J30" s="542"/>
     </row>
     <row r="31" spans="1:252">
       <c r="A31" s="509" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B31" s="510" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="C31" s="510"/>
       <c r="D31" s="510"/>
       <c r="E31" s="510"/>
       <c r="F31" s="563"/>
       <c r="G31" s="323"/>
       <c r="H31" s="542"/>
       <c r="I31" s="542"/>
       <c r="J31" s="542"/>
       <c r="K31" s="309"/>
       <c r="L31" s="309"/>
       <c r="M31" s="309"/>
       <c r="N31" s="309"/>
       <c r="O31" s="309"/>
       <c r="P31" s="309"/>
       <c r="Q31" s="309"/>
       <c r="R31" s="309"/>
       <c r="S31" s="309"/>
       <c r="T31" s="309"/>
       <c r="U31" s="309"/>
       <c r="V31" s="309"/>
       <c r="W31" s="309"/>
       <c r="X31" s="309"/>
       <c r="Y31" s="309"/>
       <c r="Z31" s="309"/>
@@ -22879,75 +22876,75 @@
       <c r="HW31" s="309"/>
       <c r="HX31" s="309"/>
       <c r="HY31" s="309"/>
       <c r="HZ31" s="309"/>
       <c r="IA31" s="309"/>
       <c r="IB31" s="309"/>
       <c r="IC31" s="309"/>
       <c r="ID31" s="309"/>
       <c r="IE31" s="309"/>
       <c r="IF31" s="309"/>
       <c r="IG31" s="309"/>
       <c r="IH31" s="309"/>
       <c r="II31" s="309"/>
       <c r="IJ31" s="309"/>
       <c r="IK31" s="309"/>
       <c r="IL31" s="309"/>
       <c r="IM31" s="309"/>
       <c r="IN31" s="309"/>
       <c r="IO31" s="309"/>
       <c r="IP31" s="309"/>
       <c r="IQ31" s="309"/>
       <c r="IR31" s="309"/>
     </row>
     <row r="32" spans="1:252">
       <c r="B32" s="306" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="H32" s="542"/>
       <c r="I32" s="542"/>
       <c r="J32" s="542"/>
     </row>
     <row r="33" spans="1:252">
       <c r="A33" s="174"/>
       <c r="E33" s="558"/>
       <c r="F33" s="559"/>
       <c r="G33" s="544"/>
       <c r="H33" s="542"/>
       <c r="I33" s="542"/>
       <c r="J33" s="542"/>
     </row>
     <row r="34" spans="1:252">
       <c r="A34" s="560"/>
       <c r="E34" s="558"/>
       <c r="F34" s="559"/>
       <c r="G34" s="544"/>
       <c r="H34" s="542"/>
       <c r="I34" s="542"/>
       <c r="J34" s="542"/>
     </row>
-    <row r="35" spans="1:252" ht="24.75">
+    <row r="35" spans="1:252" ht="25.2">
       <c r="A35" s="320"/>
       <c r="B35" s="341"/>
       <c r="C35" s="279" t="s">
         <v>79</v>
       </c>
       <c r="D35" s="279"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="33"/>
       <c r="H35" s="542"/>
       <c r="I35" s="542"/>
       <c r="J35" s="542"/>
       <c r="K35" s="309"/>
       <c r="L35" s="309"/>
       <c r="M35" s="309"/>
       <c r="N35" s="309"/>
       <c r="O35" s="309"/>
       <c r="P35" s="309"/>
       <c r="Q35" s="309"/>
       <c r="R35" s="309"/>
       <c r="S35" s="309"/>
       <c r="T35" s="309"/>
       <c r="U35" s="309"/>
       <c r="V35" s="309"/>
       <c r="W35" s="309"/>
@@ -23413,71 +23410,71 @@
       <c r="HU36" s="309"/>
       <c r="HV36" s="309"/>
       <c r="HW36" s="309"/>
       <c r="HX36" s="309"/>
       <c r="HY36" s="309"/>
       <c r="HZ36" s="309"/>
       <c r="IA36" s="309"/>
       <c r="IB36" s="309"/>
       <c r="IC36" s="309"/>
       <c r="ID36" s="309"/>
       <c r="IE36" s="309"/>
       <c r="IF36" s="309"/>
       <c r="IG36" s="309"/>
       <c r="IH36" s="309"/>
       <c r="II36" s="309"/>
       <c r="IJ36" s="309"/>
       <c r="IK36" s="309"/>
       <c r="IL36" s="309"/>
       <c r="IM36" s="309"/>
       <c r="IN36" s="309"/>
       <c r="IO36" s="309"/>
       <c r="IP36" s="309"/>
       <c r="IQ36" s="309"/>
       <c r="IR36" s="309"/>
     </row>
-    <row r="37" spans="1:252" ht="54.75">
+    <row r="37" spans="1:252" ht="52.2">
       <c r="A37" s="352" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C37" s="354" t="s">
         <v>46</v>
       </c>
       <c r="D37" s="278" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="E37" s="354" t="s">
         <v>80</v>
       </c>
       <c r="F37" s="347" t="s">
         <v>84</v>
       </c>
       <c r="G37" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="H37" s="542"/>
       <c r="I37" s="542"/>
       <c r="J37" s="542"/>
       <c r="K37" s="309"/>
       <c r="L37" s="309"/>
       <c r="M37" s="309"/>
       <c r="N37" s="309"/>
       <c r="O37" s="309"/>
       <c r="P37" s="309"/>
       <c r="Q37" s="309"/>
       <c r="R37" s="309"/>
       <c r="S37" s="309"/>
       <c r="T37" s="309"/>
       <c r="U37" s="309"/>
       <c r="V37" s="309"/>
       <c r="W37" s="309"/>
       <c r="X37" s="309"/>
       <c r="Y37" s="309"/>
       <c r="Z37" s="309"/>
       <c r="AA37" s="309"/>
       <c r="AB37" s="309"/>
       <c r="AC37" s="309"/>
       <c r="AD37" s="309"/>
       <c r="AE37" s="309"/>
@@ -23689,63 +23686,63 @@
       <c r="IC37" s="309"/>
       <c r="ID37" s="309"/>
       <c r="IE37" s="309"/>
       <c r="IF37" s="309"/>
       <c r="IG37" s="309"/>
       <c r="IH37" s="309"/>
       <c r="II37" s="309"/>
       <c r="IJ37" s="309"/>
       <c r="IK37" s="309"/>
       <c r="IL37" s="309"/>
       <c r="IM37" s="309"/>
       <c r="IN37" s="309"/>
       <c r="IO37" s="309"/>
       <c r="IP37" s="309"/>
       <c r="IQ37" s="309"/>
       <c r="IR37" s="309"/>
     </row>
     <row r="38" spans="1:252">
       <c r="A38" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="404">
         <v>17100004</v>
       </c>
       <c r="C38" s="50" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="D38" s="54">
         <v>1</v>
       </c>
       <c r="E38" s="49">
         <v>100</v>
       </c>
       <c r="F38" s="49">
         <v>10</v>
       </c>
       <c r="G38" s="44">
-        <v>6437</v>
+        <v>6629</v>
       </c>
       <c r="H38" s="542"/>
       <c r="I38" s="542"/>
       <c r="J38" s="542"/>
       <c r="K38" s="309"/>
       <c r="L38" s="309"/>
       <c r="M38" s="309"/>
       <c r="N38" s="309"/>
       <c r="O38" s="309"/>
       <c r="P38" s="309"/>
       <c r="Q38" s="309"/>
       <c r="R38" s="309"/>
       <c r="S38" s="309"/>
       <c r="T38" s="309"/>
       <c r="U38" s="309"/>
       <c r="V38" s="309"/>
       <c r="W38" s="309"/>
       <c r="X38" s="309"/>
       <c r="Y38" s="309"/>
       <c r="Z38" s="309"/>
       <c r="AA38" s="309"/>
       <c r="AB38" s="309"/>
       <c r="AC38" s="309"/>
       <c r="AD38" s="309"/>
       <c r="AE38" s="309"/>
@@ -23957,63 +23954,63 @@
       <c r="IC38" s="309"/>
       <c r="ID38" s="309"/>
       <c r="IE38" s="309"/>
       <c r="IF38" s="309"/>
       <c r="IG38" s="309"/>
       <c r="IH38" s="309"/>
       <c r="II38" s="309"/>
       <c r="IJ38" s="309"/>
       <c r="IK38" s="309"/>
       <c r="IL38" s="309"/>
       <c r="IM38" s="309"/>
       <c r="IN38" s="309"/>
       <c r="IO38" s="309"/>
       <c r="IP38" s="309"/>
       <c r="IQ38" s="309"/>
       <c r="IR38" s="309"/>
     </row>
     <row r="39" spans="1:252">
       <c r="A39" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="404">
         <v>17100005</v>
       </c>
       <c r="C39" s="50" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D39" s="440" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E39" s="49">
         <v>200</v>
       </c>
       <c r="F39" s="49">
         <v>10</v>
       </c>
       <c r="G39" s="44">
-        <v>11332</v>
+        <v>11672</v>
       </c>
       <c r="H39" s="542"/>
       <c r="I39" s="542"/>
       <c r="J39" s="542"/>
       <c r="K39" s="309"/>
       <c r="L39" s="309"/>
       <c r="M39" s="309"/>
       <c r="N39" s="309"/>
       <c r="O39" s="309"/>
       <c r="P39" s="309"/>
       <c r="Q39" s="309"/>
       <c r="R39" s="309"/>
       <c r="S39" s="309"/>
       <c r="T39" s="309"/>
       <c r="U39" s="309"/>
       <c r="V39" s="309"/>
       <c r="W39" s="309"/>
       <c r="X39" s="309"/>
       <c r="Y39" s="309"/>
       <c r="Z39" s="309"/>
       <c r="AA39" s="309"/>
       <c r="AB39" s="309"/>
       <c r="AC39" s="309"/>
       <c r="AD39" s="309"/>
       <c r="AE39" s="309"/>
@@ -24225,63 +24222,63 @@
       <c r="IC39" s="309"/>
       <c r="ID39" s="309"/>
       <c r="IE39" s="309"/>
       <c r="IF39" s="309"/>
       <c r="IG39" s="309"/>
       <c r="IH39" s="309"/>
       <c r="II39" s="309"/>
       <c r="IJ39" s="309"/>
       <c r="IK39" s="309"/>
       <c r="IL39" s="309"/>
       <c r="IM39" s="309"/>
       <c r="IN39" s="309"/>
       <c r="IO39" s="309"/>
       <c r="IP39" s="309"/>
       <c r="IQ39" s="309"/>
       <c r="IR39" s="309"/>
     </row>
     <row r="40" spans="1:252">
       <c r="A40" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B40" s="404">
         <v>17100006</v>
       </c>
       <c r="C40" s="50" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D40" s="440" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E40" s="49">
         <v>300</v>
       </c>
       <c r="F40" s="49">
         <v>10</v>
       </c>
       <c r="G40" s="44">
-        <v>13624</v>
+        <v>14033</v>
       </c>
       <c r="H40" s="542"/>
       <c r="I40" s="542"/>
       <c r="J40" s="542"/>
       <c r="K40" s="309"/>
       <c r="L40" s="309"/>
       <c r="M40" s="309"/>
       <c r="N40" s="309"/>
       <c r="O40" s="309"/>
       <c r="P40" s="309"/>
       <c r="Q40" s="309"/>
       <c r="R40" s="309"/>
       <c r="S40" s="309"/>
       <c r="T40" s="309"/>
       <c r="U40" s="309"/>
       <c r="V40" s="309"/>
       <c r="W40" s="309"/>
       <c r="X40" s="309"/>
       <c r="Y40" s="309"/>
       <c r="Z40" s="309"/>
       <c r="AA40" s="309"/>
       <c r="AB40" s="309"/>
       <c r="AC40" s="309"/>
       <c r="AD40" s="309"/>
       <c r="AE40" s="309"/>
@@ -24493,63 +24490,63 @@
       <c r="IC40" s="309"/>
       <c r="ID40" s="309"/>
       <c r="IE40" s="309"/>
       <c r="IF40" s="309"/>
       <c r="IG40" s="309"/>
       <c r="IH40" s="309"/>
       <c r="II40" s="309"/>
       <c r="IJ40" s="309"/>
       <c r="IK40" s="309"/>
       <c r="IL40" s="309"/>
       <c r="IM40" s="309"/>
       <c r="IN40" s="309"/>
       <c r="IO40" s="309"/>
       <c r="IP40" s="309"/>
       <c r="IQ40" s="309"/>
       <c r="IR40" s="309"/>
     </row>
     <row r="41" spans="1:252">
       <c r="A41" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="355">
         <v>17100007</v>
       </c>
       <c r="C41" s="50" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="D41" s="440" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E41" s="49">
         <v>500</v>
       </c>
       <c r="F41" s="49">
         <v>10</v>
       </c>
       <c r="G41" s="44">
-        <v>19285</v>
+        <v>19864</v>
       </c>
       <c r="H41" s="542"/>
       <c r="I41" s="542"/>
       <c r="J41" s="542"/>
       <c r="K41" s="309"/>
       <c r="L41" s="309"/>
       <c r="M41" s="309"/>
       <c r="N41" s="309"/>
       <c r="O41" s="309"/>
       <c r="P41" s="309"/>
       <c r="Q41" s="309"/>
       <c r="R41" s="309"/>
       <c r="S41" s="309"/>
       <c r="T41" s="309"/>
       <c r="U41" s="309"/>
       <c r="V41" s="309"/>
       <c r="W41" s="309"/>
       <c r="X41" s="309"/>
       <c r="Y41" s="309"/>
       <c r="Z41" s="309"/>
       <c r="AA41" s="309"/>
       <c r="AB41" s="309"/>
       <c r="AC41" s="309"/>
       <c r="AD41" s="309"/>
       <c r="AE41" s="309"/>
@@ -24761,63 +24758,63 @@
       <c r="IC41" s="309"/>
       <c r="ID41" s="309"/>
       <c r="IE41" s="309"/>
       <c r="IF41" s="309"/>
       <c r="IG41" s="309"/>
       <c r="IH41" s="309"/>
       <c r="II41" s="309"/>
       <c r="IJ41" s="309"/>
       <c r="IK41" s="309"/>
       <c r="IL41" s="309"/>
       <c r="IM41" s="309"/>
       <c r="IN41" s="309"/>
       <c r="IO41" s="309"/>
       <c r="IP41" s="309"/>
       <c r="IQ41" s="309"/>
       <c r="IR41" s="309"/>
     </row>
     <row r="42" spans="1:252">
       <c r="A42" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B42" s="355">
         <v>17100008</v>
       </c>
       <c r="C42" s="50" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="D42" s="54">
         <v>2</v>
       </c>
       <c r="E42" s="49">
         <v>750</v>
       </c>
       <c r="F42" s="49">
         <v>10</v>
       </c>
       <c r="G42" s="44">
-        <v>30418</v>
+        <v>31330</v>
       </c>
       <c r="H42" s="542"/>
       <c r="I42" s="542"/>
       <c r="J42" s="542"/>
       <c r="K42" s="309"/>
       <c r="L42" s="309"/>
       <c r="M42" s="309"/>
       <c r="N42" s="309"/>
       <c r="O42" s="309"/>
       <c r="P42" s="309"/>
       <c r="Q42" s="309"/>
       <c r="R42" s="309"/>
       <c r="S42" s="309"/>
       <c r="T42" s="309"/>
       <c r="U42" s="309"/>
       <c r="V42" s="309"/>
       <c r="W42" s="309"/>
       <c r="X42" s="309"/>
       <c r="Y42" s="309"/>
       <c r="Z42" s="309"/>
       <c r="AA42" s="309"/>
       <c r="AB42" s="309"/>
       <c r="AC42" s="309"/>
       <c r="AD42" s="309"/>
       <c r="AE42" s="309"/>
@@ -25029,63 +25026,63 @@
       <c r="IC42" s="309"/>
       <c r="ID42" s="309"/>
       <c r="IE42" s="309"/>
       <c r="IF42" s="309"/>
       <c r="IG42" s="309"/>
       <c r="IH42" s="309"/>
       <c r="II42" s="309"/>
       <c r="IJ42" s="309"/>
       <c r="IK42" s="309"/>
       <c r="IL42" s="309"/>
       <c r="IM42" s="309"/>
       <c r="IN42" s="309"/>
       <c r="IO42" s="309"/>
       <c r="IP42" s="309"/>
       <c r="IQ42" s="309"/>
       <c r="IR42" s="309"/>
     </row>
     <row r="43" spans="1:252">
       <c r="A43" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B43" s="355">
         <v>17100009</v>
       </c>
       <c r="C43" s="50" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="D43" s="54">
         <v>2</v>
       </c>
       <c r="E43" s="49">
         <v>1000</v>
       </c>
       <c r="F43" s="49">
         <v>10</v>
       </c>
       <c r="G43" s="44">
-        <v>38782</v>
+        <v>39945</v>
       </c>
       <c r="H43" s="542"/>
       <c r="I43" s="542"/>
       <c r="J43" s="542"/>
       <c r="K43" s="309"/>
       <c r="L43" s="309"/>
       <c r="M43" s="309"/>
       <c r="N43" s="309"/>
       <c r="O43" s="309"/>
       <c r="P43" s="309"/>
       <c r="Q43" s="309"/>
       <c r="R43" s="309"/>
       <c r="S43" s="309"/>
       <c r="T43" s="309"/>
       <c r="U43" s="309"/>
       <c r="V43" s="309"/>
       <c r="W43" s="309"/>
       <c r="X43" s="309"/>
       <c r="Y43" s="309"/>
       <c r="Z43" s="309"/>
       <c r="AA43" s="309"/>
       <c r="AB43" s="309"/>
       <c r="AC43" s="309"/>
       <c r="AD43" s="309"/>
       <c r="AE43" s="309"/>
@@ -25300,89 +25297,89 @@
       <c r="IF43" s="309"/>
       <c r="IG43" s="309"/>
       <c r="IH43" s="309"/>
       <c r="II43" s="309"/>
       <c r="IJ43" s="309"/>
       <c r="IK43" s="309"/>
       <c r="IL43" s="309"/>
       <c r="IM43" s="309"/>
       <c r="IN43" s="309"/>
       <c r="IO43" s="309"/>
       <c r="IP43" s="309"/>
       <c r="IQ43" s="309"/>
       <c r="IR43" s="309"/>
     </row>
     <row r="44" spans="1:252">
       <c r="A44" s="174"/>
       <c r="B44" s="323"/>
       <c r="C44" s="540"/>
       <c r="E44" s="566"/>
       <c r="F44" s="559"/>
       <c r="G44" s="544"/>
       <c r="H44" s="542"/>
       <c r="I44" s="542"/>
       <c r="J44" s="542"/>
     </row>
-    <row r="45" spans="1:252" ht="24.75">
+    <row r="45" spans="1:252" ht="25.2">
       <c r="A45" s="320"/>
       <c r="B45" s="323"/>
       <c r="C45" s="505" t="s">
         <v>20</v>
       </c>
       <c r="E45" s="309"/>
       <c r="F45" s="567"/>
       <c r="G45" s="542"/>
       <c r="H45" s="542"/>
       <c r="I45" s="542"/>
       <c r="J45" s="542"/>
     </row>
     <row r="46" spans="1:252">
       <c r="A46" s="320"/>
       <c r="B46" s="323"/>
       <c r="C46" s="323"/>
       <c r="D46" s="341"/>
       <c r="E46" s="309"/>
       <c r="F46" s="567"/>
       <c r="H46" s="542"/>
       <c r="I46" s="542"/>
       <c r="J46" s="542"/>
     </row>
-    <row r="47" spans="1:252" ht="54">
+    <row r="47" spans="1:252" ht="52.2">
       <c r="A47" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B47" s="442" t="s">
         <v>26</v>
       </c>
       <c r="C47" s="310"/>
       <c r="D47" s="380"/>
       <c r="E47" s="380" t="s">
         <v>46</v>
       </c>
       <c r="F47" s="380"/>
       <c r="G47" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="H47" s="542"/>
       <c r="I47" s="542"/>
       <c r="J47" s="542"/>
       <c r="K47" s="64"/>
       <c r="L47" s="64"/>
       <c r="M47" s="64"/>
       <c r="N47" s="64"/>
       <c r="O47" s="64"/>
       <c r="P47" s="64"/>
       <c r="Q47" s="64"/>
       <c r="R47" s="64"/>
       <c r="S47" s="64"/>
       <c r="T47" s="64"/>
       <c r="U47" s="64"/>
       <c r="V47" s="64"/>
       <c r="W47" s="64"/>
       <c r="X47" s="64"/>
       <c r="Y47" s="64"/>
       <c r="Z47" s="64"/>
       <c r="AA47" s="64"/>
       <c r="AB47" s="64"/>
       <c r="AC47" s="64"/>
       <c r="AD47" s="64"/>
       <c r="AE47" s="64"/>
@@ -25932,156 +25929,156 @@
       <c r="A52" s="320"/>
       <c r="B52" s="508"/>
       <c r="C52" s="508"/>
       <c r="D52" s="568"/>
       <c r="E52" s="501"/>
       <c r="F52" s="569"/>
       <c r="I52" s="542"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{B62C3BCE-8030-4EF0-9FBE-DD0408A269BB}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="34" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{887C5424-BB67-4B8E-BDDF-52065961891F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IR34"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="314" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="74.42578125" style="309" customWidth="1"/>
+    <col min="1" max="1" width="9.5546875" style="314" customWidth="1"/>
+    <col min="2" max="2" width="16.109375" style="323" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="51.88671875" style="323" customWidth="1"/>
+    <col min="4" max="4" width="34.5546875" style="309" customWidth="1"/>
+    <col min="5" max="5" width="74.44140625" style="309" customWidth="1"/>
     <col min="6" max="6" width="19" style="309" customWidth="1"/>
-    <col min="7" max="7" width="28.42578125" style="309" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="309"/>
+    <col min="7" max="7" width="28.44140625" style="309" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="15.5546875" style="309" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="309"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:252" ht="27">
+    <row r="1" spans="1:252" ht="25.8">
       <c r="A1" s="128"/>
       <c r="B1" s="317"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="E1" s="343"/>
       <c r="F1" s="316"/>
       <c r="G1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="H1" s="318"/>
       <c r="I1" s="342">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:252">
       <c r="A2" s="307"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F2" s="322"/>
       <c r="H2" s="322"/>
       <c r="I2" s="322"/>
     </row>
     <row r="3" spans="1:252">
       <c r="A3" s="307"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="H3" s="570"/>
     </row>
     <row r="4" spans="1:252">
       <c r="A4" s="320"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="E4" s="308"/>
     </row>
     <row r="5" spans="1:252">
       <c r="A5" s="307"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="6" spans="1:252">
       <c r="A6" s="307"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
     </row>
-    <row r="7" spans="1:252" ht="24.75">
+    <row r="7" spans="1:252" ht="25.2">
       <c r="A7" s="307"/>
       <c r="B7"/>
       <c r="C7" s="589" t="s">
         <v>226</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:252">
       <c r="A8" s="307"/>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" s="325"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
-    <row r="9" spans="1:252" ht="54">
+    <row r="9" spans="1:252" ht="52.2">
       <c r="A9" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="310" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="587" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="380" t="s">
         <v>46</v>
       </c>
       <c r="F9" s="590"/>
       <c r="G9" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="J9" s="64"/>
       <c r="K9" s="64"/>
       <c r="L9" s="64"/>
       <c r="M9" s="64"/>
       <c r="N9" s="64"/>
       <c r="O9" s="64"/>
       <c r="P9" s="64"/>
       <c r="Q9" s="64"/>
       <c r="R9" s="64"/>
       <c r="S9" s="64"/>
       <c r="T9" s="64"/>
       <c r="U9" s="64"/>
       <c r="V9" s="64"/>
       <c r="W9" s="64"/>
       <c r="X9" s="64"/>
       <c r="Y9" s="64"/>
       <c r="Z9" s="64"/>
       <c r="AA9" s="64"/>
       <c r="AB9" s="64"/>
       <c r="AC9" s="64"/>
       <c r="AD9" s="64"/>
       <c r="AE9" s="64"/>
       <c r="AF9" s="64"/>
       <c r="AG9" s="64"/>
@@ -26543,57 +26540,57 @@
       <c r="IC10" s="64"/>
       <c r="ID10" s="64"/>
       <c r="IE10" s="64"/>
       <c r="IF10" s="64"/>
       <c r="IG10" s="64"/>
       <c r="IH10" s="64"/>
       <c r="II10" s="64"/>
       <c r="IJ10" s="64"/>
       <c r="IK10" s="64"/>
       <c r="IL10" s="64"/>
       <c r="IM10" s="64"/>
       <c r="IN10" s="64"/>
       <c r="IO10" s="64"/>
       <c r="IP10" s="64"/>
       <c r="IQ10" s="64"/>
       <c r="IR10" s="64"/>
     </row>
     <row r="11" spans="1:252">
       <c r="A11" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="591">
         <v>14560001</v>
       </c>
       <c r="C11" s="594" t="s">
+        <v>651</v>
+      </c>
+      <c r="D11" s="598" t="s">
+        <v>652</v>
+      </c>
+      <c r="E11" s="597" t="s">
         <v>653</v>
-      </c>
-[...4 lines deleted...]
-        <v>655</v>
       </c>
       <c r="F11" s="592"/>
       <c r="G11" s="44">
         <v>1320</v>
       </c>
       <c r="J11" s="64"/>
       <c r="K11" s="64"/>
       <c r="L11" s="64"/>
       <c r="M11" s="64"/>
       <c r="N11" s="64"/>
       <c r="O11" s="64"/>
       <c r="P11" s="64"/>
       <c r="Q11" s="64"/>
       <c r="R11" s="64"/>
       <c r="S11" s="64"/>
       <c r="T11" s="64"/>
       <c r="U11" s="64"/>
       <c r="V11" s="64"/>
       <c r="W11" s="64"/>
       <c r="X11" s="64"/>
       <c r="Y11" s="64"/>
       <c r="Z11" s="64"/>
       <c r="AA11" s="64"/>
       <c r="AB11" s="64"/>
       <c r="AC11" s="64"/>
@@ -26807,57 +26804,57 @@
       <c r="IC11" s="64"/>
       <c r="ID11" s="64"/>
       <c r="IE11" s="64"/>
       <c r="IF11" s="64"/>
       <c r="IG11" s="64"/>
       <c r="IH11" s="64"/>
       <c r="II11" s="64"/>
       <c r="IJ11" s="64"/>
       <c r="IK11" s="64"/>
       <c r="IL11" s="64"/>
       <c r="IM11" s="64"/>
       <c r="IN11" s="64"/>
       <c r="IO11" s="64"/>
       <c r="IP11" s="64"/>
       <c r="IQ11" s="64"/>
       <c r="IR11" s="64"/>
     </row>
     <row r="12" spans="1:252">
       <c r="A12" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B12" s="591">
         <v>100020815</v>
       </c>
       <c r="C12" s="594" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="D12" s="379" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="E12" s="597" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="F12" s="592"/>
       <c r="G12" s="44">
         <v>848</v>
       </c>
       <c r="J12" s="64"/>
       <c r="K12" s="64"/>
       <c r="L12" s="64"/>
       <c r="M12" s="64"/>
       <c r="N12" s="64"/>
       <c r="O12" s="64"/>
       <c r="P12" s="64"/>
       <c r="Q12" s="64"/>
       <c r="R12" s="64"/>
       <c r="S12" s="64"/>
       <c r="T12" s="64"/>
       <c r="U12" s="64"/>
       <c r="V12" s="64"/>
       <c r="W12" s="64"/>
       <c r="X12" s="64"/>
       <c r="Y12" s="64"/>
       <c r="Z12" s="64"/>
       <c r="AA12" s="64"/>
       <c r="AB12" s="64"/>
       <c r="AC12" s="64"/>
@@ -27072,310 +27069,310 @@
       <c r="ID12" s="64"/>
       <c r="IE12" s="64"/>
       <c r="IF12" s="64"/>
       <c r="IG12" s="64"/>
       <c r="IH12" s="64"/>
       <c r="II12" s="64"/>
       <c r="IJ12" s="64"/>
       <c r="IK12" s="64"/>
       <c r="IL12" s="64"/>
       <c r="IM12" s="64"/>
       <c r="IN12" s="64"/>
       <c r="IO12" s="64"/>
       <c r="IP12" s="64"/>
       <c r="IQ12" s="64"/>
       <c r="IR12" s="64"/>
     </row>
     <row r="13" spans="1:252">
       <c r="A13" s="133"/>
       <c r="B13" s="595"/>
       <c r="E13" s="63"/>
       <c r="F13" s="66"/>
       <c r="G13" s="571"/>
     </row>
     <row r="14" spans="1:252">
       <c r="A14" s="509" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="B14" s="510" t="s">
-        <v>658</v>
+        <v>656</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" s="571"/>
     </row>
     <row r="15" spans="1:252">
       <c r="A15" s="564"/>
       <c r="B15" s="306"/>
       <c r="C15" s="510"/>
       <c r="D15" s="510"/>
       <c r="E15" s="510"/>
       <c r="F15" s="510"/>
       <c r="G15" s="572"/>
     </row>
     <row r="16" spans="1:252">
       <c r="A16" s="133"/>
       <c r="B16" s="593"/>
       <c r="C16" s="593"/>
       <c r="D16" s="64"/>
       <c r="E16" s="64"/>
       <c r="F16" s="66"/>
       <c r="G16" s="571"/>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="320"/>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17" s="359"/>
       <c r="E17" s="308"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
-    <row r="18" spans="1:7" ht="24.75">
+    <row r="18" spans="1:7" ht="25.2">
       <c r="A18" s="320"/>
       <c r="B18" s="341"/>
       <c r="C18" s="279" t="s">
         <v>79</v>
       </c>
       <c r="D18" s="279"/>
       <c r="E18" s="33"/>
       <c r="F18" s="33"/>
       <c r="G18" s="33"/>
     </row>
-    <row r="19" spans="1:7" ht="18.75">
+    <row r="19" spans="1:7" ht="18">
       <c r="A19" s="320"/>
       <c r="B19" s="341"/>
       <c r="C19" s="314"/>
       <c r="D19" s="314"/>
       <c r="E19" s="345"/>
       <c r="F19" s="57"/>
       <c r="G19" s="57"/>
     </row>
-    <row r="20" spans="1:7" ht="54">
+    <row r="20" spans="1:7" ht="52.2">
       <c r="A20" s="352" t="s">
         <v>76</v>
       </c>
       <c r="B20" s="353" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="354" t="s">
         <v>46</v>
       </c>
       <c r="D20" s="278" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="E20" s="354" t="s">
         <v>80</v>
       </c>
       <c r="F20" s="347" t="s">
         <v>84</v>
       </c>
       <c r="G20" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="404">
         <v>17100004</v>
       </c>
       <c r="C21" s="50" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="D21" s="54">
         <v>1</v>
       </c>
       <c r="E21" s="49">
         <v>100</v>
       </c>
       <c r="F21" s="49">
         <v>10</v>
       </c>
       <c r="G21" s="44">
-        <v>6437</v>
+        <v>6629</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="404">
         <v>17100005</v>
       </c>
       <c r="C22" s="50" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="D22" s="440" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E22" s="49">
         <v>200</v>
       </c>
       <c r="F22" s="49">
         <v>10</v>
       </c>
       <c r="G22" s="44">
-        <v>11332</v>
+        <v>11672</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="404">
         <v>17100006</v>
       </c>
       <c r="C23" s="50" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D23" s="440" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E23" s="49">
         <v>300</v>
       </c>
       <c r="F23" s="49">
         <v>10</v>
       </c>
       <c r="G23" s="44">
-        <v>13624</v>
+        <v>14033</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="355">
         <v>17100007</v>
       </c>
       <c r="C24" s="50" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="D24" s="440" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E24" s="49">
         <v>500</v>
       </c>
       <c r="F24" s="49">
         <v>10</v>
       </c>
       <c r="G24" s="44">
-        <v>19285</v>
+        <v>19864</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="355">
         <v>17100008</v>
       </c>
       <c r="C25" s="50" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="D25" s="54">
         <v>2</v>
       </c>
       <c r="E25" s="49">
         <v>750</v>
       </c>
       <c r="F25" s="49">
         <v>10</v>
       </c>
       <c r="G25" s="44">
-        <v>30418</v>
+        <v>31330</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="328" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="355">
         <v>17100009</v>
       </c>
       <c r="C26" s="50" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="D26" s="54">
         <v>2</v>
       </c>
       <c r="E26" s="49">
         <v>1000</v>
       </c>
       <c r="F26" s="49">
         <v>10</v>
       </c>
       <c r="G26" s="44">
-        <v>38782</v>
+        <v>39945</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27"/>
       <c r="B27" s="565"/>
       <c r="C27" s="47"/>
       <c r="D27" s="41"/>
       <c r="E27" s="57"/>
       <c r="F27" s="41"/>
     </row>
-    <row r="28" spans="1:7" ht="24.75">
+    <row r="28" spans="1:7" ht="25.2">
       <c r="A28" s="320"/>
       <c r="B28"/>
       <c r="C28" s="505" t="s">
         <v>20</v>
       </c>
       <c r="D28" s="540"/>
       <c r="E28"/>
       <c r="F28" s="567"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="320"/>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29" s="341"/>
       <c r="E29"/>
       <c r="F29" s="567"/>
     </row>
-    <row r="30" spans="1:7" ht="54">
+    <row r="30" spans="1:7" ht="52.2">
       <c r="A30" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="442" t="s">
         <v>26</v>
       </c>
       <c r="C30" s="310"/>
       <c r="D30" s="380"/>
       <c r="E30" s="380" t="s">
         <v>46</v>
       </c>
       <c r="F30" s="380"/>
       <c r="G30" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B31" s="413" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="311"/>
       <c r="D31" s="463" t="s">
         <v>28</v>
       </c>
       <c r="E31" s="477"/>
       <c r="F31" s="478"/>
       <c r="G31" s="44">
         <v>1602</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="363" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="413" t="s">
         <v>58</v>
@@ -27417,5929 +27414,5929 @@
       <c r="C34" s="311"/>
       <c r="D34" s="463" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="477"/>
       <c r="F34" s="478"/>
       <c r="G34" s="44">
         <v>2958</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{47F5C0C1-1294-41AE-A905-0AA87BB24AF1}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCBCA365-F00C-40E9-B3FD-49A27C1008B8}">
   <sheetPr codeName="Sayfa55"/>
   <dimension ref="A1:L25"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="2" width="15.42578125" style="414" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="361"/>
+    <col min="1" max="2" width="15.44140625" style="414" customWidth="1"/>
+    <col min="3" max="3" width="60.33203125" style="414" customWidth="1"/>
+    <col min="4" max="4" width="70.33203125" style="414" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="27.77734375" style="361" customWidth="1"/>
+    <col min="6" max="7" width="9.88671875" style="361" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="361"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="27">
+    <row r="1" spans="1:7" ht="25.8">
       <c r="A1" s="415"/>
       <c r="B1" s="415"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="E1" s="415"/>
       <c r="F1" s="418"/>
       <c r="G1" s="342">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="18">
+    <row r="2" spans="1:7" ht="17.399999999999999">
       <c r="A2" s="415"/>
       <c r="B2" s="415"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="415"/>
     </row>
-    <row r="3" spans="1:7" ht="18">
+    <row r="3" spans="1:7" ht="17.399999999999999">
       <c r="A3" s="415"/>
       <c r="B3" s="415"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="D3" s="415"/>
     </row>
-    <row r="4" spans="1:7" ht="18">
+    <row r="4" spans="1:7" ht="17.399999999999999">
       <c r="A4" s="415"/>
       <c r="B4" s="415"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="415"/>
     </row>
-    <row r="5" spans="1:7" ht="18">
+    <row r="5" spans="1:7" ht="17.399999999999999">
       <c r="A5" s="415"/>
       <c r="B5" s="415"/>
       <c r="C5" s="409" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="415"/>
     </row>
-    <row r="6" spans="1:7" ht="18">
+    <row r="6" spans="1:7" ht="17.399999999999999">
       <c r="A6" s="417"/>
       <c r="B6" s="417"/>
       <c r="C6" s="280"/>
     </row>
-    <row r="7" spans="1:7" ht="18">
+    <row r="7" spans="1:7" ht="17.399999999999999">
       <c r="A7" s="417"/>
       <c r="B7" s="417"/>
       <c r="C7" s="280"/>
     </row>
-    <row r="8" spans="1:7" ht="18">
+    <row r="8" spans="1:7" ht="17.399999999999999">
       <c r="A8" s="348"/>
       <c r="B8" s="348"/>
       <c r="C8" s="348"/>
       <c r="D8" s="348"/>
       <c r="E8" s="309"/>
       <c r="F8" s="309"/>
       <c r="G8" s="309"/>
     </row>
-    <row r="9" spans="1:7" s="337" customFormat="1" ht="54">
+    <row r="9" spans="1:7" s="337" customFormat="1" ht="52.2">
       <c r="A9" s="454" t="s">
         <v>76</v>
       </c>
       <c r="B9" s="454" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C9" s="313" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="310" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="E9" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F9" s="361"/>
       <c r="G9" s="361"/>
     </row>
-    <row r="10" spans="1:7" s="465" customFormat="1" ht="22.5">
+    <row r="10" spans="1:7" s="465" customFormat="1" ht="21">
       <c r="A10" s="455"/>
       <c r="B10" s="455"/>
       <c r="C10" s="805" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="D10" s="805"/>
       <c r="E10" s="457"/>
       <c r="F10" s="361"/>
       <c r="G10" s="361"/>
     </row>
-    <row r="11" spans="1:7" s="309" customFormat="1" ht="18">
+    <row r="11" spans="1:7" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A11" s="458" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B11" s="458">
         <v>100021321</v>
       </c>
       <c r="C11" s="458" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="D11" s="379" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="E11" s="44">
         <v>152</v>
       </c>
       <c r="F11" s="361"/>
       <c r="G11" s="361"/>
     </row>
-    <row r="12" spans="1:7" s="309" customFormat="1" ht="18">
+    <row r="12" spans="1:7" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A12" s="458" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B12" s="458">
         <v>100021322</v>
       </c>
       <c r="C12" s="458" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="D12" s="379" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="E12" s="44">
         <v>152</v>
       </c>
       <c r="F12" s="361"/>
       <c r="G12" s="361"/>
     </row>
-    <row r="13" spans="1:7" s="309" customFormat="1" ht="18">
+    <row r="13" spans="1:7" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A13" s="458" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B13" s="458">
         <v>100021393</v>
       </c>
       <c r="C13" s="458" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="D13" s="474" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E13" s="44">
         <v>149</v>
       </c>
       <c r="F13" s="361"/>
       <c r="G13" s="361"/>
     </row>
-    <row r="14" spans="1:7" s="309" customFormat="1" ht="18">
+    <row r="14" spans="1:7" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A14" s="458" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B14" s="458">
         <v>100021434</v>
       </c>
       <c r="C14" s="458" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="D14" s="46" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="E14" s="44">
         <v>152</v>
       </c>
       <c r="F14" s="361"/>
       <c r="G14" s="361"/>
     </row>
-    <row r="15" spans="1:7" s="309" customFormat="1" ht="18">
+    <row r="15" spans="1:7" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A15" s="458"/>
       <c r="B15" s="458"/>
       <c r="C15" s="458"/>
       <c r="D15" s="379"/>
       <c r="E15" s="360"/>
       <c r="F15" s="361"/>
       <c r="G15" s="361"/>
     </row>
-    <row r="16" spans="1:7" s="309" customFormat="1" ht="18">
+    <row r="16" spans="1:7" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A16" s="458" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B16" s="458">
         <v>100021327</v>
       </c>
       <c r="C16" s="458" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="D16" s="379" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="E16" s="44">
         <v>197</v>
       </c>
       <c r="F16" s="361"/>
       <c r="G16" s="361"/>
     </row>
-    <row r="17" spans="1:12" s="309" customFormat="1" ht="18">
+    <row r="17" spans="1:12" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A17" s="458" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B17" s="458">
         <v>100021328</v>
       </c>
       <c r="C17" s="458" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="D17" s="379" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E17" s="44">
         <v>200</v>
       </c>
       <c r="F17" s="361"/>
       <c r="G17" s="361"/>
     </row>
-    <row r="18" spans="1:12" s="309" customFormat="1" ht="18">
+    <row r="18" spans="1:12" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A18" s="458" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B18" s="458">
         <v>100021329</v>
       </c>
       <c r="C18" s="458" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="D18" s="379" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="E18" s="44">
         <v>238</v>
       </c>
       <c r="F18" s="361"/>
       <c r="G18" s="361"/>
     </row>
-    <row r="19" spans="1:12" s="309" customFormat="1" ht="18">
+    <row r="19" spans="1:12" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A19" s="458" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B19" s="458">
         <v>100021330</v>
       </c>
       <c r="C19" s="458" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="D19" s="379" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="E19" s="44">
         <v>238</v>
       </c>
       <c r="F19" s="361"/>
       <c r="G19" s="361"/>
     </row>
-    <row r="20" spans="1:12" s="309" customFormat="1" ht="18">
+    <row r="20" spans="1:12" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A20" s="458" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B20" s="458">
         <v>100021331</v>
       </c>
       <c r="C20" s="458" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="D20" s="379" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="E20" s="44">
         <v>240</v>
       </c>
       <c r="F20" s="361"/>
       <c r="G20" s="361"/>
     </row>
-    <row r="21" spans="1:12" s="465" customFormat="1" ht="22.5">
+    <row r="21" spans="1:12" s="465" customFormat="1" ht="21">
       <c r="A21" s="455"/>
       <c r="B21" s="455"/>
       <c r="C21" s="805" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="D21" s="805"/>
       <c r="E21" s="457"/>
       <c r="F21" s="361"/>
       <c r="G21" s="361"/>
     </row>
-    <row r="22" spans="1:12" s="309" customFormat="1" ht="18">
+    <row r="22" spans="1:12" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A22" s="458" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B22" s="458">
         <v>100021332</v>
       </c>
       <c r="C22" s="458" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="D22" s="379" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="E22" s="44">
         <v>227</v>
       </c>
       <c r="F22" s="361"/>
       <c r="G22" s="361"/>
     </row>
-    <row r="23" spans="1:12" s="465" customFormat="1" ht="22.5">
+    <row r="23" spans="1:12" s="465" customFormat="1" ht="21">
       <c r="A23" s="455"/>
       <c r="B23" s="455"/>
       <c r="C23" s="805" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="D23" s="805"/>
       <c r="E23" s="457"/>
       <c r="F23" s="361"/>
       <c r="G23" s="361"/>
     </row>
-    <row r="24" spans="1:12" s="309" customFormat="1" ht="18">
+    <row r="24" spans="1:12" s="309" customFormat="1" ht="17.399999999999999">
       <c r="A24" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B24" s="350">
         <v>14070004</v>
       </c>
       <c r="C24" s="350" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D24" s="474" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="E24" s="360">
         <v>258</v>
       </c>
       <c r="F24" s="466"/>
       <c r="G24" s="466"/>
       <c r="H24" s="466"/>
       <c r="J24" s="467"/>
       <c r="K24" s="361"/>
       <c r="L24" s="361"/>
     </row>
-    <row r="25" spans="1:12" ht="18">
+    <row r="25" spans="1:12" ht="17.399999999999999">
       <c r="A25" s="348"/>
       <c r="B25" s="348"/>
       <c r="C25" s="348"/>
       <c r="D25" s="348"/>
       <c r="E25" s="309"/>
       <c r="F25" s="309"/>
       <c r="G25" s="309"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="C21:D21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{1036BB17-7E49-4285-B42D-56E7C08F32F5}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="37" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{162DA6EE-183B-4918-8276-FEC3556BB490}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="419" customWidth="1"/>
-    <col min="2" max="2" width="14.140625" style="419" customWidth="1"/>
+    <col min="1" max="1" width="12.33203125" style="419" customWidth="1"/>
+    <col min="2" max="2" width="14.109375" style="419" customWidth="1"/>
     <col min="3" max="3" width="66" style="419" customWidth="1"/>
-    <col min="4" max="4" width="68.42578125" style="419" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="419"/>
+    <col min="4" max="4" width="68.44140625" style="419" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="29.44140625" style="419" customWidth="1"/>
+    <col min="6" max="7" width="9.5546875" style="419" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="419"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="27">
+    <row r="1" spans="1:8" ht="25.8">
       <c r="A1" s="415"/>
       <c r="B1" s="415"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="E1" s="415"/>
       <c r="F1" s="418"/>
       <c r="G1" s="342">
         <v>17</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="18">
+    <row r="2" spans="1:8" ht="17.399999999999999">
       <c r="A2" s="415"/>
       <c r="B2" s="415"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" ht="18">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="17.399999999999999">
       <c r="A3" s="415"/>
       <c r="B3" s="415"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8" ht="18">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="17.399999999999999">
       <c r="A4" s="415"/>
       <c r="B4" s="415"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="18">
+    <row r="5" spans="1:8" ht="17.399999999999999">
       <c r="A5" s="415"/>
       <c r="B5" s="415"/>
       <c r="C5" s="409" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" ht="18">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="17.399999999999999">
       <c r="C6" s="280"/>
     </row>
-    <row r="7" spans="1:8" s="416" customFormat="1" ht="54">
+    <row r="7" spans="1:8" s="416" customFormat="1" ht="52.2">
       <c r="A7" s="454" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="454" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C7" s="313" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="310" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="E7" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F7" s="419"/>
       <c r="G7" s="419"/>
       <c r="H7" s="419"/>
     </row>
     <row r="8" spans="1:8" s="420" customFormat="1" ht="22.5" customHeight="1">
       <c r="A8" s="436"/>
       <c r="B8" s="314"/>
       <c r="C8" s="436" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D8" s="329"/>
       <c r="E8" s="363"/>
       <c r="F8" s="419"/>
       <c r="G8" s="419"/>
       <c r="H8" s="419"/>
     </row>
     <row r="9" spans="1:8" ht="22.5" customHeight="1">
       <c r="A9" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B9" s="459">
         <v>100023848</v>
       </c>
       <c r="C9" s="460" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="D9" s="461" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
       <c r="E9" s="360">
         <v>308</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="22.5" customHeight="1">
       <c r="A10" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B10" s="459">
         <v>100023849</v>
       </c>
       <c r="C10" s="460" t="s">
-        <v>946</v>
+        <v>942</v>
       </c>
       <c r="D10" s="461" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="E10" s="360">
         <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="22.5" customHeight="1">
       <c r="A11" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B11" s="459">
         <v>100023850</v>
       </c>
       <c r="C11" s="460" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
       <c r="D11" s="461" t="s">
-        <v>949</v>
+        <v>945</v>
       </c>
       <c r="E11" s="360">
         <v>397</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="22.5" customHeight="1">
       <c r="A12" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B12" s="459">
         <v>100023851</v>
       </c>
       <c r="C12" s="460" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
       <c r="D12" s="461" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="E12" s="360">
         <v>334</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="22.5" customHeight="1">
       <c r="A13" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B13" s="459">
         <v>100023852</v>
       </c>
       <c r="C13" s="460" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="D13" s="461" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="E13" s="360">
         <v>388</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="22.5" customHeight="1">
       <c r="A14" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B14" s="459">
         <v>100023854</v>
       </c>
       <c r="C14" s="460" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="D14" s="461" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="E14" s="360">
         <v>448</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="22.5" customHeight="1">
       <c r="A15" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B15" s="459">
         <v>100023859</v>
       </c>
       <c r="C15" s="460" t="s">
-        <v>958</v>
+        <v>954</v>
       </c>
       <c r="D15" s="461" t="s">
-        <v>959</v>
+        <v>955</v>
       </c>
       <c r="E15" s="360">
         <v>394</v>
       </c>
     </row>
     <row r="16" spans="1:8" s="420" customFormat="1" ht="22.5" customHeight="1">
       <c r="A16" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B16" s="459">
         <v>100023860</v>
       </c>
       <c r="C16" s="460" t="s">
-        <v>960</v>
+        <v>956</v>
       </c>
       <c r="D16" s="461" t="s">
-        <v>961</v>
+        <v>957</v>
       </c>
       <c r="E16" s="360">
         <v>435</v>
       </c>
       <c r="F16" s="419"/>
       <c r="G16" s="419"/>
       <c r="H16" s="419"/>
     </row>
     <row r="17" spans="1:5" ht="22.5" customHeight="1">
       <c r="A17" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B17" s="459">
         <v>100023861</v>
       </c>
       <c r="C17" s="460" t="s">
-        <v>962</v>
+        <v>958</v>
       </c>
       <c r="D17" s="461" t="s">
-        <v>963</v>
+        <v>959</v>
       </c>
       <c r="E17" s="360">
         <v>485</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{499B5879-D7FD-4942-B9F8-1A4B61E36D66}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08AB4DFE-AE88-4206-8B33-D236A1D85DEA}">
   <sheetPr codeName="Sayfa56">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="419" customWidth="1"/>
-    <col min="2" max="2" width="14.140625" style="419" customWidth="1"/>
+    <col min="1" max="1" width="12.33203125" style="419" customWidth="1"/>
+    <col min="2" max="2" width="14.109375" style="419" customWidth="1"/>
     <col min="3" max="3" width="66" style="419" customWidth="1"/>
-    <col min="4" max="4" width="68.42578125" style="419" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="419"/>
+    <col min="4" max="4" width="68.44140625" style="419" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.6640625" style="419" customWidth="1"/>
+    <col min="6" max="7" width="9.5546875" style="419" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="419"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="27">
+    <row r="1" spans="1:8" ht="25.8">
       <c r="A1" s="415"/>
       <c r="B1" s="415"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="E1" s="415"/>
       <c r="F1" s="418"/>
       <c r="G1" s="342">
         <v>18</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="18">
+    <row r="2" spans="1:8" ht="17.399999999999999">
       <c r="A2" s="415"/>
       <c r="B2" s="415"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" ht="18">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="17.399999999999999">
       <c r="A3" s="415"/>
       <c r="B3" s="415"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8" ht="18">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="17.399999999999999">
       <c r="A4" s="415"/>
       <c r="B4" s="415"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="18">
+    <row r="5" spans="1:8" ht="17.399999999999999">
       <c r="A5" s="415"/>
       <c r="B5" s="415"/>
       <c r="C5" s="409" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" ht="18">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="17.399999999999999">
       <c r="C6" s="280"/>
     </row>
-    <row r="7" spans="1:8" s="416" customFormat="1" ht="54">
+    <row r="7" spans="1:8" s="416" customFormat="1" ht="52.2">
       <c r="A7" s="454" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="454" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C7" s="313" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="310" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="E7" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F7" s="419"/>
       <c r="G7" s="419"/>
       <c r="H7" s="419"/>
     </row>
     <row r="8" spans="1:8" s="420" customFormat="1" ht="22.5" customHeight="1">
       <c r="A8" s="436"/>
       <c r="B8" s="314"/>
       <c r="C8" s="436" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D8" s="329"/>
       <c r="E8" s="363"/>
       <c r="F8" s="419"/>
       <c r="G8" s="419"/>
       <c r="H8" s="419"/>
     </row>
     <row r="9" spans="1:8" ht="22.5" customHeight="1">
       <c r="A9" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B9" s="459">
         <v>14510199</v>
       </c>
       <c r="C9" s="460" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="D9" s="461" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E9" s="360">
         <v>403</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="22.5" customHeight="1">
       <c r="A10" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B10" s="459">
         <v>14510200</v>
       </c>
       <c r="C10" s="460" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="D10" s="461" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E10" s="360">
         <v>455</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="22.5" customHeight="1">
       <c r="A11" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B11" s="459">
         <v>14510202</v>
       </c>
       <c r="C11" s="460" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="D11" s="461" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E11" s="360">
         <v>509</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="22.5" customHeight="1">
       <c r="A12" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B12" s="459">
         <v>14510198</v>
       </c>
       <c r="C12" s="460" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D12" s="461" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="E12" s="360">
         <v>434</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="22.5" customHeight="1">
       <c r="A13" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B13" s="459">
         <v>14510204</v>
       </c>
       <c r="C13" s="460" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="D13" s="461" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="E13" s="360">
         <v>484</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="22.5" customHeight="1">
       <c r="A14" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B14" s="459">
         <v>14510205</v>
       </c>
       <c r="C14" s="460" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="D14" s="461" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E14" s="360">
         <v>538</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="22.5" customHeight="1">
       <c r="A15" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B15" s="459">
         <v>14510209</v>
       </c>
       <c r="C15" s="460" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="D15" s="461" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="E15" s="360">
         <v>559</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="22.5" customHeight="1">
       <c r="A16" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B16" s="459">
         <v>14510211</v>
       </c>
       <c r="C16" s="460" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="D16" s="461" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E16" s="360">
         <v>498</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="22.5" customHeight="1">
       <c r="A17" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B17" s="459">
         <v>14510213</v>
       </c>
       <c r="C17" s="460" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="D17" s="461" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="E17" s="360">
         <v>599</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{883E930D-2E4F-4F88-8901-8C5D256A1812}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38CA48D8-1553-4D13-8DAA-881F05559C3A}">
   <sheetPr codeName="Sayfa57">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="12" style="419" customWidth="1"/>
-    <col min="2" max="2" width="16.85546875" style="419" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="63.42578125" style="419" customWidth="1"/>
+    <col min="2" max="2" width="16.88671875" style="419" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="63.44140625" style="419" customWidth="1"/>
     <col min="4" max="4" width="61" style="419" customWidth="1"/>
-    <col min="5" max="5" width="25.85546875" style="419" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="419"/>
+    <col min="5" max="5" width="25.88671875" style="419" customWidth="1"/>
+    <col min="6" max="7" width="9.5546875" style="419" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="419"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="27">
+    <row r="1" spans="1:8" ht="25.8">
       <c r="A1" s="415"/>
       <c r="B1" s="415"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="E1" s="415"/>
       <c r="F1" s="418"/>
       <c r="G1" s="342">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="18">
+    <row r="2" spans="1:8" ht="17.399999999999999">
       <c r="A2" s="415"/>
       <c r="B2" s="415"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" ht="18">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="17.399999999999999">
       <c r="A3" s="415"/>
       <c r="B3" s="415"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:8" ht="18">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="17.399999999999999">
       <c r="A4" s="415"/>
       <c r="B4" s="415"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="18">
+    <row r="5" spans="1:8" ht="17.399999999999999">
       <c r="A5" s="415"/>
       <c r="B5" s="415"/>
       <c r="C5" s="409" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:8" ht="18">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="17.399999999999999">
       <c r="C6" s="280"/>
     </row>
-    <row r="7" spans="1:8" s="416" customFormat="1" ht="54">
+    <row r="7" spans="1:8" s="416" customFormat="1" ht="52.2">
       <c r="A7" s="454" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="454" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C7" s="313" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="310" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="E7" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F7" s="419"/>
       <c r="G7" s="419"/>
       <c r="H7" s="419"/>
     </row>
-    <row r="8" spans="1:8" s="420" customFormat="1" ht="19.5">
+    <row r="8" spans="1:8" s="420" customFormat="1" ht="19.2">
       <c r="A8" s="436"/>
       <c r="B8" s="314"/>
       <c r="C8" s="314" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D8" s="329"/>
       <c r="E8" s="363"/>
       <c r="F8" s="419"/>
       <c r="G8" s="419"/>
       <c r="H8" s="419"/>
     </row>
     <row r="9" spans="1:8" ht="22.5" customHeight="1">
       <c r="A9" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B9" s="459">
         <v>14510234</v>
       </c>
       <c r="C9" s="460" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="D9" s="461" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E9" s="360">
         <v>898</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="22.5" customHeight="1">
       <c r="A10" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B10" s="459">
         <v>14510238</v>
       </c>
       <c r="C10" s="460" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="D10" s="461" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="E10" s="360">
         <v>978</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="22.5" customHeight="1">
       <c r="A11" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B11" s="459">
         <v>14510239</v>
       </c>
       <c r="C11" s="460" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="D11" s="461" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E11" s="360">
         <v>1053</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="22.5" customHeight="1">
       <c r="A12" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B12" s="459">
         <v>14510240</v>
       </c>
       <c r="C12" s="460" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="D12" s="461" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E12" s="360">
         <v>1304</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="22.5" customHeight="1">
       <c r="A13" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B13" s="459">
         <v>14510245</v>
       </c>
       <c r="C13" s="460" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D13" s="461" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="E13" s="360">
         <v>1304</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="22.5" customHeight="1">
       <c r="A14" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B14" s="459">
         <v>14510246</v>
       </c>
       <c r="C14" s="460" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D14" s="461" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E14" s="360">
         <v>1408</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="22.5" customHeight="1">
       <c r="A15" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B15" s="459">
         <v>14510247</v>
       </c>
       <c r="C15" s="460" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D15" s="461" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="E15" s="360">
         <v>1549</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="22.5" customHeight="1">
       <c r="A16" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B16" s="459">
         <v>14510248</v>
       </c>
       <c r="C16" s="460" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="D16" s="461" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="E16" s="360">
         <v>1693</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="22.5" customHeight="1">
       <c r="A17" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B17" s="459">
         <v>14510251</v>
       </c>
       <c r="C17" s="460" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D17" s="461" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E17" s="360">
         <v>1479</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="22.5" customHeight="1">
       <c r="A18" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B18" s="459">
         <v>14510252</v>
       </c>
       <c r="C18" s="460" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="D18" s="461" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="E18" s="360">
         <v>1549</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="22.5" customHeight="1">
       <c r="A19" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B19" s="459">
         <v>14510253</v>
       </c>
       <c r="C19" s="460" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="D19" s="461" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="E19" s="360">
         <v>1693</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="22.5" customHeight="1">
       <c r="A20" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B20" s="459">
         <v>14510254</v>
       </c>
       <c r="C20" s="460" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="D20" s="461" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="E20" s="360">
         <v>1918</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="22.5" customHeight="1">
       <c r="A21" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B21" s="459">
         <v>14510258</v>
       </c>
       <c r="C21" s="460" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D21" s="461" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="E21" s="360">
         <v>1874</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="22.5" customHeight="1">
       <c r="A22" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B22" s="459">
         <v>14510259</v>
       </c>
       <c r="C22" s="460" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="D22" s="461" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E22" s="360">
         <v>2079</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="22.5" customHeight="1">
       <c r="A23" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B23" s="459">
         <v>14510264</v>
       </c>
       <c r="C23" s="460" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="D23" s="461" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E23" s="360">
         <v>2465</v>
       </c>
     </row>
     <row r="24" spans="1:8" s="420" customFormat="1" ht="22.5" customHeight="1">
       <c r="A24" s="436"/>
       <c r="B24" s="314"/>
       <c r="C24" s="314" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="D24" s="329"/>
       <c r="E24" s="363"/>
       <c r="F24" s="419"/>
       <c r="G24" s="419"/>
       <c r="H24" s="419"/>
     </row>
     <row r="25" spans="1:8" ht="22.5" customHeight="1">
       <c r="A25" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B25" s="459">
         <v>14510265</v>
       </c>
       <c r="C25" s="460" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="D25" s="461" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E25" s="360">
         <v>1615</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="22.5" customHeight="1">
       <c r="A26" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B26" s="459">
         <v>14510270</v>
       </c>
       <c r="C26" s="460" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="D26" s="461" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="E26" s="360">
         <v>1934</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="22.5" customHeight="1">
       <c r="A27" s="459" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B27" s="459">
         <v>14510285</v>
       </c>
       <c r="C27" s="460" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="D27" s="461" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="E27" s="360">
         <v>3550</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="18">
+    <row r="28" spans="1:8" ht="17.399999999999999">
       <c r="A28" s="462"/>
       <c r="B28" s="462"/>
       <c r="C28" s="314"/>
       <c r="D28" s="462"/>
       <c r="E28" s="462"/>
       <c r="F28" s="462"/>
     </row>
-    <row r="30" spans="1:8" ht="18">
+    <row r="30" spans="1:8" ht="17.399999999999999">
       <c r="B30" s="472" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" ht="18">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="17.399999999999999">
       <c r="B31" s="472" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{FE1A3D28-912C-4528-BF4B-E81D7F89736A}"/>
   </hyperlinks>
   <pageMargins left="0.24" right="0.23" top="0.43" bottom="0.18" header="0.27" footer="0.5"/>
   <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48A3CF33-33B6-49A8-8979-7C69D6C59DC4}">
   <sheetPr codeName="Sayfa62">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="417" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="28.42578125" style="361" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" style="417" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.5546875" style="417" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="49.77734375" style="414" customWidth="1"/>
+    <col min="4" max="4" width="58.33203125" style="414" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.44140625" style="361" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10" style="361" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="9.140625" style="361"/>
+    <col min="8" max="16384" width="9.109375" style="361"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="27">
+    <row r="1" spans="1:10" ht="25.8">
       <c r="A1" s="415"/>
       <c r="B1" s="415"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="E1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="F1" s="418"/>
       <c r="G1" s="342">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="18">
+    <row r="2" spans="1:10" ht="17.399999999999999">
       <c r="A2" s="415"/>
       <c r="B2" s="415"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="415"/>
       <c r="E2" s="415"/>
       <c r="F2" s="415"/>
       <c r="G2" s="415"/>
     </row>
-    <row r="3" spans="1:10" ht="18">
+    <row r="3" spans="1:10" ht="17.399999999999999">
       <c r="A3" s="415"/>
       <c r="B3" s="415"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="D3" s="415"/>
       <c r="E3" s="415"/>
       <c r="F3" s="415"/>
       <c r="G3" s="415"/>
     </row>
-    <row r="4" spans="1:10" ht="18">
+    <row r="4" spans="1:10" ht="17.399999999999999">
       <c r="A4" s="415"/>
       <c r="B4" s="415"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="415"/>
       <c r="E4" s="415"/>
       <c r="F4" s="415"/>
       <c r="G4" s="415"/>
     </row>
-    <row r="5" spans="1:10" ht="18">
+    <row r="5" spans="1:10" ht="17.399999999999999">
       <c r="A5" s="415"/>
       <c r="B5" s="415"/>
       <c r="C5" s="409" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="415"/>
       <c r="E5" s="415"/>
       <c r="F5" s="415"/>
       <c r="G5" s="415"/>
     </row>
-    <row r="6" spans="1:10" ht="18">
+    <row r="6" spans="1:10" ht="17.399999999999999">
       <c r="A6" s="421"/>
       <c r="B6" s="421"/>
       <c r="C6" s="280"/>
     </row>
-    <row r="7" spans="1:10" s="416" customFormat="1" ht="54">
+    <row r="7" spans="1:10" s="416" customFormat="1" ht="52.2">
       <c r="A7" s="454" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="454" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C7" s="313" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="310" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="E7" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F7" s="361"/>
       <c r="G7" s="361"/>
     </row>
-    <row r="8" spans="1:10" s="420" customFormat="1" ht="19.5">
+    <row r="8" spans="1:10" s="420" customFormat="1" ht="19.2">
       <c r="A8" s="436"/>
       <c r="B8" s="314"/>
       <c r="C8" s="314" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="D8" s="329"/>
       <c r="E8" s="363"/>
       <c r="F8" s="415"/>
       <c r="G8" s="415"/>
       <c r="H8" s="361"/>
       <c r="I8" s="361"/>
       <c r="J8" s="415"/>
     </row>
-    <row r="9" spans="1:10" ht="18">
+    <row r="9" spans="1:10" ht="17.399999999999999">
       <c r="A9" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B9" s="350">
         <v>14160001</v>
       </c>
       <c r="C9" s="350" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="D9" s="350" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="E9" s="360">
         <v>100</v>
       </c>
       <c r="F9" s="415"/>
       <c r="G9" s="415"/>
       <c r="J9" s="415"/>
     </row>
-    <row r="10" spans="1:10" s="420" customFormat="1" ht="19.5">
+    <row r="10" spans="1:10" s="420" customFormat="1" ht="19.2">
       <c r="A10" s="436"/>
       <c r="B10" s="314"/>
       <c r="C10" s="314" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="D10" s="329"/>
       <c r="E10" s="363"/>
       <c r="F10" s="361"/>
       <c r="G10" s="361"/>
     </row>
-    <row r="11" spans="1:10" ht="18">
+    <row r="11" spans="1:10" ht="17.399999999999999">
       <c r="A11" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B11" s="464">
         <v>14290015</v>
       </c>
       <c r="C11" s="350" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="D11" s="350" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="E11" s="360">
         <v>149</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="18">
+    <row r="12" spans="1:10" ht="17.399999999999999">
       <c r="A12" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B12" s="464">
         <v>14290016</v>
       </c>
       <c r="C12" s="350" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="D12" s="350" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E12" s="360">
         <v>174</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="18">
+    <row r="13" spans="1:10" ht="17.399999999999999">
       <c r="A13" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B13" s="464">
         <v>14290021</v>
       </c>
       <c r="C13" s="350" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="D13" s="350" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="E13" s="360">
         <v>240</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="18">
+    <row r="14" spans="1:10" ht="17.399999999999999">
       <c r="A14" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B14" s="464">
         <v>14290022</v>
       </c>
       <c r="C14" s="350" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="D14" s="350" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="E14" s="360">
         <v>233</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="18">
+    <row r="15" spans="1:10" ht="17.399999999999999">
       <c r="A15" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B15" s="464">
         <v>14290011</v>
       </c>
       <c r="C15" s="350" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="D15" s="350" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="E15" s="360">
         <v>415</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="18">
+    <row r="16" spans="1:10" ht="17.399999999999999">
       <c r="A16" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B16" s="464">
         <v>14290013</v>
       </c>
       <c r="C16" s="350" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D16" s="350" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E16" s="360">
         <v>475</v>
       </c>
     </row>
-    <row r="17" spans="1:8" s="420" customFormat="1" ht="22.5">
+    <row r="17" spans="1:8" s="420" customFormat="1" ht="21">
       <c r="A17" s="468"/>
       <c r="B17" s="469"/>
       <c r="C17" s="469" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D17" s="456"/>
       <c r="E17" s="470"/>
       <c r="F17" s="415"/>
       <c r="G17" s="415"/>
       <c r="H17" s="361"/>
     </row>
-    <row r="18" spans="1:8" ht="18">
+    <row r="18" spans="1:8" ht="17.399999999999999">
       <c r="A18" s="350" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B18" s="350">
         <v>14230110</v>
       </c>
       <c r="C18" s="350" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="D18" s="350" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="E18" s="360">
         <v>734</v>
       </c>
       <c r="F18" s="415"/>
       <c r="G18" s="415"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C223F5AB-ED47-4C21-863A-42982BEE460D}"/>
   </hyperlinks>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" horizontalDpi="4294967293" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{113C55BE-0AF1-4939-B750-6488B774E9CB}">
   <sheetPr codeName="Sayfa69">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="414" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="28.42578125" style="361" customWidth="1"/>
+    <col min="1" max="1" width="12.6640625" style="414" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.5546875" style="414" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="53.44140625" style="414" customWidth="1"/>
+    <col min="4" max="4" width="68.44140625" style="414" customWidth="1"/>
+    <col min="5" max="5" width="28.44140625" style="361" customWidth="1"/>
     <col min="6" max="7" width="10" style="361" bestFit="1" customWidth="1"/>
-    <col min="8" max="9" width="9.85546875" style="361" customWidth="1"/>
-    <col min="10" max="16384" width="9.140625" style="361"/>
+    <col min="8" max="9" width="9.88671875" style="361" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="361"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="27">
+    <row r="1" spans="1:9" ht="25.8">
       <c r="A1" s="415"/>
       <c r="B1" s="415"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="E1" s="415"/>
       <c r="F1" s="418"/>
       <c r="G1" s="342">
         <v>21</v>
       </c>
     </row>
-    <row r="2" spans="1:9" ht="18">
+    <row r="2" spans="1:9" ht="17.399999999999999">
       <c r="A2" s="415"/>
       <c r="B2" s="415"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="415"/>
       <c r="E2" s="415"/>
       <c r="F2" s="415"/>
       <c r="G2" s="415"/>
     </row>
-    <row r="3" spans="1:9" ht="18">
+    <row r="3" spans="1:9" ht="17.399999999999999">
       <c r="A3" s="415"/>
       <c r="B3" s="415"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="D3" s="415"/>
       <c r="E3" s="415"/>
       <c r="F3" s="415"/>
       <c r="G3" s="415"/>
     </row>
-    <row r="4" spans="1:9" ht="18">
+    <row r="4" spans="1:9" ht="17.399999999999999">
       <c r="A4" s="415"/>
       <c r="B4" s="415"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="415"/>
       <c r="E4" s="415"/>
       <c r="F4" s="415"/>
       <c r="G4" s="415"/>
     </row>
-    <row r="5" spans="1:9" ht="18">
+    <row r="5" spans="1:9" ht="17.399999999999999">
       <c r="A5" s="415"/>
       <c r="B5" s="415"/>
       <c r="C5" s="409" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="415"/>
       <c r="E5" s="415"/>
       <c r="F5" s="415"/>
       <c r="G5" s="415"/>
     </row>
-    <row r="6" spans="1:9" ht="18">
+    <row r="6" spans="1:9" ht="17.399999999999999">
       <c r="A6" s="421"/>
       <c r="B6" s="421"/>
       <c r="C6" s="280"/>
     </row>
-    <row r="7" spans="1:9" s="416" customFormat="1" ht="54">
+    <row r="7" spans="1:9" s="416" customFormat="1" ht="52.2">
       <c r="A7" s="454" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="454" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C7" s="313" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="310" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="E7" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F7" s="415"/>
       <c r="G7" s="415"/>
       <c r="H7" s="361"/>
       <c r="I7" s="361"/>
     </row>
-    <row r="8" spans="1:9" s="420" customFormat="1" ht="22.5">
+    <row r="8" spans="1:9" s="420" customFormat="1" ht="21">
       <c r="A8" s="468"/>
       <c r="B8" s="469"/>
       <c r="C8" s="469" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="D8" s="456"/>
       <c r="E8" s="470"/>
       <c r="F8" s="415"/>
       <c r="G8" s="415"/>
       <c r="H8" s="361"/>
       <c r="I8" s="361"/>
     </row>
-    <row r="9" spans="1:9" ht="18">
+    <row r="9" spans="1:9" ht="17.399999999999999">
       <c r="A9" s="350" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="350">
         <v>14410001</v>
       </c>
       <c r="C9" s="600" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D9" s="350" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
       <c r="E9" s="360">
         <v>153</v>
       </c>
       <c r="F9" s="415"/>
       <c r="G9" s="415"/>
     </row>
-    <row r="10" spans="1:9" ht="18">
+    <row r="10" spans="1:9" ht="17.399999999999999">
       <c r="A10" s="350" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="350">
         <v>14410004</v>
       </c>
       <c r="C10" s="600" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="D10" s="350" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="E10" s="360">
         <v>187</v>
       </c>
       <c r="F10" s="415"/>
       <c r="G10" s="415"/>
     </row>
-    <row r="11" spans="1:9" ht="18">
+    <row r="11" spans="1:9" ht="17.399999999999999">
       <c r="A11" s="350" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="350">
         <v>14410005</v>
       </c>
       <c r="C11" s="600" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D11" s="350" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="E11" s="360">
         <v>275</v>
       </c>
       <c r="F11" s="415"/>
       <c r="G11" s="415"/>
     </row>
-    <row r="12" spans="1:9" s="420" customFormat="1" ht="22.5">
+    <row r="12" spans="1:9" s="420" customFormat="1" ht="21">
       <c r="A12" s="456"/>
       <c r="B12" s="470"/>
       <c r="C12" s="469" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="D12" s="456"/>
       <c r="E12" s="360"/>
       <c r="F12" s="415"/>
       <c r="G12" s="415"/>
       <c r="H12" s="361"/>
       <c r="I12" s="361"/>
     </row>
-    <row r="13" spans="1:9" ht="18">
+    <row r="13" spans="1:9" ht="17.399999999999999">
       <c r="A13" s="601" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="601">
         <v>14360098</v>
       </c>
       <c r="C13" s="600" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="D13" s="350" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="E13" s="360">
         <v>204</v>
       </c>
       <c r="F13" s="415"/>
       <c r="G13" s="415"/>
     </row>
-    <row r="14" spans="1:9" ht="22.5">
+    <row r="14" spans="1:9" ht="21">
       <c r="A14" s="456"/>
       <c r="B14" s="470"/>
       <c r="C14" s="469" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="D14" s="456"/>
       <c r="E14" s="360"/>
       <c r="F14" s="415"/>
       <c r="G14" s="415"/>
     </row>
-    <row r="15" spans="1:9" ht="18">
+    <row r="15" spans="1:9" ht="17.399999999999999">
       <c r="A15" s="350" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="350">
         <v>14410042</v>
       </c>
       <c r="C15" s="600" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="D15" s="350" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="E15" s="360">
         <v>444</v>
       </c>
       <c r="F15" s="415"/>
       <c r="G15" s="415"/>
     </row>
-    <row r="16" spans="1:9" ht="18">
+    <row r="16" spans="1:9" ht="17.399999999999999">
       <c r="A16" s="350" t="s">
         <v>86</v>
       </c>
       <c r="B16" s="350">
         <v>14410035</v>
       </c>
       <c r="C16" s="600" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D16" s="350" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="E16" s="360">
         <v>495</v>
       </c>
       <c r="F16" s="415"/>
       <c r="G16" s="415"/>
     </row>
-    <row r="17" spans="1:9" ht="18">
+    <row r="17" spans="1:9" ht="17.399999999999999">
       <c r="A17" s="350" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="350">
         <v>100023120</v>
       </c>
       <c r="C17" s="350" t="s">
+        <v>829</v>
+      </c>
+      <c r="D17" s="474" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="E17" s="360">
         <v>718</v>
       </c>
       <c r="F17" s="415"/>
       <c r="G17" s="415"/>
     </row>
-    <row r="18" spans="1:9" ht="18">
+    <row r="18" spans="1:9" ht="17.399999999999999">
       <c r="A18" s="350" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="350">
         <v>100023121</v>
       </c>
       <c r="C18" s="350" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="D18" s="474" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E18" s="360">
         <v>664</v>
       </c>
       <c r="F18" s="415"/>
       <c r="G18" s="415"/>
     </row>
-    <row r="19" spans="1:9" ht="18">
+    <row r="19" spans="1:9" ht="17.399999999999999">
       <c r="A19" s="348"/>
       <c r="B19" s="348"/>
       <c r="C19" s="348"/>
       <c r="D19" s="348"/>
       <c r="E19" s="348"/>
       <c r="F19" s="348"/>
       <c r="G19" s="415"/>
     </row>
-    <row r="20" spans="1:9" s="416" customFormat="1" ht="18">
+    <row r="20" spans="1:9" s="416" customFormat="1" ht="17.399999999999999">
       <c r="A20" s="348"/>
       <c r="B20" s="348"/>
       <c r="C20" s="806" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="D20" s="806"/>
       <c r="E20" s="806"/>
       <c r="F20" s="806"/>
       <c r="G20" s="415"/>
       <c r="H20" s="361"/>
       <c r="I20" s="361"/>
     </row>
-    <row r="21" spans="1:9" ht="18">
+    <row r="21" spans="1:9" ht="17.399999999999999">
       <c r="A21" s="348"/>
       <c r="B21" s="348"/>
       <c r="C21" s="806" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="D21" s="806"/>
       <c r="E21" s="806"/>
       <c r="F21" s="806"/>
       <c r="G21" s="415"/>
     </row>
-    <row r="22" spans="1:9" ht="18">
+    <row r="22" spans="1:9" ht="17.399999999999999">
       <c r="A22" s="348"/>
       <c r="B22" s="348"/>
       <c r="C22" s="348"/>
       <c r="D22" s="348"/>
       <c r="E22" s="348"/>
       <c r="F22" s="348"/>
       <c r="G22" s="415"/>
     </row>
     <row r="23" spans="1:9" ht="34.5" customHeight="1">
       <c r="A23" s="602"/>
       <c r="B23" s="469"/>
       <c r="C23" s="469" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="D23" s="602"/>
       <c r="E23" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F23" s="415"/>
       <c r="G23" s="415"/>
     </row>
     <row r="24" spans="1:9" ht="18" customHeight="1">
       <c r="A24" s="350" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="603">
         <v>100023763</v>
       </c>
       <c r="C24" s="350" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="D24" s="350" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E24" s="360">
         <v>4497</v>
       </c>
       <c r="F24" s="415"/>
       <c r="G24" s="415"/>
     </row>
-    <row r="25" spans="1:9" ht="18">
+    <row r="25" spans="1:9" ht="17.399999999999999">
       <c r="A25" s="350" t="s">
         <v>48</v>
       </c>
       <c r="B25" s="603">
         <v>100023764</v>
       </c>
       <c r="C25" s="350" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="D25" s="350" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="E25" s="360">
         <v>4587</v>
       </c>
       <c r="F25" s="415"/>
       <c r="G25" s="415"/>
     </row>
-    <row r="26" spans="1:9" ht="18">
+    <row r="26" spans="1:9" ht="17.399999999999999">
       <c r="A26" s="348"/>
       <c r="B26" s="348"/>
       <c r="C26" s="599" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="D26" s="348"/>
       <c r="G26" s="415"/>
     </row>
-    <row r="27" spans="1:9" ht="18">
+    <row r="27" spans="1:9" ht="17.399999999999999">
       <c r="A27" s="348"/>
       <c r="B27" s="348"/>
       <c r="C27" s="348"/>
       <c r="D27" s="348"/>
       <c r="E27" s="348"/>
       <c r="F27" s="348"/>
       <c r="G27" s="415"/>
     </row>
     <row r="28" spans="1:9" ht="37.5" customHeight="1">
       <c r="A28" s="602"/>
       <c r="B28" s="469"/>
       <c r="C28" s="469" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="D28" s="602"/>
       <c r="E28" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F28" s="602"/>
       <c r="G28" s="415"/>
     </row>
-    <row r="29" spans="1:9" ht="18">
+    <row r="29" spans="1:9" ht="17.399999999999999">
       <c r="A29" s="604" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="604">
         <v>100022224</v>
       </c>
       <c r="C29" s="604" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="D29" s="605" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="E29" s="360">
-        <v>7605</v>
+        <v>7834</v>
       </c>
       <c r="F29" s="415"/>
       <c r="G29" s="415"/>
     </row>
-    <row r="30" spans="1:9" ht="18">
+    <row r="30" spans="1:9" ht="17.399999999999999">
       <c r="A30" s="604" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="604">
         <v>100022226</v>
       </c>
       <c r="C30" s="604" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="D30" s="605" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="E30" s="360">
-        <v>8509</v>
+        <v>8764</v>
       </c>
       <c r="F30" s="415"/>
       <c r="G30" s="415"/>
     </row>
-    <row r="31" spans="1:9" ht="18">
+    <row r="31" spans="1:9" ht="17.399999999999999">
       <c r="A31" s="348"/>
       <c r="B31" s="348"/>
       <c r="C31" s="599" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="D31" s="348"/>
       <c r="G31" s="415"/>
     </row>
-    <row r="32" spans="1:9" ht="18">
+    <row r="32" spans="1:9" ht="17.399999999999999">
       <c r="A32" s="348"/>
       <c r="B32" s="348"/>
       <c r="C32" s="348"/>
       <c r="D32" s="348"/>
       <c r="G32" s="415"/>
     </row>
-    <row r="33" spans="1:7" ht="18">
+    <row r="33" spans="1:7" ht="17.399999999999999">
       <c r="A33" s="348"/>
       <c r="B33" s="348"/>
       <c r="C33" s="348"/>
       <c r="D33" s="348"/>
       <c r="G33" s="415"/>
     </row>
-    <row r="34" spans="1:7" ht="54">
+    <row r="34" spans="1:7" ht="52.2">
       <c r="A34" s="606" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="606" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C34" s="607" t="s">
         <v>46</v>
       </c>
       <c r="D34" s="332" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="E34" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F34" s="415"/>
       <c r="G34" s="415"/>
     </row>
-    <row r="35" spans="1:7" ht="18">
+    <row r="35" spans="1:7" ht="17.399999999999999">
       <c r="A35" s="350" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="474">
         <v>100022312</v>
       </c>
       <c r="C35" s="474" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="D35" s="474" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="E35" s="360">
-        <v>2212</v>
+        <v>2433</v>
       </c>
       <c r="F35" s="415"/>
       <c r="G35" s="415"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="E21:F21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{00ABC797-7AC3-4CFF-A09E-DD9E2F6C1809}"/>
   </hyperlinks>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BD8C60C-8F1E-4265-9F68-22551E9606D2}">
   <sheetPr codeName="Sayfa7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I140"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="49" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="63"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="64"/>
+    <col min="1" max="1" width="9.109375" style="63"/>
+    <col min="2" max="2" width="15.5546875" style="63" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.21875" style="83" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="85.44140625" style="64" customWidth="1"/>
+    <col min="5" max="5" width="43.5546875" style="64" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.44140625" style="64" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="14.6640625" style="64" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="160"/>
       <c r="B1" s="130"/>
       <c r="C1" s="129"/>
       <c r="D1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="E1" s="154"/>
       <c r="F1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="G1" s="154"/>
       <c r="H1" s="72">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1">
       <c r="A2" s="133"/>
       <c r="D2" s="35" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="22.5" customHeight="1">
       <c r="A3" s="133"/>
       <c r="D3" s="35" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="22.5" customHeight="1">
       <c r="A4" s="133"/>
       <c r="D4" s="35" t="s">
         <v>69</v>
       </c>
       <c r="E4" s="135"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="133"/>
       <c r="D5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="133"/>
       <c r="D6" s="452"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="133"/>
       <c r="D7" s="452"/>
     </row>
-    <row r="8" spans="1:8" ht="24.95" customHeight="1">
+    <row r="8" spans="1:8" ht="24.9" customHeight="1">
       <c r="A8" s="133"/>
       <c r="C8" s="158"/>
       <c r="E8" s="68"/>
       <c r="F8" s="68"/>
       <c r="G8" s="68"/>
       <c r="H8" s="68"/>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A9" s="133"/>
       <c r="C9" s="67"/>
       <c r="D9" s="136" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="24.75">
+    <row r="10" spans="1:8" ht="25.2">
       <c r="A10" s="133"/>
       <c r="C10" s="67"/>
       <c r="D10" s="136" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E10" s="63"/>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A11" s="133"/>
       <c r="C11" s="67"/>
     </row>
-    <row r="12" spans="1:8" s="81" customFormat="1" ht="54">
+    <row r="12" spans="1:8" s="81" customFormat="1" ht="52.2">
       <c r="A12" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="444"/>
       <c r="C12" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D12" s="140" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="161" t="s">
         <v>42</v>
       </c>
       <c r="F12" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="G12" s="64"/>
       <c r="H12" s="64"/>
     </row>
     <row r="13" spans="1:8" ht="29.25" customHeight="1">
       <c r="A13" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="443"/>
       <c r="C13" s="445">
         <v>100023372</v>
       </c>
       <c r="D13" s="164" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="E13" s="82">
         <v>20554</v>
       </c>
       <c r="F13" s="44">
-        <v>49103</v>
+        <v>53104</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="29.25" customHeight="1">
       <c r="A14" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="443"/>
       <c r="C14" s="445">
         <v>100023373</v>
       </c>
       <c r="D14" s="164" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="E14" s="82">
         <v>25370</v>
       </c>
       <c r="F14" s="44">
-        <v>52393</v>
+        <v>56663</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="29.25" customHeight="1">
       <c r="A15" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="443"/>
       <c r="C15" s="663">
         <v>100023376</v>
       </c>
       <c r="D15" s="164" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="E15" s="82">
         <v>30100</v>
       </c>
       <c r="F15" s="44">
-        <v>53014</v>
+        <v>57334</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="29.25" customHeight="1">
       <c r="A16" s="64"/>
       <c r="C16" s="168" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="D16" s="169" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E16" s="68"/>
       <c r="F16" s="408"/>
     </row>
     <row r="17" spans="1:8" ht="29.25" customHeight="1">
       <c r="A17" s="64"/>
       <c r="C17" s="168"/>
       <c r="D17" s="169"/>
       <c r="E17" s="68"/>
       <c r="F17" s="408"/>
     </row>
     <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A18" s="133"/>
       <c r="C18" s="67"/>
       <c r="D18" s="136" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="24.75">
+    <row r="19" spans="1:8" ht="25.2">
       <c r="A19" s="133"/>
       <c r="C19" s="67"/>
       <c r="D19" s="136" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="E19" s="63"/>
     </row>
     <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="133"/>
       <c r="C20" s="67"/>
     </row>
-    <row r="21" spans="1:8" s="81" customFormat="1" ht="54">
+    <row r="21" spans="1:8" s="81" customFormat="1" ht="52.2">
       <c r="A21" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="444"/>
       <c r="C21" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D21" s="140" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="161" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="G21" s="64"/>
       <c r="H21" s="64"/>
     </row>
     <row r="22" spans="1:8" ht="29.25" customHeight="1">
       <c r="A22" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="443"/>
       <c r="C22" s="663">
         <v>100023350</v>
       </c>
       <c r="D22" s="164" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="E22" s="82">
         <v>20382</v>
       </c>
       <c r="F22" s="44">
-        <v>47774</v>
+        <v>51668</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="29.25" customHeight="1">
       <c r="A23" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="443"/>
       <c r="C23" s="663">
         <v>100023351</v>
       </c>
       <c r="D23" s="164" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="E23" s="82">
         <v>26144</v>
       </c>
       <c r="F23" s="44">
-        <v>50978</v>
+        <v>55132</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="19.5" customHeight="1">
       <c r="A24" s="133"/>
       <c r="C24" s="67"/>
     </row>
     <row r="25" spans="1:8" ht="19.5" customHeight="1">
       <c r="A25" s="133"/>
       <c r="C25" s="67"/>
     </row>
     <row r="26" spans="1:8" ht="19.5" customHeight="1">
       <c r="A26" s="133"/>
       <c r="C26" s="67"/>
     </row>
     <row r="27" spans="1:8" ht="25.5" customHeight="1">
       <c r="A27" s="133"/>
       <c r="C27" s="67"/>
     </row>
     <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A28" s="133"/>
       <c r="C28" s="67"/>
       <c r="D28" s="136" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="24.75">
+    <row r="29" spans="1:8" ht="25.2">
       <c r="A29" s="133"/>
       <c r="C29" s="67"/>
       <c r="D29" s="136" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="E29" s="63"/>
     </row>
     <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A30" s="133"/>
       <c r="C30" s="67"/>
     </row>
-    <row r="31" spans="1:8" s="81" customFormat="1" ht="54">
+    <row r="31" spans="1:8" s="81" customFormat="1" ht="52.2">
       <c r="A31" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="444"/>
       <c r="C31" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D31" s="140" t="s">
         <v>41</v>
       </c>
       <c r="E31" s="161" t="s">
         <v>42</v>
       </c>
       <c r="F31" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="G31" s="64"/>
       <c r="H31" s="64"/>
     </row>
     <row r="32" spans="1:8" s="81" customFormat="1" ht="27" customHeight="1">
       <c r="A32" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="443"/>
       <c r="C32" s="445">
         <v>100023389</v>
       </c>
       <c r="D32" s="162" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="E32" s="82">
         <v>28380</v>
       </c>
       <c r="F32" s="44">
-        <v>54278</v>
+        <v>58702</v>
       </c>
       <c r="G32" s="64"/>
       <c r="H32" s="64"/>
     </row>
     <row r="33" spans="1:6" ht="27" customHeight="1">
       <c r="A33" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="443"/>
       <c r="C33" s="445">
         <v>100023390</v>
       </c>
       <c r="D33" s="162" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="E33" s="82">
         <v>36120</v>
       </c>
       <c r="F33" s="44">
-        <v>60174</v>
+        <v>65078</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="29.25" customHeight="1">
       <c r="A34" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="443"/>
       <c r="C34" s="445">
         <v>100023391</v>
       </c>
       <c r="D34" s="162" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="E34" s="82">
         <v>38700</v>
       </c>
       <c r="F34" s="44">
-        <v>60349</v>
+        <v>65267</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="35.25" customHeight="1">
       <c r="A35" s="133"/>
       <c r="C35" s="168" t="s">
         <v>60</v>
       </c>
       <c r="D35" s="169" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="E35" s="169"/>
       <c r="F35" s="68"/>
     </row>
     <row r="36" spans="1:6" ht="26.25" customHeight="1">
       <c r="A36" s="133"/>
       <c r="C36" s="67"/>
     </row>
     <row r="37" spans="1:6" ht="26.25" customHeight="1">
       <c r="A37" s="133"/>
       <c r="C37" s="67"/>
       <c r="D37" s="136" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="26.25" customHeight="1">
       <c r="A38" s="133"/>
       <c r="C38" s="67"/>
       <c r="D38" s="136" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E38" s="63"/>
     </row>
     <row r="39" spans="1:6" ht="26.25" customHeight="1">
       <c r="A39" s="133"/>
       <c r="C39" s="67"/>
     </row>
-    <row r="40" spans="1:6" ht="54">
+    <row r="40" spans="1:6" ht="52.2">
       <c r="A40" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B40" s="444"/>
       <c r="C40" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D40" s="140" t="s">
         <v>41</v>
       </c>
       <c r="E40" s="161" t="s">
         <v>42</v>
       </c>
       <c r="F40" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="26.25" customHeight="1">
       <c r="A41" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="443"/>
       <c r="C41" s="445">
         <v>100023403</v>
       </c>
       <c r="D41" s="162" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="E41" s="82">
         <v>36120</v>
       </c>
       <c r="F41" s="44">
-        <v>60780</v>
+        <v>65734</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="26.25" customHeight="1">
       <c r="A42" s="133"/>
       <c r="C42" s="168" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="169" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="E42" s="68"/>
     </row>
     <row r="43" spans="1:6" ht="26.25" customHeight="1">
       <c r="A43" s="133"/>
       <c r="C43" s="168"/>
       <c r="D43" s="169" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="E43" s="169"/>
     </row>
     <row r="44" spans="1:6" ht="26.25" customHeight="1">
       <c r="A44" s="133"/>
       <c r="C44" s="168"/>
       <c r="D44" s="169"/>
       <c r="E44" s="169"/>
     </row>
     <row r="45" spans="1:6" ht="26.25" customHeight="1">
       <c r="A45" s="133"/>
       <c r="C45" s="168"/>
       <c r="D45" s="169"/>
       <c r="E45" s="169"/>
     </row>
     <row r="46" spans="1:6" ht="27.75" customHeight="1">
       <c r="A46" s="133"/>
       <c r="C46" s="67"/>
       <c r="D46" s="136" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="24.75">
+    <row r="47" spans="1:6" ht="25.2">
       <c r="A47" s="133"/>
       <c r="C47" s="67"/>
       <c r="D47" s="136" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="35.25" customHeight="1">
       <c r="A48" s="133"/>
       <c r="C48" s="67"/>
     </row>
     <row r="49" spans="1:8" ht="35.25" customHeight="1">
       <c r="A49" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B49" s="139"/>
       <c r="C49" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D49" s="140" t="s">
         <v>41</v>
       </c>
       <c r="E49" s="161" t="s">
         <v>42</v>
       </c>
       <c r="F49" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="29.25" customHeight="1">
       <c r="A50" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="443"/>
       <c r="C50" s="187">
         <v>100021335</v>
       </c>
       <c r="D50" s="65" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="E50" s="82"/>
       <c r="F50" s="44">
-        <v>3645</v>
+        <v>3942</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="29.25" customHeight="1">
       <c r="A51" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B51" s="443"/>
       <c r="C51" s="187">
         <v>100022932</v>
       </c>
       <c r="D51" s="65" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="E51" s="82"/>
       <c r="F51" s="44">
-        <v>3800</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="19.5" customHeight="1">
       <c r="A52" s="133"/>
       <c r="C52" s="63" t="s">
         <v>33</v>
       </c>
       <c r="D52" s="63"/>
       <c r="E52" s="68"/>
       <c r="F52" s="68"/>
     </row>
     <row r="53" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A53" s="133"/>
       <c r="C53" s="158"/>
       <c r="E53" s="68"/>
       <c r="F53" s="68"/>
     </row>
     <row r="54" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A54" s="133"/>
       <c r="C54" s="158"/>
       <c r="E54" s="68"/>
       <c r="F54" s="68"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="133"/>
       <c r="C55" s="67"/>
     </row>
-    <row r="56" spans="1:8" ht="24.75">
+    <row r="56" spans="1:8" ht="25.2">
       <c r="A56" s="133"/>
       <c r="C56" s="67"/>
       <c r="D56" s="136" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="20.100000000000001" customHeight="1">
       <c r="A57" s="133"/>
       <c r="C57" s="67"/>
       <c r="D57" s="63"/>
       <c r="E57" s="63"/>
     </row>
-    <row r="58" spans="1:8" s="81" customFormat="1" ht="54">
+    <row r="58" spans="1:8" s="81" customFormat="1" ht="52.2">
       <c r="A58" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B58" s="444"/>
       <c r="C58" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D58" s="28" t="s">
         <v>41</v>
       </c>
       <c r="E58" s="21"/>
       <c r="F58" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="G58" s="64"/>
       <c r="H58" s="64"/>
     </row>
-    <row r="59" spans="1:8" ht="24.95" customHeight="1">
+    <row r="59" spans="1:8" ht="24.9" customHeight="1">
       <c r="A59" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B59" s="443"/>
       <c r="C59" s="159">
         <v>16900344</v>
       </c>
       <c r="D59" s="428" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E59" s="427"/>
       <c r="F59" s="44">
-        <v>539</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" ht="24.95" customHeight="1">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="24.9" customHeight="1">
       <c r="A60" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="443"/>
       <c r="C60" s="159">
         <v>16900340</v>
       </c>
       <c r="D60" s="428" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="E60" s="427"/>
       <c r="F60" s="44">
-        <v>668</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:8" ht="24.95" customHeight="1">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="24.9" customHeight="1">
       <c r="A61" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B61" s="443"/>
       <c r="C61" s="159">
         <v>100020682</v>
       </c>
       <c r="D61" s="428" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E61" s="427"/>
       <c r="F61" s="44">
-        <v>1477</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" ht="24.95" customHeight="1">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="24.9" customHeight="1">
       <c r="A62" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B62" s="443"/>
       <c r="C62" s="159">
         <v>16900341</v>
       </c>
       <c r="D62" s="428" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E62" s="427"/>
       <c r="F62" s="44">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:8" ht="24.95" customHeight="1">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="24.9" customHeight="1">
       <c r="A63" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B63" s="443"/>
       <c r="C63" s="159">
         <v>16900342</v>
       </c>
       <c r="D63" s="428" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="E63" s="427"/>
       <c r="F63" s="44">
-        <v>500</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8" ht="24.95" customHeight="1">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="24.9" customHeight="1">
       <c r="A64" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B64" s="443"/>
       <c r="C64" s="159">
         <v>16900343</v>
       </c>
       <c r="D64" s="428" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E64" s="427"/>
       <c r="F64" s="44">
-        <v>859</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:6" ht="24.95" customHeight="1">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="24.9" customHeight="1">
       <c r="A65" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B65" s="443"/>
       <c r="C65" s="159">
         <v>16900345</v>
       </c>
       <c r="D65" s="428" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E65" s="427"/>
       <c r="F65" s="44">
-        <v>918</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:6" ht="24.95" customHeight="1">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="24.9" customHeight="1">
       <c r="A66" s="162" t="s">
         <v>48</v>
       </c>
       <c r="B66" s="162"/>
       <c r="C66" s="163">
         <v>16900429</v>
       </c>
       <c r="D66" s="659" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="E66" s="660"/>
       <c r="F66" s="44">
-        <v>2128</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" ht="24.95" customHeight="1">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="24.9" customHeight="1">
       <c r="A67" s="162" t="s">
         <v>48</v>
       </c>
       <c r="B67" s="162"/>
       <c r="C67" s="163">
         <v>100020953</v>
       </c>
       <c r="D67" s="659" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="E67" s="660"/>
       <c r="F67" s="44">
-        <v>927</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:6" ht="24.95" customHeight="1">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="24.9" customHeight="1">
       <c r="C68" s="165"/>
       <c r="D68" s="438"/>
       <c r="E68" s="437"/>
       <c r="F68" s="408"/>
     </row>
-    <row r="69" spans="1:6" ht="24.95" customHeight="1">
+    <row r="69" spans="1:6" ht="24.9" customHeight="1">
       <c r="C69" s="165"/>
       <c r="D69" s="661" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="E69" s="662"/>
       <c r="F69" s="408"/>
     </row>
-    <row r="70" spans="1:6" ht="24.95" customHeight="1">
+    <row r="70" spans="1:6" ht="24.9" customHeight="1">
       <c r="C70" s="165"/>
       <c r="D70" s="438"/>
       <c r="E70" s="437"/>
       <c r="F70" s="408"/>
     </row>
-    <row r="71" spans="1:6" ht="24.95" customHeight="1">
+    <row r="71" spans="1:6" ht="24.9" customHeight="1">
       <c r="C71" s="165"/>
       <c r="D71" s="438"/>
       <c r="E71" s="437"/>
       <c r="F71" s="408"/>
     </row>
-    <row r="72" spans="1:6" ht="54">
+    <row r="72" spans="1:6" ht="52.2">
       <c r="A72" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B72" s="139"/>
       <c r="C72" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D72" s="27" t="s">
         <v>41</v>
       </c>
       <c r="E72" s="25"/>
       <c r="F72" s="161" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:6" ht="24.95" customHeight="1">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="24.9" customHeight="1">
       <c r="A73" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B73" s="443"/>
       <c r="C73" s="163">
         <v>100023244</v>
       </c>
       <c r="D73" s="428" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="E73" s="427"/>
       <c r="F73" s="44">
-        <v>495</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:6" ht="24.95" customHeight="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="24.9" customHeight="1">
       <c r="A74" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B74" s="443"/>
       <c r="C74" s="163">
         <v>100023245</v>
       </c>
       <c r="D74" s="428" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="E74" s="427"/>
       <c r="F74" s="44">
-        <v>508</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:6" ht="24.95" customHeight="1">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="24.9" customHeight="1">
       <c r="A75" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="443"/>
       <c r="C75" s="163">
         <v>100023246</v>
       </c>
       <c r="D75" s="428" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="E75" s="427"/>
       <c r="F75" s="44">
-        <v>2609</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:6" ht="24.95" customHeight="1">
+        <v>2688</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="24.9" customHeight="1">
       <c r="A76" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B76" s="443"/>
       <c r="C76" s="163">
         <v>100023247</v>
       </c>
       <c r="D76" s="428" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="E76" s="427"/>
       <c r="F76" s="44">
-        <v>533</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:6" ht="24.95" customHeight="1">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="24.9" customHeight="1">
       <c r="A77" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B77" s="443"/>
       <c r="C77" s="163">
         <v>100023248</v>
       </c>
       <c r="D77" s="428" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="E77" s="427"/>
       <c r="F77" s="44">
-        <v>664</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:6" ht="24.95" customHeight="1">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="24.9" customHeight="1">
       <c r="A78" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B78" s="443"/>
       <c r="C78" s="163">
         <v>100023243</v>
       </c>
       <c r="D78" s="428" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="E78" s="427"/>
       <c r="F78" s="44">
-        <v>718</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:6" ht="24.95" customHeight="1">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="24.9" customHeight="1">
       <c r="A79" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B79" s="443"/>
       <c r="C79" s="163">
         <v>100023344</v>
       </c>
       <c r="D79" s="428" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="E79" s="427"/>
       <c r="F79" s="44">
-        <v>582</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:6" ht="24.95" customHeight="1">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="24.9" customHeight="1">
       <c r="A80" s="133"/>
       <c r="C80" s="168" t="s">
         <v>60</v>
       </c>
       <c r="D80" s="169" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="E80" s="437"/>
       <c r="F80" s="408"/>
     </row>
-    <row r="81" spans="1:9" ht="24.95" customHeight="1">
+    <row r="81" spans="1:9" ht="24.9" customHeight="1">
       <c r="A81" s="133"/>
       <c r="C81" s="165"/>
       <c r="D81" s="438"/>
       <c r="E81" s="437"/>
       <c r="F81" s="408"/>
     </row>
     <row r="82" spans="1:9" ht="23.25" customHeight="1">
       <c r="A82" s="133"/>
       <c r="C82" s="158"/>
       <c r="D82" s="136" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="23.25" customHeight="1">
       <c r="A83" s="133"/>
       <c r="C83" s="158"/>
       <c r="D83" s="63"/>
     </row>
-    <row r="84" spans="1:9" s="81" customFormat="1" ht="54">
+    <row r="84" spans="1:9" s="81" customFormat="1" ht="52.2">
       <c r="A84" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B84" s="444"/>
       <c r="C84" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D84" s="433" t="s">
         <v>41</v>
       </c>
       <c r="E84" s="433" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F84" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="G84" s="64"/>
       <c r="H84" s="64"/>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="498" t="s">
         <v>48</v>
       </c>
       <c r="B85" s="162"/>
       <c r="C85" s="654">
         <v>100023295</v>
       </c>
       <c r="D85" s="655" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E85" s="656" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F85" s="44">
         <v>2212</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="498" t="s">
         <v>48</v>
       </c>
       <c r="B86" s="162"/>
       <c r="C86" s="654">
         <v>100023296</v>
       </c>
       <c r="D86" s="655" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="E86" s="656" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="F86" s="44">
         <v>2250</v>
       </c>
     </row>
-    <row r="87" spans="1:9" s="81" customFormat="1" ht="54">
+    <row r="87" spans="1:9" s="81" customFormat="1" ht="34.799999999999997">
       <c r="A87" s="150" t="s">
         <v>48</v>
       </c>
       <c r="B87" s="443"/>
       <c r="C87" s="84">
         <v>16900402</v>
       </c>
       <c r="D87" s="100" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="E87" s="653" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="F87" s="44">
         <v>3844</v>
       </c>
       <c r="G87" s="64"/>
       <c r="H87" s="64"/>
     </row>
-    <row r="88" spans="1:9" ht="54">
+    <row r="88" spans="1:9" ht="34.799999999999997">
       <c r="A88" s="150" t="s">
         <v>48</v>
       </c>
       <c r="B88" s="443"/>
       <c r="C88" s="84">
         <v>16900404</v>
       </c>
       <c r="D88" s="100" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E88" s="653" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="F88" s="44">
         <v>1094</v>
       </c>
     </row>
-    <row r="90" spans="1:9" s="81" customFormat="1" ht="54">
+    <row r="90" spans="1:9" s="81" customFormat="1" ht="52.2">
       <c r="A90" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B90" s="147"/>
       <c r="C90" s="138" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D90" s="138" t="s">
         <v>41</v>
       </c>
       <c r="E90" s="138"/>
       <c r="F90" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="G90" s="64"/>
       <c r="H90" s="64"/>
       <c r="I90" s="407"/>
     </row>
-    <row r="91" spans="1:9" ht="24.95" customHeight="1">
+    <row r="91" spans="1:9" ht="24.9" customHeight="1">
       <c r="A91" s="142" t="s">
         <v>48</v>
       </c>
       <c r="B91" s="149"/>
       <c r="C91" s="657">
         <v>100023300</v>
       </c>
       <c r="D91" s="85" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="E91" s="142"/>
       <c r="F91" s="44">
-        <v>1333</v>
+        <v>1373</v>
       </c>
       <c r="I91" s="62"/>
     </row>
-    <row r="92" spans="1:9" ht="24.95" customHeight="1">
+    <row r="92" spans="1:9" ht="24.9" customHeight="1">
       <c r="A92" s="142" t="s">
         <v>48</v>
       </c>
       <c r="B92" s="149"/>
       <c r="C92" s="148">
         <v>16999007</v>
       </c>
       <c r="D92" s="85" t="s">
         <v>36</v>
       </c>
       <c r="E92" s="142"/>
       <c r="F92" s="44">
-        <v>1014</v>
+        <v>1044</v>
       </c>
       <c r="I92" s="62"/>
     </row>
-    <row r="94" spans="1:9" ht="20.25">
+    <row r="94" spans="1:9" ht="21">
       <c r="A94" s="20" t="s">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="B94" s="20"/>
       <c r="C94" s="20"/>
       <c r="D94" s="20"/>
       <c r="E94" s="672"/>
       <c r="F94" s="672"/>
       <c r="G94" s="672"/>
       <c r="H94" s="672"/>
     </row>
-    <row r="95" spans="1:9" ht="21" thickBot="1">
+    <row r="95" spans="1:9" ht="21.6" thickBot="1">
       <c r="A95" s="673"/>
       <c r="B95" s="673"/>
       <c r="C95" s="674"/>
       <c r="D95" s="672"/>
       <c r="E95" s="672"/>
       <c r="F95" s="672"/>
       <c r="G95" s="672"/>
       <c r="H95" s="672"/>
     </row>
-    <row r="96" spans="1:9" ht="42.75" thickBot="1">
+    <row r="96" spans="1:9" ht="42.6" thickBot="1">
       <c r="A96" s="675" t="s">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="B96" s="676"/>
       <c r="C96" s="677" t="s">
         <v>49</v>
       </c>
       <c r="D96" s="678" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E96" s="679" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F96" s="680"/>
       <c r="G96" s="680"/>
       <c r="H96" s="680"/>
     </row>
     <row r="97" spans="1:8" ht="21">
       <c r="A97" s="681"/>
       <c r="B97" s="681"/>
       <c r="C97" s="680"/>
       <c r="D97" s="26"/>
       <c r="E97" s="26"/>
       <c r="F97" s="26"/>
       <c r="G97" s="26"/>
       <c r="H97" s="26"/>
     </row>
-    <row r="98" spans="1:8" ht="23.25">
+    <row r="98" spans="1:8" ht="23.4">
       <c r="A98" s="685" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="B98" s="685"/>
       <c r="C98" s="686"/>
       <c r="D98" s="686"/>
       <c r="E98" s="687"/>
       <c r="F98" s="682"/>
       <c r="G98" s="683"/>
       <c r="H98" s="683"/>
     </row>
-    <row r="99" spans="1:8" ht="23.25">
+    <row r="99" spans="1:8" ht="23.4">
       <c r="A99" s="688"/>
       <c r="B99" s="688"/>
       <c r="C99" s="671"/>
       <c r="D99" s="689"/>
       <c r="E99" s="690"/>
       <c r="F99" s="684"/>
       <c r="G99" s="683"/>
       <c r="H99" s="683"/>
     </row>
-    <row r="100" spans="1:8" ht="23.25">
+    <row r="100" spans="1:8" ht="23.4">
       <c r="A100" s="24" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B100" s="691"/>
       <c r="C100" s="692">
         <v>7716640</v>
       </c>
       <c r="D100" s="693" t="s">
-        <v>980</v>
+        <v>976</v>
       </c>
       <c r="E100" s="694">
         <v>1417</v>
       </c>
       <c r="F100" s="683"/>
       <c r="H100" s="683"/>
     </row>
-    <row r="101" spans="1:8" ht="23.25">
+    <row r="101" spans="1:8" ht="23.4">
       <c r="A101" s="24"/>
       <c r="B101" s="691"/>
       <c r="C101" s="695">
         <v>100005661</v>
       </c>
       <c r="D101" s="693" t="s">
-        <v>981</v>
+        <v>977</v>
       </c>
       <c r="E101" s="694">
         <v>17</v>
       </c>
       <c r="F101" s="683"/>
       <c r="H101" s="683"/>
     </row>
-    <row r="102" spans="1:8" ht="23.25">
+    <row r="102" spans="1:8" ht="22.8">
       <c r="A102" s="696"/>
       <c r="B102" s="696"/>
       <c r="C102" s="697"/>
       <c r="D102" s="697"/>
       <c r="E102" s="697"/>
       <c r="F102" s="683"/>
       <c r="G102" s="683"/>
       <c r="H102" s="683"/>
     </row>
-    <row r="103" spans="1:8" ht="23.25">
+    <row r="103" spans="1:8" ht="23.4">
       <c r="A103" s="685" t="s">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="B103" s="685"/>
       <c r="C103" s="686"/>
       <c r="D103" s="686"/>
       <c r="E103" s="698"/>
       <c r="F103" s="683"/>
       <c r="G103" s="683"/>
       <c r="H103" s="683"/>
     </row>
-    <row r="104" spans="1:8" ht="23.25">
+    <row r="104" spans="1:8" ht="22.8">
       <c r="A104" s="696"/>
       <c r="B104" s="696"/>
       <c r="C104" s="697"/>
       <c r="D104" s="697"/>
       <c r="E104" s="697"/>
       <c r="F104" s="683"/>
       <c r="G104" s="683"/>
       <c r="H104" s="683"/>
     </row>
-    <row r="105" spans="1:8" ht="23.25">
+    <row r="105" spans="1:8" ht="23.4">
       <c r="A105" s="699" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B105" s="699"/>
       <c r="C105" s="700">
         <v>7670370</v>
       </c>
       <c r="D105" s="701" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="E105" s="694">
         <v>1799</v>
       </c>
       <c r="F105" s="683"/>
       <c r="H105" s="683"/>
     </row>
-    <row r="106" spans="1:8" ht="23.25">
+    <row r="106" spans="1:8" ht="23.4">
       <c r="A106" s="699" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B106" s="699"/>
       <c r="C106" s="699">
         <v>7670372</v>
       </c>
       <c r="D106" s="701" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="E106" s="694">
         <v>2828</v>
       </c>
       <c r="F106" s="683"/>
       <c r="H106" s="683"/>
     </row>
-    <row r="107" spans="1:8" ht="23.25">
+    <row r="107" spans="1:8" ht="22.8">
       <c r="A107" s="696"/>
       <c r="B107" s="696"/>
       <c r="C107" s="697"/>
       <c r="D107" s="697"/>
       <c r="E107" s="697"/>
       <c r="F107" s="683"/>
       <c r="G107" s="683"/>
       <c r="H107" s="683"/>
     </row>
-    <row r="108" spans="1:8" ht="23.25">
+    <row r="108" spans="1:8" ht="23.4">
       <c r="A108" s="685" t="s">
-        <v>985</v>
+        <v>981</v>
       </c>
       <c r="B108" s="685"/>
       <c r="C108" s="686"/>
       <c r="D108" s="686"/>
       <c r="E108" s="698"/>
       <c r="F108" s="683"/>
       <c r="G108" s="683"/>
       <c r="H108" s="683"/>
     </row>
-    <row r="109" spans="1:8" ht="23.25">
+    <row r="109" spans="1:8" ht="22.8">
       <c r="A109" s="696"/>
       <c r="B109" s="696"/>
       <c r="C109" s="697"/>
       <c r="D109" s="697"/>
       <c r="E109" s="697"/>
       <c r="F109" s="683"/>
       <c r="G109" s="683"/>
       <c r="H109" s="683"/>
     </row>
-    <row r="110" spans="1:8" ht="23.25">
+    <row r="110" spans="1:8" ht="23.4">
       <c r="A110" s="688" t="s">
-        <v>986</v>
+        <v>982</v>
       </c>
       <c r="B110" s="688"/>
       <c r="C110" s="702"/>
       <c r="D110" s="697"/>
       <c r="E110" s="697"/>
       <c r="F110" s="683"/>
       <c r="G110" s="683"/>
       <c r="H110" s="683"/>
     </row>
-    <row r="111" spans="1:8" ht="23.25">
+    <row r="111" spans="1:8" ht="23.4">
       <c r="A111" s="29" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B111" s="703"/>
       <c r="C111" s="704">
         <v>100016315</v>
       </c>
       <c r="D111" s="705" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="E111" s="694">
         <v>1970</v>
       </c>
       <c r="F111" s="683"/>
       <c r="H111" s="683"/>
     </row>
-    <row r="112" spans="1:8" ht="23.25">
+    <row r="112" spans="1:8" ht="23.4">
       <c r="A112" s="29"/>
       <c r="B112" s="703"/>
       <c r="C112" s="704">
         <v>100016428</v>
       </c>
       <c r="D112" s="705" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="E112" s="694">
         <v>872</v>
       </c>
       <c r="F112" s="683"/>
       <c r="H112" s="683"/>
     </row>
-    <row r="113" spans="1:8" ht="23.25">
+    <row r="113" spans="1:8" ht="23.4">
       <c r="A113" s="29"/>
       <c r="B113" s="703"/>
       <c r="C113" s="704">
         <v>100017391</v>
       </c>
       <c r="D113" s="705" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="E113" s="694">
         <v>57</v>
       </c>
       <c r="F113" s="683"/>
       <c r="H113" s="683"/>
     </row>
-    <row r="114" spans="1:8" ht="23.25">
+    <row r="114" spans="1:8" ht="23.4">
       <c r="A114" s="706"/>
       <c r="B114" s="706"/>
       <c r="C114" s="707"/>
       <c r="D114" s="708" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="E114" s="709">
         <v>2899</v>
       </c>
       <c r="F114" s="683"/>
       <c r="H114" s="683"/>
     </row>
-    <row r="115" spans="1:8" ht="23.25">
+    <row r="115" spans="1:8" ht="23.4">
       <c r="A115" s="696"/>
       <c r="B115" s="696"/>
       <c r="C115" s="710"/>
       <c r="D115" s="711"/>
       <c r="E115" s="712"/>
       <c r="F115" s="683"/>
       <c r="G115" s="683"/>
       <c r="H115" s="683"/>
     </row>
-    <row r="116" spans="1:8" ht="23.25">
+    <row r="116" spans="1:8" ht="23.4">
       <c r="A116" s="688" t="s">
-        <v>991</v>
+        <v>987</v>
       </c>
       <c r="B116" s="688"/>
       <c r="C116" s="702"/>
       <c r="D116" s="710"/>
       <c r="E116" s="710"/>
       <c r="F116" s="683"/>
       <c r="G116" s="683"/>
       <c r="H116" s="683"/>
     </row>
-    <row r="117" spans="1:8" ht="23.25">
+    <row r="117" spans="1:8" ht="23.4">
       <c r="A117" s="29" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B117" s="703"/>
       <c r="C117" s="704">
         <v>100016315</v>
       </c>
       <c r="D117" s="705" t="s">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="E117" s="694">
         <v>1970</v>
       </c>
       <c r="F117" s="683"/>
       <c r="H117" s="683"/>
     </row>
-    <row r="118" spans="1:8" ht="23.25">
+    <row r="118" spans="1:8" ht="23.4">
       <c r="A118" s="29"/>
       <c r="B118" s="703"/>
       <c r="C118" s="704">
         <v>100016425</v>
       </c>
       <c r="D118" s="705" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="E118" s="694">
         <v>1994</v>
       </c>
       <c r="F118" s="683"/>
       <c r="H118" s="683"/>
     </row>
-    <row r="119" spans="1:8" ht="23.25">
+    <row r="119" spans="1:8" ht="23.4">
       <c r="A119" s="29"/>
       <c r="B119" s="703"/>
       <c r="C119" s="704">
         <v>100017392</v>
       </c>
       <c r="D119" s="705" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
       <c r="E119" s="694">
         <v>69</v>
       </c>
       <c r="F119" s="683"/>
       <c r="H119" s="683"/>
     </row>
-    <row r="120" spans="1:8" ht="23.25">
+    <row r="120" spans="1:8" ht="23.4">
       <c r="A120" s="706"/>
       <c r="B120" s="706"/>
       <c r="C120" s="700"/>
       <c r="D120" s="708" t="s">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="E120" s="709">
         <v>4033</v>
       </c>
       <c r="F120" s="683"/>
       <c r="H120" s="683"/>
     </row>
-    <row r="121" spans="1:8" ht="23.25">
+    <row r="121" spans="1:8" ht="23.4">
       <c r="A121" s="696"/>
       <c r="B121" s="696"/>
       <c r="C121" s="697"/>
       <c r="D121" s="711"/>
       <c r="E121" s="712"/>
       <c r="F121" s="683"/>
       <c r="G121" s="683"/>
       <c r="H121" s="683"/>
     </row>
-    <row r="122" spans="1:8" ht="23.25">
+    <row r="122" spans="1:8" ht="23.4">
       <c r="A122" s="713" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B122" s="713"/>
       <c r="C122" s="714">
         <v>100017433</v>
       </c>
       <c r="D122" s="715" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="E122" s="694">
         <v>28</v>
       </c>
       <c r="F122" s="683"/>
       <c r="H122" s="683"/>
     </row>
-    <row r="123" spans="1:8" ht="23.25">
+    <row r="123" spans="1:8" ht="23.4">
       <c r="A123" s="713" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B123" s="713"/>
       <c r="C123" s="714">
         <v>100017393</v>
       </c>
       <c r="D123" s="715" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="E123" s="694">
         <v>47</v>
       </c>
       <c r="F123" s="683"/>
       <c r="H123" s="683"/>
     </row>
-    <row r="124" spans="1:8" ht="23.25">
+    <row r="124" spans="1:8" ht="23.4">
       <c r="A124" s="713" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B124" s="713"/>
       <c r="C124" s="692">
         <v>100016480</v>
       </c>
       <c r="D124" s="693" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
       <c r="E124" s="694">
         <v>242</v>
       </c>
       <c r="F124" s="683"/>
       <c r="H124" s="683"/>
     </row>
-    <row r="125" spans="1:8" ht="23.25">
+    <row r="125" spans="1:8" ht="23.4">
       <c r="A125" s="713" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B125" s="713"/>
       <c r="C125" s="695">
         <v>100017431</v>
       </c>
       <c r="D125" s="693" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="E125" s="694">
         <v>263</v>
       </c>
       <c r="F125" s="683"/>
       <c r="G125" s="683"/>
       <c r="H125" s="683"/>
     </row>
-    <row r="126" spans="1:8" ht="23.25">
+    <row r="126" spans="1:8" ht="23.4">
       <c r="A126" s="696"/>
       <c r="B126" s="696"/>
       <c r="C126" s="697"/>
       <c r="D126" s="716"/>
       <c r="E126" s="712"/>
       <c r="F126" s="683"/>
       <c r="G126" s="683"/>
       <c r="H126" s="683"/>
     </row>
-    <row r="127" spans="1:8" ht="23.25">
+    <row r="127" spans="1:8" ht="23.4">
       <c r="A127" s="717" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="B127" s="717"/>
       <c r="C127" s="697"/>
       <c r="D127" s="710"/>
       <c r="E127" s="697"/>
       <c r="F127" s="683"/>
       <c r="G127" s="683"/>
       <c r="H127" s="683"/>
     </row>
-    <row r="128" spans="1:8" ht="23.25">
+    <row r="128" spans="1:8" ht="22.8">
       <c r="A128" s="718"/>
       <c r="B128" s="718"/>
       <c r="C128" s="697"/>
       <c r="D128" s="710"/>
       <c r="E128" s="697"/>
       <c r="F128" s="683"/>
       <c r="G128" s="683"/>
       <c r="H128" s="683"/>
     </row>
-    <row r="129" spans="1:8" ht="23.25">
+    <row r="129" spans="1:8" ht="23.4">
       <c r="A129" s="719" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B129" s="719"/>
       <c r="C129" s="713">
         <v>100023310</v>
       </c>
       <c r="D129" s="720" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="E129" s="694">
         <v>95</v>
       </c>
       <c r="F129" s="683"/>
       <c r="H129" s="683"/>
     </row>
-    <row r="130" spans="1:8" ht="23.25">
+    <row r="130" spans="1:8" ht="23.4">
       <c r="A130" s="719" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B130" s="719"/>
       <c r="C130" s="695">
         <v>7837946</v>
       </c>
       <c r="D130" s="720" t="s">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="E130" s="694">
         <v>185</v>
       </c>
       <c r="F130" s="683"/>
       <c r="H130" s="683"/>
     </row>
-    <row r="131" spans="1:8" ht="23.25">
+    <row r="131" spans="1:8" ht="23.4">
       <c r="A131" s="721"/>
       <c r="B131" s="721"/>
       <c r="C131" s="722"/>
       <c r="D131" s="723"/>
       <c r="E131" s="724"/>
       <c r="F131" s="683"/>
       <c r="G131" s="683"/>
       <c r="H131" s="683"/>
     </row>
-    <row r="132" spans="1:8" ht="23.25">
+    <row r="132" spans="1:8" ht="23.4">
       <c r="A132" s="717" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="B132" s="717"/>
       <c r="C132" s="697"/>
       <c r="D132" s="710"/>
       <c r="E132" s="697"/>
       <c r="F132" s="683"/>
       <c r="G132" s="683"/>
       <c r="H132" s="683"/>
     </row>
     <row r="133" spans="1:8" ht="24" thickBot="1">
       <c r="A133" s="717"/>
       <c r="B133" s="717"/>
       <c r="C133" s="697"/>
       <c r="D133" s="710"/>
       <c r="E133" s="697"/>
       <c r="F133" s="683"/>
       <c r="G133" s="683"/>
       <c r="H133" s="683"/>
     </row>
     <row r="134" spans="1:8" ht="24" thickBot="1">
       <c r="A134" s="725" t="s">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="B134" s="726"/>
       <c r="C134" s="727">
         <v>85757741</v>
       </c>
       <c r="D134" s="728" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="E134" s="729">
         <v>12</v>
       </c>
       <c r="F134" s="683"/>
       <c r="H134" s="683"/>
     </row>
-    <row r="135" spans="1:8" ht="23.25">
+    <row r="135" spans="1:8" ht="23.4">
       <c r="A135" s="730"/>
       <c r="B135" s="730"/>
       <c r="C135" s="731"/>
       <c r="D135" s="732"/>
       <c r="E135" s="733"/>
       <c r="F135" s="683"/>
       <c r="G135" s="683"/>
       <c r="H135" s="683"/>
     </row>
-    <row r="136" spans="1:8" ht="23.25">
+    <row r="136" spans="1:8" ht="23.4">
       <c r="A136" s="734" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="B136" s="734"/>
       <c r="C136" s="697"/>
       <c r="D136" s="710"/>
       <c r="E136" s="697"/>
       <c r="F136" s="683"/>
       <c r="G136" s="683"/>
       <c r="H136" s="683"/>
     </row>
-    <row r="137" spans="1:8" ht="24" thickBot="1">
+    <row r="137" spans="1:8" ht="23.4" thickBot="1">
       <c r="A137" s="696"/>
       <c r="B137" s="696"/>
       <c r="C137" s="697"/>
       <c r="D137" s="710"/>
       <c r="E137" s="697"/>
       <c r="F137" s="683"/>
       <c r="G137" s="683"/>
       <c r="H137" s="683"/>
     </row>
     <row r="138" spans="1:8" ht="24" thickBot="1">
       <c r="A138" s="735" t="s">
         <v>48</v>
       </c>
       <c r="B138" s="735"/>
       <c r="C138" s="736">
         <v>100022582</v>
       </c>
       <c r="D138" s="737" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="E138" s="729">
         <v>898</v>
       </c>
       <c r="F138" s="683"/>
       <c r="H138" s="683"/>
     </row>
-    <row r="139" spans="1:8" ht="23.25">
+    <row r="139" spans="1:8" ht="22.8">
       <c r="A139" s="696"/>
       <c r="B139" s="696"/>
       <c r="C139" s="697"/>
       <c r="D139" s="738"/>
       <c r="E139" s="697"/>
       <c r="F139" s="683"/>
       <c r="H139" s="683"/>
     </row>
-    <row r="140" spans="1:8" ht="23.25">
+    <row r="140" spans="1:8" ht="23.4">
       <c r="A140" s="739"/>
       <c r="B140" s="739"/>
       <c r="C140" s="740" t="s">
         <v>60</v>
       </c>
       <c r="D140" s="741" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="E140" s="697"/>
       <c r="F140" s="683"/>
       <c r="G140" s="683"/>
       <c r="H140" s="683"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A117:A119"/>
     <mergeCell ref="A94:D94"/>
     <mergeCell ref="D97:H97"/>
     <mergeCell ref="D58:E58"/>
     <mergeCell ref="D72:E72"/>
     <mergeCell ref="A100:A101"/>
     <mergeCell ref="A111:A113"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{2211C241-1340-4C60-A0B3-47DD2D2FC295}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="22" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="23" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AB6C384-65D8-4A9D-83ED-82E09A4C1059}">
   <sheetPr codeName="Sayfa5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="49" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="63" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="64"/>
+    <col min="1" max="1" width="12.33203125" style="63" customWidth="1"/>
+    <col min="2" max="2" width="15.5546875" style="83" customWidth="1"/>
+    <col min="3" max="3" width="92.88671875" style="64" customWidth="1"/>
+    <col min="4" max="4" width="24.33203125" style="64" customWidth="1"/>
+    <col min="5" max="5" width="28.44140625" style="64" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.6640625" style="64" customWidth="1"/>
+    <col min="7" max="8" width="11.88671875" style="64" customWidth="1"/>
+    <col min="9" max="10" width="9.109375" style="64"/>
+    <col min="11" max="11" width="15.44140625" style="64" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="128"/>
       <c r="B1" s="129"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="130"/>
       <c r="E1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="F1" s="132"/>
       <c r="G1" s="72">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="22.5" customHeight="1">
       <c r="A2" s="133"/>
       <c r="C2" s="35" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="63"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
       <c r="G2" s="71"/>
     </row>
     <row r="3" spans="1:11" ht="22.5" customHeight="1">
       <c r="A3" s="133"/>
       <c r="C3" s="35" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="D3" s="135"/>
     </row>
     <row r="4" spans="1:11" ht="22.5" customHeight="1">
       <c r="A4" s="133"/>
       <c r="C4" s="35" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="135"/>
     </row>
     <row r="5" spans="1:11" ht="21.75" customHeight="1">
       <c r="A5" s="133"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="135"/>
     </row>
     <row r="6" spans="1:11" ht="21.75" customHeight="1">
       <c r="A6" s="133"/>
       <c r="C6" s="452"/>
       <c r="D6" s="135"/>
     </row>
     <row r="7" spans="1:11" ht="21.75" customHeight="1">
       <c r="A7" s="133"/>
       <c r="C7" s="410"/>
       <c r="D7" s="135"/>
     </row>
-    <row r="8" spans="1:11" ht="24.95" customHeight="1">
+    <row r="8" spans="1:11" ht="24.9" customHeight="1">
       <c r="A8" s="133"/>
       <c r="D8" s="63"/>
       <c r="E8" s="63"/>
       <c r="F8" s="63"/>
       <c r="G8" s="63"/>
     </row>
-    <row r="9" spans="1:11" ht="24.95" customHeight="1">
+    <row r="9" spans="1:11" ht="24.9" customHeight="1">
       <c r="A9" s="143"/>
       <c r="B9" s="144"/>
       <c r="E9" s="78"/>
       <c r="F9" s="78"/>
       <c r="G9" s="78"/>
     </row>
-    <row r="10" spans="1:11" ht="24.95" customHeight="1">
+    <row r="10" spans="1:11" ht="24.9" customHeight="1">
       <c r="A10" s="143"/>
       <c r="B10" s="144"/>
       <c r="C10" s="136" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
       <c r="E10" s="68"/>
       <c r="F10" s="68"/>
       <c r="G10" s="68"/>
     </row>
-    <row r="11" spans="1:11" ht="24.95" customHeight="1">
+    <row r="11" spans="1:11" ht="24.9" customHeight="1">
       <c r="A11" s="143"/>
       <c r="B11" s="144"/>
       <c r="C11" s="61"/>
       <c r="D11" s="146"/>
       <c r="E11" s="68"/>
       <c r="F11" s="68"/>
       <c r="G11" s="68"/>
     </row>
-    <row r="12" spans="1:11" s="81" customFormat="1" ht="54">
+    <row r="12" spans="1:11" s="81" customFormat="1" ht="52.2">
       <c r="A12" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="138" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C12" s="138" t="s">
         <v>41</v>
       </c>
       <c r="D12" s="433" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="E12" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F12" s="68"/>
       <c r="G12" s="68"/>
       <c r="H12" s="407"/>
     </row>
-    <row r="13" spans="1:11" s="81" customFormat="1" ht="24.95" customHeight="1">
+    <row r="13" spans="1:11" s="81" customFormat="1" ht="24.9" customHeight="1">
       <c r="A13" s="141" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="148">
         <v>16900210</v>
       </c>
       <c r="C13" s="85" t="s">
         <v>210</v>
       </c>
       <c r="D13" s="451" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="E13" s="44">
-        <v>732</v>
+        <v>754</v>
       </c>
       <c r="F13" s="68"/>
       <c r="G13" s="68"/>
       <c r="H13" s="62"/>
       <c r="K13" s="435"/>
     </row>
-    <row r="14" spans="1:11" s="81" customFormat="1" ht="24.95" customHeight="1">
+    <row r="14" spans="1:11" s="81" customFormat="1" ht="24.9" customHeight="1">
       <c r="A14" s="141" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="148">
         <v>16900164</v>
       </c>
       <c r="C14" s="85" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="D14" s="451" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="E14" s="44">
-        <v>1197</v>
+        <v>1233</v>
       </c>
       <c r="F14" s="68"/>
       <c r="G14" s="68"/>
       <c r="H14" s="62"/>
       <c r="K14" s="435"/>
     </row>
-    <row r="15" spans="1:11" ht="24.95" customHeight="1">
+    <row r="15" spans="1:11" ht="24.9" customHeight="1">
       <c r="A15" s="141" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="148">
         <v>16900162</v>
       </c>
       <c r="C15" s="85" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="142"/>
       <c r="E15" s="44">
-        <v>610</v>
+        <v>629</v>
       </c>
       <c r="F15" s="68"/>
       <c r="G15" s="68"/>
       <c r="H15" s="62"/>
     </row>
-    <row r="16" spans="1:11" ht="24.95" customHeight="1">
+    <row r="16" spans="1:11" ht="24.9" customHeight="1">
       <c r="A16" s="141" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="149">
         <v>16900017</v>
       </c>
       <c r="C16" s="85" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="142"/>
       <c r="E16" s="44">
-        <v>719</v>
+        <v>740</v>
       </c>
       <c r="F16" s="68"/>
       <c r="G16" s="68"/>
       <c r="H16" s="62"/>
     </row>
-    <row r="17" spans="1:11" ht="24.95" customHeight="1">
+    <row r="17" spans="1:11" ht="24.9" customHeight="1">
       <c r="A17" s="141" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="149">
         <v>16900002</v>
       </c>
       <c r="C17" s="85" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="142"/>
       <c r="E17" s="44">
-        <v>677</v>
+        <v>697</v>
       </c>
       <c r="F17" s="68"/>
       <c r="G17" s="68"/>
       <c r="H17" s="62"/>
     </row>
-    <row r="18" spans="1:11" ht="24.95" customHeight="1">
+    <row r="18" spans="1:11" ht="24.9" customHeight="1">
       <c r="A18" s="141" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="149">
         <v>100020680</v>
       </c>
       <c r="C18" s="85" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="D18" s="142"/>
       <c r="E18" s="44">
-        <v>1647</v>
+        <v>1697</v>
       </c>
       <c r="F18" s="68"/>
       <c r="G18" s="68"/>
       <c r="H18" s="62"/>
     </row>
-    <row r="19" spans="1:11" ht="24.95" customHeight="1">
+    <row r="19" spans="1:11" ht="24.9" customHeight="1">
       <c r="A19" s="141" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="148">
         <v>16900163</v>
       </c>
       <c r="C19" s="85" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D19" s="142"/>
       <c r="E19" s="44">
-        <v>630</v>
+        <v>649</v>
       </c>
       <c r="F19" s="68"/>
       <c r="G19" s="68"/>
       <c r="H19" s="62"/>
     </row>
-    <row r="20" spans="1:11" ht="24.95" customHeight="1">
+    <row r="20" spans="1:11" ht="24.9" customHeight="1">
       <c r="A20" s="141" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="148">
         <v>16900419</v>
       </c>
       <c r="C20" s="85" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D20" s="142"/>
       <c r="E20" s="44">
-        <v>523</v>
+        <v>539</v>
       </c>
       <c r="F20" s="68"/>
       <c r="G20" s="68"/>
       <c r="H20" s="62"/>
     </row>
-    <row r="21" spans="1:11" s="81" customFormat="1" ht="24.95" customHeight="1">
+    <row r="21" spans="1:11" s="81" customFormat="1" ht="24.9" customHeight="1">
       <c r="A21" s="141" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="148">
         <v>16900321</v>
       </c>
       <c r="C21" s="85" t="s">
         <v>212</v>
       </c>
       <c r="D21" s="80"/>
       <c r="E21" s="44">
-        <v>768</v>
+        <v>790</v>
       </c>
       <c r="F21" s="68"/>
       <c r="G21" s="68"/>
       <c r="H21" s="62"/>
       <c r="K21" s="435"/>
     </row>
-    <row r="22" spans="1:11" ht="24.95" customHeight="1">
+    <row r="22" spans="1:11" ht="24.9" customHeight="1">
       <c r="A22" s="141" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="149">
         <v>16900428</v>
       </c>
       <c r="C22" s="85" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="D22" s="451" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E22" s="44">
-        <v>1967</v>
+        <v>2025</v>
       </c>
       <c r="F22" s="68"/>
       <c r="G22" s="68"/>
       <c r="H22" s="62"/>
     </row>
-    <row r="23" spans="1:11" ht="24.95" customHeight="1">
+    <row r="23" spans="1:11" ht="24.9" customHeight="1">
       <c r="A23" s="143"/>
       <c r="B23" s="144"/>
       <c r="C23" s="145"/>
       <c r="D23" s="145"/>
       <c r="E23" s="68"/>
       <c r="F23" s="68"/>
       <c r="G23" s="68"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="152"/>
       <c r="B24" s="153"/>
       <c r="C24" s="145"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{F77621FD-F293-4CFF-BCCA-D7CDC47DC2C4}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8C072A2-B801-4917-8591-2FC4EFC8A418}">
   <sheetPr codeName="Sayfa10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I107"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="B17" sqref="B17:G18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="63"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="85.140625" style="70" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" style="63"/>
+    <col min="2" max="2" width="16.109375" style="83" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="85.109375" style="70" customWidth="1"/>
     <col min="4" max="4" width="23" style="64" customWidth="1"/>
-    <col min="5" max="5" width="28.42578125" style="64" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="64"/>
+    <col min="5" max="5" width="28.44140625" style="64" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="16.33203125" style="64" customWidth="1"/>
+    <col min="8" max="16384" width="9.109375" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="171"/>
       <c r="B1" s="172"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="173"/>
       <c r="E1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="F1" s="173"/>
       <c r="G1" s="72">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="22.5" customHeight="1">
       <c r="A2" s="174"/>
       <c r="B2" s="175"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="77"/>
       <c r="E2" s="77"/>
       <c r="F2" s="77"/>
       <c r="G2" s="77"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
       <c r="A3" s="174"/>
       <c r="B3" s="175"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="D3" s="77"/>
       <c r="E3" s="77"/>
       <c r="F3" s="77"/>
       <c r="G3" s="77"/>
     </row>
     <row r="4" spans="1:7" ht="22.5" customHeight="1">
       <c r="A4" s="174"/>
       <c r="B4" s="175"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="135"/>
       <c r="E4" s="77"/>
       <c r="F4" s="77"/>
       <c r="G4" s="77"/>
     </row>
     <row r="5" spans="1:7" ht="22.5" customHeight="1">
       <c r="A5" s="174"/>
       <c r="B5" s="175"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="135"/>
       <c r="E5" s="77"/>
       <c r="F5" s="77"/>
       <c r="G5" s="77"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="174"/>
       <c r="B6" s="175"/>
       <c r="C6" s="452"/>
       <c r="D6" s="77"/>
       <c r="E6" s="77"/>
       <c r="F6" s="77"/>
       <c r="G6" s="77"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="174"/>
       <c r="B7" s="175"/>
       <c r="D7" s="63"/>
       <c r="E7" s="63"/>
       <c r="F7" s="63"/>
       <c r="G7" s="63"/>
     </row>
-    <row r="8" spans="1:7" ht="24.75">
+    <row r="8" spans="1:7" ht="25.2">
       <c r="A8" s="133"/>
       <c r="B8" s="175"/>
       <c r="C8" s="136" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D8" s="63"/>
       <c r="E8" s="63"/>
       <c r="F8" s="63"/>
       <c r="G8" s="63"/>
     </row>
     <row r="9" spans="1:7" ht="22.5" customHeight="1">
       <c r="A9" s="174"/>
       <c r="B9" s="175"/>
       <c r="C9" s="176" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="D9" s="63"/>
       <c r="E9" s="63"/>
       <c r="F9" s="63"/>
       <c r="G9" s="63"/>
     </row>
     <row r="10" spans="1:7" ht="53.25" customHeight="1">
       <c r="A10" s="174"/>
       <c r="B10" s="175"/>
       <c r="C10" s="63"/>
       <c r="D10" s="63"/>
       <c r="E10" s="63"/>
       <c r="F10" s="63"/>
       <c r="G10" s="63"/>
     </row>
-    <row r="11" spans="1:7" s="81" customFormat="1" ht="54">
+    <row r="11" spans="1:7" s="81" customFormat="1" ht="52.2">
       <c r="A11" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C11" s="140" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="161" t="s">
         <v>42</v>
       </c>
       <c r="E11" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
     </row>
     <row r="12" spans="1:7" ht="35.25" customHeight="1">
       <c r="A12" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B12" s="84">
         <v>100023907</v>
       </c>
       <c r="C12" s="441" t="s">
-        <v>969</v>
+        <v>965</v>
       </c>
       <c r="D12" s="97">
         <v>55900</v>
       </c>
       <c r="E12" s="58">
-        <v>1809</v>
+        <v>1822</v>
       </c>
       <c r="F12" s="63"/>
       <c r="G12" s="63"/>
     </row>
     <row r="13" spans="1:7" ht="34.5" customHeight="1">
       <c r="A13" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="84">
         <v>100023908</v>
       </c>
       <c r="C13" s="441" t="s">
-        <v>970</v>
+        <v>966</v>
       </c>
       <c r="D13" s="97">
         <v>77400</v>
       </c>
       <c r="E13" s="58">
-        <v>1975</v>
+        <v>1988</v>
       </c>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
     </row>
     <row r="14" spans="1:7" ht="35.25" customHeight="1">
       <c r="A14" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="84">
         <v>100023909</v>
       </c>
       <c r="C14" s="441" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="D14" s="97">
         <v>98040</v>
       </c>
       <c r="E14" s="58">
-        <v>2189</v>
+        <v>2202</v>
       </c>
       <c r="F14" s="63"/>
       <c r="G14" s="63"/>
     </row>
     <row r="15" spans="1:7" s="81" customFormat="1" ht="36.75" customHeight="1">
       <c r="A15" s="174"/>
       <c r="B15" s="178" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="179" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="D15" s="63"/>
       <c r="E15" s="68"/>
       <c r="F15" s="63"/>
       <c r="G15" s="63"/>
     </row>
     <row r="16" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
       <c r="A16" s="174"/>
       <c r="B16" s="178"/>
       <c r="C16" s="180" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="D16" s="63"/>
       <c r="E16" s="69"/>
       <c r="F16" s="63"/>
       <c r="G16" s="63"/>
     </row>
     <row r="17" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
       <c r="A17" s="174"/>
       <c r="B17" s="18" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
     </row>
     <row r="18" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
       <c r="A18" s="174"/>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
     </row>
     <row r="19" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
       <c r="A19" s="174"/>
       <c r="B19" s="175"/>
       <c r="C19" s="136" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="69"/>
       <c r="F19" s="63"/>
       <c r="G19" s="63"/>
     </row>
-    <row r="20" spans="1:7" ht="24.95" customHeight="1">
+    <row r="20" spans="1:7" ht="24.9" customHeight="1">
       <c r="A20" s="174"/>
       <c r="B20" s="175"/>
       <c r="C20" s="176" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="D20" s="63"/>
       <c r="E20" s="69"/>
       <c r="F20" s="63"/>
       <c r="G20" s="63"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="174"/>
       <c r="B21" s="175"/>
       <c r="C21" s="63"/>
       <c r="D21" s="63"/>
       <c r="F21" s="63"/>
       <c r="G21" s="63"/>
     </row>
-    <row r="22" spans="1:7" ht="24.95" customHeight="1">
+    <row r="22" spans="1:7" ht="24.9" customHeight="1">
       <c r="A22" s="181"/>
       <c r="B22" s="182"/>
       <c r="C22" s="98"/>
       <c r="D22" s="69"/>
       <c r="E22" s="68"/>
       <c r="F22" s="63"/>
       <c r="G22" s="63"/>
     </row>
-    <row r="23" spans="1:7" ht="54">
+    <row r="23" spans="1:7" ht="52.2">
       <c r="A23" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B23" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C23" s="140" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="161" t="s">
         <v>42</v>
       </c>
       <c r="E23" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F23" s="63"/>
       <c r="G23" s="63"/>
     </row>
     <row r="24" spans="1:7" ht="26.1" customHeight="1">
       <c r="A24" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="84">
         <v>10090901</v>
       </c>
       <c r="C24" s="177" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="D24" s="97">
         <v>55900</v>
       </c>
       <c r="E24" s="58">
         <v>1597</v>
       </c>
       <c r="F24" s="63"/>
       <c r="G24" s="63"/>
     </row>
     <row r="25" spans="1:7" ht="26.1" customHeight="1">
       <c r="A25" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="84">
         <v>10090902</v>
       </c>
       <c r="C25" s="177" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D25" s="97">
         <v>77400</v>
       </c>
       <c r="E25" s="58">
         <v>1763</v>
       </c>
       <c r="F25" s="63"/>
       <c r="G25" s="63"/>
     </row>
     <row r="26" spans="1:7" ht="26.1" customHeight="1">
       <c r="A26" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="429">
         <v>10090903</v>
       </c>
       <c r="C26" s="430" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="D26" s="431">
         <v>98040</v>
       </c>
       <c r="E26" s="58">
         <v>1977</v>
       </c>
       <c r="F26" s="63"/>
       <c r="G26" s="63"/>
     </row>
-    <row r="27" spans="1:7" ht="24.95" customHeight="1">
+    <row r="27" spans="1:7" ht="24.9" customHeight="1">
       <c r="A27" s="181"/>
       <c r="B27" s="178" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="179" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D27" s="69"/>
       <c r="E27" s="69"/>
       <c r="F27" s="63"/>
       <c r="G27" s="63"/>
     </row>
-    <row r="28" spans="1:7" ht="24.95" customHeight="1">
+    <row r="28" spans="1:7" ht="24.9" customHeight="1">
       <c r="A28" s="181"/>
       <c r="B28" s="178"/>
       <c r="C28" s="180" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D28" s="69"/>
       <c r="E28" s="69"/>
       <c r="F28" s="63"/>
       <c r="G28" s="63"/>
     </row>
-    <row r="29" spans="1:7" ht="24.95" customHeight="1">
+    <row r="29" spans="1:7" ht="24.9" customHeight="1">
       <c r="A29" s="181"/>
       <c r="B29" s="178"/>
       <c r="C29" s="180" t="s">
         <v>225</v>
       </c>
       <c r="D29" s="69"/>
       <c r="E29" s="69"/>
       <c r="F29" s="63"/>
       <c r="G29" s="63"/>
     </row>
-    <row r="30" spans="1:7" ht="24.95" customHeight="1">
+    <row r="30" spans="1:7" ht="24.9" customHeight="1">
       <c r="A30" s="181"/>
       <c r="B30" s="178"/>
       <c r="C30" s="180"/>
       <c r="D30" s="69"/>
       <c r="E30" s="69"/>
       <c r="F30" s="63"/>
       <c r="G30" s="63"/>
     </row>
-    <row r="31" spans="1:7" ht="24.95" customHeight="1">
+    <row r="31" spans="1:7" ht="24.9" customHeight="1">
       <c r="A31" s="181"/>
       <c r="B31" s="182"/>
       <c r="C31" s="136" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D31" s="69"/>
       <c r="E31" s="69"/>
       <c r="F31" s="63"/>
       <c r="G31" s="63"/>
     </row>
-    <row r="32" spans="1:7" ht="24.95" customHeight="1">
+    <row r="32" spans="1:7" ht="24.9" customHeight="1">
       <c r="A32" s="499"/>
       <c r="B32" s="182"/>
       <c r="C32" s="136"/>
       <c r="D32" s="69"/>
       <c r="E32" s="69"/>
       <c r="F32" s="63"/>
       <c r="G32" s="63"/>
     </row>
-    <row r="33" spans="1:9" ht="54">
+    <row r="33" spans="1:9" ht="52.2">
       <c r="A33" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="302" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C33" s="140" t="s">
         <v>41</v>
       </c>
       <c r="D33" s="500" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="E33" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F33" s="63"/>
       <c r="G33" s="63"/>
     </row>
-    <row r="34" spans="1:9" ht="24.95" customHeight="1">
+    <row r="34" spans="1:9" ht="24.9" customHeight="1">
       <c r="A34" s="498" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B34" s="84">
         <v>14510198</v>
       </c>
       <c r="C34" s="99" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D34" s="97" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="E34" s="58">
         <v>434</v>
       </c>
       <c r="F34" s="63"/>
       <c r="G34" s="63"/>
     </row>
-    <row r="35" spans="1:9" ht="24.95" customHeight="1">
+    <row r="35" spans="1:9" ht="24.9" customHeight="1">
       <c r="A35" s="181"/>
       <c r="B35" s="182"/>
       <c r="C35" s="98"/>
       <c r="D35" s="69"/>
       <c r="E35" s="69"/>
       <c r="F35" s="63"/>
       <c r="G35" s="63"/>
     </row>
-    <row r="36" spans="1:9" ht="24.95" customHeight="1">
+    <row r="36" spans="1:9" ht="24.9" customHeight="1">
       <c r="A36" s="133"/>
       <c r="B36" s="67"/>
       <c r="C36" s="64"/>
       <c r="F36" s="63"/>
       <c r="G36" s="63"/>
     </row>
-    <row r="37" spans="1:9" ht="24.95" customHeight="1">
+    <row r="37" spans="1:9" ht="24.9" customHeight="1">
       <c r="A37" s="133"/>
       <c r="B37" s="67"/>
       <c r="C37" s="136" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="F37" s="63"/>
       <c r="G37" s="63"/>
       <c r="H37" s="134"/>
     </row>
-    <row r="38" spans="1:9" ht="24.95" customHeight="1">
+    <row r="38" spans="1:9" ht="24.9" customHeight="1">
       <c r="A38" s="133"/>
       <c r="B38" s="67"/>
       <c r="C38" s="64"/>
       <c r="F38" s="63"/>
       <c r="G38" s="63"/>
       <c r="H38" s="134"/>
     </row>
-    <row r="39" spans="1:9" ht="54">
+    <row r="39" spans="1:9" ht="52.2">
       <c r="A39" s="139" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C39" s="140" t="s">
         <v>41</v>
       </c>
       <c r="D39" s="161" t="s">
         <v>42</v>
       </c>
       <c r="E39" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F39" s="63"/>
       <c r="G39" s="63"/>
     </row>
-    <row r="40" spans="1:9" ht="24.95" customHeight="1">
+    <row r="40" spans="1:9" ht="24.9" customHeight="1">
       <c r="A40" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B40" s="84">
         <v>10090921</v>
       </c>
       <c r="C40" s="65" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="D40" s="82"/>
       <c r="E40" s="58">
         <v>420</v>
       </c>
       <c r="F40" s="63"/>
       <c r="G40" s="63"/>
     </row>
-    <row r="41" spans="1:9" ht="24.95" customHeight="1">
+    <row r="41" spans="1:9" ht="24.9" customHeight="1">
       <c r="A41" s="181"/>
       <c r="B41" s="182"/>
       <c r="C41" s="98"/>
       <c r="D41" s="69"/>
       <c r="E41" s="69"/>
       <c r="F41" s="63"/>
       <c r="G41" s="63"/>
     </row>
-    <row r="42" spans="1:9" ht="24.95" customHeight="1">
+    <row r="42" spans="1:9" ht="24.9" customHeight="1">
       <c r="A42" s="181"/>
       <c r="B42" s="182"/>
       <c r="C42" s="98"/>
       <c r="D42" s="69"/>
       <c r="E42" s="69"/>
       <c r="F42" s="63"/>
       <c r="G42" s="63"/>
     </row>
-    <row r="43" spans="1:9" ht="24.95" customHeight="1">
+    <row r="43" spans="1:9" ht="24.9" customHeight="1">
       <c r="A43" s="181"/>
       <c r="B43" s="182"/>
       <c r="C43" s="98"/>
       <c r="D43" s="69"/>
       <c r="E43" s="69"/>
       <c r="F43" s="63"/>
       <c r="G43" s="63"/>
     </row>
-    <row r="44" spans="1:9" ht="24.75">
+    <row r="44" spans="1:9" ht="25.2">
       <c r="A44" s="133"/>
       <c r="B44" s="86"/>
       <c r="C44" s="136" t="s">
         <v>105</v>
       </c>
       <c r="F44" s="63"/>
       <c r="G44" s="63"/>
       <c r="H44" s="67"/>
       <c r="I44" s="166"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="133"/>
       <c r="B45" s="86"/>
       <c r="C45" s="63"/>
       <c r="E45" s="67"/>
       <c r="F45" s="63"/>
       <c r="G45" s="63"/>
       <c r="H45" s="67"/>
       <c r="I45" s="166"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="133"/>
       <c r="B46" s="86"/>
       <c r="C46" s="167"/>
       <c r="D46" s="63"/>
       <c r="E46" s="67"/>
       <c r="F46" s="63"/>
       <c r="G46" s="63"/>
       <c r="H46" s="67"/>
       <c r="I46" s="166"/>
     </row>
-    <row r="47" spans="1:9" ht="54">
+    <row r="47" spans="1:9" ht="52.2">
       <c r="A47" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B47" s="140" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C47" s="140" t="s">
         <v>41</v>
       </c>
       <c r="D47" s="170"/>
       <c r="E47" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F47" s="63"/>
       <c r="G47" s="63"/>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B48" s="151">
         <v>16900402</v>
       </c>
       <c r="C48" s="100" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D48" s="65"/>
       <c r="E48" s="58">
         <v>3844</v>
       </c>
       <c r="F48" s="63"/>
       <c r="G48" s="63"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="133"/>
       <c r="B49" s="182"/>
       <c r="C49" s="101"/>
       <c r="E49" s="40"/>
       <c r="F49" s="63"/>
       <c r="G49" s="63"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="174"/>
       <c r="B50" s="158"/>
       <c r="C50" s="158"/>
       <c r="D50" s="77"/>
       <c r="E50" s="183"/>
       <c r="F50" s="63"/>
       <c r="G50" s="63"/>
     </row>
-    <row r="51" spans="1:7" ht="24.75">
+    <row r="51" spans="1:7" ht="25.2">
       <c r="A51" s="174"/>
       <c r="B51" s="158"/>
       <c r="C51" s="136" t="s">
         <v>105</v>
       </c>
       <c r="D51" s="77"/>
       <c r="E51" s="183"/>
       <c r="F51" s="63"/>
       <c r="G51" s="63"/>
     </row>
     <row r="52" spans="1:7" ht="19.5" customHeight="1">
       <c r="A52" s="174"/>
       <c r="B52" s="158"/>
       <c r="C52" s="63"/>
       <c r="D52" s="77"/>
       <c r="E52" s="183"/>
       <c r="F52" s="63"/>
       <c r="G52" s="63"/>
     </row>
-    <row r="53" spans="1:7" ht="54">
+    <row r="53" spans="1:7" ht="52.2">
       <c r="A53" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B53" s="138" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>41</v>
       </c>
       <c r="D53" s="21"/>
       <c r="E53" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F53" s="63"/>
       <c r="G53" s="63"/>
     </row>
-    <row r="54" spans="1:7" ht="24.95" customHeight="1">
+    <row r="54" spans="1:7" ht="24.9" customHeight="1">
       <c r="A54" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="84" t="s">
         <v>106</v>
       </c>
       <c r="C54" s="23" t="s">
         <v>107</v>
       </c>
       <c r="D54" s="22"/>
       <c r="E54" s="58">
         <v>3373</v>
       </c>
       <c r="F54" s="63"/>
       <c r="G54" s="63"/>
     </row>
-    <row r="55" spans="1:7" ht="24.95" customHeight="1">
+    <row r="55" spans="1:7" ht="24.9" customHeight="1">
       <c r="A55" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B55" s="84">
         <v>19170095</v>
       </c>
       <c r="C55" s="23" t="s">
         <v>209</v>
       </c>
       <c r="D55" s="22"/>
       <c r="E55" s="58">
         <v>59</v>
       </c>
       <c r="F55" s="63"/>
       <c r="G55" s="63"/>
     </row>
-    <row r="56" spans="1:7" ht="24.95" customHeight="1">
+    <row r="56" spans="1:7" ht="24.9" customHeight="1">
       <c r="A56" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B56" s="151">
         <v>16910076</v>
       </c>
       <c r="C56" s="23" t="s">
         <v>211</v>
       </c>
       <c r="D56" s="22"/>
       <c r="E56" s="58">
         <v>167</v>
       </c>
       <c r="F56" s="63"/>
       <c r="G56" s="63"/>
     </row>
-    <row r="57" spans="1:7" ht="24.95" customHeight="1">
+    <row r="57" spans="1:7" ht="24.9" customHeight="1">
       <c r="A57" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B57" s="84">
         <v>16900224</v>
       </c>
       <c r="C57" s="23" t="s">
         <v>213</v>
       </c>
       <c r="D57" s="22"/>
       <c r="E57" s="58">
         <v>17</v>
       </c>
       <c r="F57" s="63"/>
       <c r="G57" s="63"/>
     </row>
-    <row r="58" spans="1:7" ht="24.95" customHeight="1">
+    <row r="58" spans="1:7" ht="24.9" customHeight="1">
       <c r="A58" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B58" s="84">
         <v>16910078</v>
       </c>
       <c r="C58" s="23" t="s">
         <v>214</v>
       </c>
       <c r="D58" s="22"/>
       <c r="E58" s="58">
         <v>19</v>
       </c>
       <c r="F58" s="63"/>
       <c r="G58" s="63"/>
     </row>
-    <row r="59" spans="1:7" ht="24.95" customHeight="1">
+    <row r="59" spans="1:7" ht="24.9" customHeight="1">
       <c r="A59" s="184"/>
       <c r="B59" s="185"/>
       <c r="C59" s="186"/>
       <c r="D59" s="186"/>
       <c r="E59" s="186"/>
       <c r="F59" s="63"/>
       <c r="G59" s="63"/>
     </row>
     <row r="60" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A60" s="174"/>
       <c r="B60" s="158"/>
       <c r="C60" s="136" t="s">
         <v>108</v>
       </c>
       <c r="D60" s="77"/>
       <c r="E60" s="183"/>
       <c r="F60" s="63"/>
       <c r="G60" s="63"/>
     </row>
     <row r="61" spans="1:7" ht="20.100000000000001" customHeight="1">
       <c r="A61" s="174"/>
       <c r="B61" s="158"/>
       <c r="C61" s="63"/>
       <c r="D61" s="77"/>
       <c r="E61" s="183"/>
       <c r="F61" s="63"/>
       <c r="G61" s="63"/>
     </row>
     <row r="62" spans="1:7" s="81" customFormat="1">
       <c r="A62" s="174"/>
       <c r="B62" s="158"/>
       <c r="C62" s="63"/>
       <c r="D62" s="77"/>
       <c r="E62" s="183"/>
       <c r="F62" s="63"/>
       <c r="G62" s="63"/>
     </row>
-    <row r="63" spans="1:7" ht="54">
+    <row r="63" spans="1:7" ht="52.2">
       <c r="A63" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B63" s="138" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C63" s="19" t="s">
         <v>41</v>
       </c>
       <c r="D63" s="21"/>
       <c r="E63" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
     </row>
-    <row r="64" spans="1:7" ht="24.95" customHeight="1">
+    <row r="64" spans="1:7" ht="24.9" customHeight="1">
       <c r="A64" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B64" s="84">
         <v>16900066</v>
       </c>
       <c r="C64" s="23" t="s">
         <v>78</v>
       </c>
       <c r="D64" s="22"/>
       <c r="E64" s="58">
         <v>14</v>
       </c>
       <c r="F64" s="63"/>
       <c r="G64" s="63"/>
     </row>
-    <row r="65" spans="1:7" s="77" customFormat="1" ht="24.95" customHeight="1">
+    <row r="65" spans="1:7" s="77" customFormat="1" ht="24.9" customHeight="1">
       <c r="A65" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B65" s="187" t="s">
         <v>109</v>
       </c>
       <c r="C65" s="23" t="s">
         <v>110</v>
       </c>
       <c r="D65" s="22"/>
       <c r="E65" s="58">
         <v>18542</v>
       </c>
       <c r="F65" s="63"/>
       <c r="G65" s="63"/>
     </row>
-    <row r="66" spans="1:7" s="77" customFormat="1" ht="24.95" customHeight="1">
+    <row r="66" spans="1:7" s="77" customFormat="1" ht="24.9" customHeight="1">
       <c r="A66" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B66" s="187">
         <v>100020681</v>
       </c>
       <c r="C66" s="23" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="D66" s="22"/>
       <c r="E66" s="58">
         <v>21503</v>
       </c>
       <c r="F66" s="63"/>
       <c r="G66" s="63"/>
     </row>
-    <row r="67" spans="1:7" s="77" customFormat="1" ht="24.95" customHeight="1">
+    <row r="67" spans="1:7" s="77" customFormat="1" ht="24.9" customHeight="1">
       <c r="A67" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B67" s="187" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="C67" s="23" t="s">
         <v>111</v>
       </c>
       <c r="D67" s="22"/>
       <c r="E67" s="58">
         <v>8888</v>
       </c>
       <c r="F67" s="63"/>
       <c r="G67" s="63"/>
     </row>
-    <row r="68" spans="1:7" ht="24.95" customHeight="1">
+    <row r="68" spans="1:7" ht="24.9" customHeight="1">
       <c r="A68" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B68" s="84">
         <v>16910171</v>
       </c>
       <c r="C68" s="23" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="D68" s="22"/>
       <c r="E68" s="58">
         <v>72</v>
       </c>
       <c r="F68" s="63"/>
       <c r="G68" s="63"/>
     </row>
-    <row r="69" spans="1:7" ht="24.95" customHeight="1">
+    <row r="69" spans="1:7" ht="24.9" customHeight="1">
       <c r="A69" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B69" s="84">
         <v>16910072</v>
       </c>
       <c r="C69" s="23" t="s">
         <v>112</v>
       </c>
       <c r="D69" s="22"/>
       <c r="E69" s="58">
         <v>9</v>
       </c>
       <c r="F69" s="63"/>
       <c r="G69" s="63"/>
     </row>
-    <row r="70" spans="1:7" ht="24.95" customHeight="1">
+    <row r="70" spans="1:7" ht="24.9" customHeight="1">
       <c r="A70" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B70" s="84">
         <v>16900077</v>
       </c>
       <c r="C70" s="23" t="s">
         <v>113</v>
       </c>
       <c r="D70" s="22"/>
       <c r="E70" s="58">
         <v>19</v>
       </c>
       <c r="F70" s="63"/>
       <c r="G70" s="63"/>
     </row>
-    <row r="71" spans="1:7" ht="24.95" customHeight="1">
+    <row r="71" spans="1:7" ht="24.9" customHeight="1">
       <c r="A71" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B71" s="84">
         <v>100022179</v>
       </c>
       <c r="C71" s="23" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="D71" s="22"/>
       <c r="E71" s="58">
         <v>197</v>
       </c>
       <c r="F71" s="63"/>
       <c r="G71" s="63"/>
     </row>
-    <row r="72" spans="1:7" ht="24.95" customHeight="1">
+    <row r="72" spans="1:7" ht="24.9" customHeight="1">
       <c r="A72" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B72" s="156">
         <v>16910074</v>
       </c>
       <c r="C72" s="23" t="s">
         <v>114</v>
       </c>
       <c r="D72" s="22"/>
       <c r="E72" s="58">
         <v>65</v>
       </c>
       <c r="F72" s="63"/>
       <c r="G72" s="63"/>
     </row>
-    <row r="73" spans="1:7" ht="24.95" customHeight="1">
+    <row r="73" spans="1:7" ht="24.9" customHeight="1">
       <c r="A73" s="155" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B73" s="156">
         <v>100020830</v>
       </c>
       <c r="C73" s="23" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="D73" s="22"/>
       <c r="E73" s="58">
         <v>1638</v>
       </c>
       <c r="F73" s="63"/>
       <c r="G73" s="63"/>
     </row>
-    <row r="74" spans="1:7" ht="24.95" customHeight="1">
+    <row r="74" spans="1:7" ht="24.9" customHeight="1">
       <c r="A74" s="155" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B74" s="156">
         <v>100020840</v>
       </c>
       <c r="C74" s="23" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="D74" s="22"/>
       <c r="E74" s="58">
         <v>2583</v>
       </c>
       <c r="F74" s="63"/>
       <c r="G74" s="63"/>
     </row>
-    <row r="75" spans="1:7" ht="24.95" customHeight="1">
+    <row r="75" spans="1:7" ht="24.9" customHeight="1">
       <c r="A75" s="155" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B75" s="156">
         <v>100020841</v>
       </c>
       <c r="C75" s="23" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="D75" s="22"/>
       <c r="E75" s="58">
         <v>3110</v>
       </c>
       <c r="F75" s="63"/>
       <c r="G75" s="63"/>
     </row>
-    <row r="76" spans="1:7" ht="24.95" customHeight="1">
+    <row r="76" spans="1:7" ht="24.9" customHeight="1">
       <c r="A76" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B76" s="297" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C76" s="23" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="D76" s="22"/>
       <c r="E76" s="58">
         <v>284</v>
       </c>
       <c r="F76" s="63"/>
       <c r="G76" s="63"/>
     </row>
-    <row r="77" spans="1:7" ht="24.95" customHeight="1">
+    <row r="77" spans="1:7" ht="24.9" customHeight="1">
       <c r="A77" s="181"/>
       <c r="B77" s="448"/>
       <c r="C77" s="453" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="D77" s="450"/>
       <c r="E77" s="62"/>
       <c r="F77" s="63"/>
       <c r="G77" s="63"/>
     </row>
-    <row r="78" spans="1:7" ht="24.95" customHeight="1">
+    <row r="78" spans="1:7" ht="24.9" customHeight="1">
       <c r="A78" s="181"/>
       <c r="B78" s="448"/>
       <c r="C78" s="449"/>
       <c r="D78" s="450"/>
       <c r="E78" s="62"/>
       <c r="F78" s="63"/>
       <c r="G78" s="63"/>
     </row>
     <row r="79" spans="1:7" ht="29.25" customHeight="1">
       <c r="A79" s="174"/>
       <c r="B79" s="158"/>
       <c r="C79" s="136" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="D79" s="77"/>
       <c r="E79" s="183"/>
       <c r="F79" s="63"/>
       <c r="G79" s="63"/>
     </row>
     <row r="80" spans="1:7" ht="24.75" customHeight="1">
       <c r="A80" s="174"/>
       <c r="B80" s="158"/>
       <c r="C80" s="63"/>
       <c r="D80" s="77"/>
       <c r="E80" s="183"/>
       <c r="F80" s="63"/>
       <c r="G80" s="63"/>
     </row>
     <row r="81" spans="1:7" s="81" customFormat="1">
       <c r="A81" s="174"/>
       <c r="B81" s="158"/>
       <c r="C81" s="63"/>
       <c r="D81" s="77"/>
       <c r="E81" s="183"/>
       <c r="F81" s="63"/>
       <c r="G81" s="63"/>
     </row>
-    <row r="82" spans="1:7" ht="54">
+    <row r="82" spans="1:7" ht="52.2">
       <c r="A82" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B82" s="138" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C82" s="19" t="s">
         <v>41</v>
       </c>
       <c r="D82" s="21"/>
       <c r="E82" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F82" s="63"/>
       <c r="G82" s="63"/>
     </row>
-    <row r="83" spans="1:7" ht="24.95" customHeight="1">
+    <row r="83" spans="1:7" ht="24.9" customHeight="1">
       <c r="A83" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B83" s="187">
         <v>16900208</v>
       </c>
       <c r="C83" s="23" t="s">
         <v>115</v>
       </c>
       <c r="D83" s="22"/>
       <c r="E83" s="58">
         <v>9855</v>
       </c>
       <c r="F83" s="63"/>
       <c r="G83" s="63"/>
     </row>
-    <row r="84" spans="1:7" ht="24.95" customHeight="1">
+    <row r="84" spans="1:7" ht="24.9" customHeight="1">
       <c r="A84" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B84" s="187">
         <v>16900209</v>
       </c>
       <c r="C84" s="23" t="s">
         <v>116</v>
       </c>
       <c r="D84" s="22"/>
       <c r="E84" s="58">
         <v>7794</v>
       </c>
       <c r="F84" s="63"/>
       <c r="G84" s="63"/>
     </row>
-    <row r="85" spans="1:7" ht="24.95" customHeight="1">
+    <row r="85" spans="1:7" ht="24.9" customHeight="1">
       <c r="A85" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B85" s="187">
         <v>16900221</v>
       </c>
       <c r="C85" s="23" t="s">
         <v>117</v>
       </c>
       <c r="D85" s="22"/>
       <c r="E85" s="58">
         <v>10179</v>
       </c>
       <c r="F85" s="63"/>
       <c r="G85" s="63"/>
     </row>
-    <row r="86" spans="1:7" ht="24.95" customHeight="1">
+    <row r="86" spans="1:7" ht="24.9" customHeight="1">
       <c r="A86" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B86" s="187">
         <v>16900222</v>
       </c>
       <c r="C86" s="23" t="s">
         <v>118</v>
       </c>
       <c r="D86" s="22"/>
       <c r="E86" s="58">
         <v>10268</v>
       </c>
       <c r="F86" s="63"/>
       <c r="G86" s="63"/>
     </row>
-    <row r="87" spans="1:7" ht="24.95" customHeight="1">
+    <row r="87" spans="1:7" ht="24.9" customHeight="1">
       <c r="A87" s="155" t="s">
         <v>48</v>
       </c>
       <c r="B87" s="187">
         <v>16900227</v>
       </c>
       <c r="C87" s="23" t="s">
         <v>119</v>
       </c>
       <c r="D87" s="22"/>
       <c r="E87" s="58">
         <v>22060</v>
       </c>
       <c r="F87" s="63"/>
       <c r="G87" s="63"/>
     </row>
     <row r="88" spans="1:7" ht="30" customHeight="1">
       <c r="A88" s="181"/>
       <c r="B88" s="188"/>
       <c r="C88" s="101" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="D88" s="69"/>
       <c r="E88" s="102"/>
       <c r="F88" s="63"/>
       <c r="G88" s="63"/>
     </row>
     <row r="89" spans="1:7" ht="16.5" customHeight="1">
       <c r="A89" s="181"/>
       <c r="B89" s="188"/>
       <c r="C89" s="434"/>
       <c r="D89" s="69"/>
       <c r="E89" s="102"/>
       <c r="F89" s="63"/>
       <c r="G89" s="63"/>
     </row>
-    <row r="90" spans="1:7" ht="24.95" customHeight="1">
+    <row r="90" spans="1:7" ht="24.9" customHeight="1">
       <c r="A90" s="174"/>
       <c r="B90" s="67"/>
       <c r="C90" s="136" t="s">
         <v>96</v>
       </c>
       <c r="D90" s="77"/>
       <c r="E90" s="77"/>
       <c r="F90" s="63"/>
       <c r="G90" s="63"/>
     </row>
     <row r="91" spans="1:7" ht="20.25" customHeight="1">
       <c r="A91" s="174"/>
       <c r="B91" s="67"/>
       <c r="C91" s="63"/>
       <c r="D91" s="77"/>
       <c r="E91" s="183"/>
       <c r="F91" s="63"/>
       <c r="G91" s="63"/>
     </row>
     <row r="92" spans="1:7" ht="29.25" customHeight="1">
       <c r="A92" s="174"/>
       <c r="B92" s="67"/>
       <c r="C92" s="63"/>
       <c r="D92" s="77"/>
       <c r="E92" s="77"/>
       <c r="F92" s="63"/>
       <c r="G92" s="63"/>
     </row>
     <row r="93" spans="1:7" ht="49.5" customHeight="1">
       <c r="A93" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B93" s="138" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C93" s="19" t="s">
         <v>41</v>
       </c>
       <c r="D93" s="21"/>
       <c r="E93" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="F93" s="63"/>
       <c r="G93" s="63"/>
     </row>
-    <row r="94" spans="1:7" ht="24.95" customHeight="1">
+    <row r="94" spans="1:7" ht="24.9" customHeight="1">
       <c r="A94" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B94" s="151">
         <v>16900212</v>
       </c>
       <c r="C94" s="23" t="s">
         <v>97</v>
       </c>
       <c r="D94" s="22"/>
       <c r="E94" s="58">
         <v>127</v>
       </c>
       <c r="F94" s="63"/>
       <c r="G94" s="63"/>
     </row>
-    <row r="95" spans="1:7" ht="24.95" customHeight="1">
+    <row r="95" spans="1:7" ht="24.9" customHeight="1">
       <c r="A95" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B95" s="151">
         <v>16900213</v>
       </c>
       <c r="C95" s="23" t="s">
         <v>98</v>
       </c>
       <c r="D95" s="22"/>
       <c r="E95" s="58">
         <v>119</v>
       </c>
       <c r="F95" s="63"/>
       <c r="G95" s="63"/>
     </row>
-    <row r="96" spans="1:7" ht="24.95" customHeight="1">
+    <row r="96" spans="1:7" ht="24.9" customHeight="1">
       <c r="A96" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B96" s="151">
         <v>16900214</v>
       </c>
       <c r="C96" s="23" t="s">
         <v>99</v>
       </c>
       <c r="D96" s="22"/>
       <c r="E96" s="58">
         <v>57</v>
       </c>
       <c r="F96" s="63"/>
       <c r="G96" s="63"/>
     </row>
-    <row r="97" spans="1:7" ht="24.95" customHeight="1">
+    <row r="97" spans="1:7" ht="24.9" customHeight="1">
       <c r="A97" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B97" s="151">
         <v>16900215</v>
       </c>
       <c r="C97" s="23" t="s">
         <v>100</v>
       </c>
       <c r="D97" s="22"/>
       <c r="E97" s="58">
         <v>70</v>
       </c>
       <c r="F97" s="63"/>
       <c r="G97" s="63"/>
     </row>
-    <row r="98" spans="1:7" ht="24.95" customHeight="1">
+    <row r="98" spans="1:7" ht="24.9" customHeight="1">
       <c r="A98" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="151">
         <v>16900216</v>
       </c>
       <c r="C98" s="23" t="s">
         <v>101</v>
       </c>
       <c r="D98" s="22"/>
       <c r="E98" s="58">
         <v>23</v>
       </c>
       <c r="F98" s="63"/>
       <c r="G98" s="63"/>
     </row>
-    <row r="99" spans="1:7" ht="24.95" customHeight="1">
+    <row r="99" spans="1:7" ht="24.9" customHeight="1">
       <c r="A99" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B99" s="151">
         <v>16900217</v>
       </c>
       <c r="C99" s="23" t="s">
         <v>102</v>
       </c>
       <c r="D99" s="22"/>
       <c r="E99" s="58">
         <v>39</v>
       </c>
       <c r="F99" s="63"/>
       <c r="G99" s="63"/>
     </row>
-    <row r="100" spans="1:7" ht="24.95" customHeight="1">
+    <row r="100" spans="1:7" ht="24.9" customHeight="1">
       <c r="A100" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B100" s="151">
         <v>16900218</v>
       </c>
       <c r="C100" s="23" t="s">
         <v>103</v>
       </c>
       <c r="D100" s="22"/>
       <c r="E100" s="58">
         <v>50</v>
       </c>
       <c r="F100" s="63"/>
       <c r="G100" s="63"/>
     </row>
-    <row r="101" spans="1:7" ht="24.95" customHeight="1">
+    <row r="101" spans="1:7" ht="24.9" customHeight="1">
       <c r="A101" s="155" t="s">
         <v>86</v>
       </c>
       <c r="B101" s="151">
         <v>16900219</v>
       </c>
       <c r="C101" s="23" t="s">
         <v>104</v>
       </c>
       <c r="D101" s="22"/>
       <c r="E101" s="58">
         <v>40</v>
       </c>
       <c r="F101" s="63"/>
       <c r="G101" s="63"/>
     </row>
     <row r="102" spans="1:7" s="81" customFormat="1">
       <c r="A102" s="174"/>
       <c r="B102" s="165"/>
       <c r="C102" s="64"/>
       <c r="D102" s="68"/>
       <c r="E102" s="87"/>
       <c r="F102" s="63"/>
       <c r="G102" s="63"/>
     </row>
-    <row r="103" spans="1:7" ht="24.95" customHeight="1">
+    <row r="103" spans="1:7" ht="24.9" customHeight="1">
       <c r="A103" s="181"/>
       <c r="B103" s="188"/>
       <c r="C103" s="189" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D103" s="69"/>
       <c r="E103" s="102"/>
       <c r="F103" s="63"/>
       <c r="G103" s="63"/>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="133"/>
       <c r="C104" s="64" t="s">
         <v>120</v>
       </c>
       <c r="F104" s="63"/>
       <c r="G104" s="63"/>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="133"/>
       <c r="C105" s="63" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F105" s="63"/>
       <c r="G105" s="63"/>
     </row>
-    <row r="106" spans="1:7" ht="20.25">
+    <row r="106" spans="1:7" ht="21">
       <c r="A106" s="133"/>
       <c r="C106" s="190" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="F106" s="63"/>
       <c r="G106" s="63"/>
     </row>
-    <row r="107" spans="1:7" ht="21" thickBot="1">
+    <row r="107" spans="1:7" ht="21.6" thickBot="1">
       <c r="A107" s="191"/>
       <c r="B107" s="192"/>
       <c r="C107" s="193" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D107" s="194"/>
       <c r="E107" s="194"/>
       <c r="F107" s="63"/>
       <c r="G107" s="63"/>
     </row>
   </sheetData>
   <mergeCells count="36">
     <mergeCell ref="C58:D58"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="C54:D54"/>
     <mergeCell ref="C55:D55"/>
     <mergeCell ref="C56:D56"/>
     <mergeCell ref="C57:D57"/>
     <mergeCell ref="C64:D64"/>
     <mergeCell ref="C65:D65"/>
     <mergeCell ref="C67:D67"/>
     <mergeCell ref="C69:D69"/>
     <mergeCell ref="C68:D68"/>
     <mergeCell ref="C66:D66"/>
     <mergeCell ref="C93:D93"/>
     <mergeCell ref="C70:D70"/>
     <mergeCell ref="C71:D71"/>
     <mergeCell ref="C87:D87"/>
     <mergeCell ref="B17:G18"/>
     <mergeCell ref="C84:D84"/>
     <mergeCell ref="C73:D73"/>
     <mergeCell ref="C86:D86"/>
     <mergeCell ref="C85:D85"/>
     <mergeCell ref="C76:D76"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="C82:D82"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="C74:D74"/>
     <mergeCell ref="C75:D75"/>
     <mergeCell ref="C63:D63"/>
     <mergeCell ref="C101:D101"/>
     <mergeCell ref="C94:D94"/>
     <mergeCell ref="C95:D95"/>
     <mergeCell ref="C96:D96"/>
     <mergeCell ref="C97:D97"/>
     <mergeCell ref="C98:D98"/>
     <mergeCell ref="C99:D99"/>
     <mergeCell ref="C100:D100"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{0945CD92-90D7-4B5C-B180-8563E2325870}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="29" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="30" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0BDDAFA-20FC-4C1B-A307-7178D3D9DDEC}">
   <sheetPr codeName="Sayfa11">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:M76"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+    <sheetView topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="217" customWidth="1"/>
-    <col min="2" max="2" width="53.85546875" style="217" customWidth="1"/>
+    <col min="1" max="1" width="6.33203125" style="217" customWidth="1"/>
+    <col min="2" max="2" width="53.88671875" style="217" customWidth="1"/>
     <col min="3" max="3" width="17" style="218" customWidth="1"/>
-    <col min="4" max="4" width="18.5703125" style="218" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="218"/>
+    <col min="4" max="4" width="18.5546875" style="218" customWidth="1"/>
+    <col min="5" max="5" width="10.109375" style="218" customWidth="1"/>
+    <col min="6" max="6" width="17.109375" style="218" customWidth="1"/>
+    <col min="7" max="7" width="16.88671875" style="218" customWidth="1"/>
+    <col min="8" max="8" width="24.5546875" style="218" customWidth="1"/>
+    <col min="9" max="9" width="15.44140625" style="218" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="21.33203125" style="218" customWidth="1"/>
+    <col min="11" max="11" width="29.33203125" style="219" customWidth="1"/>
+    <col min="12" max="12" width="16.6640625" style="220" customWidth="1"/>
+    <col min="13" max="13" width="14.44140625" style="220" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="218"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="27.75" thickBot="1">
+    <row r="1" spans="1:13" ht="26.4" thickBot="1">
       <c r="C1" s="218" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="I1" s="131" t="s">
         <v>95</v>
       </c>
       <c r="K1" s="72" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="31.5" customHeight="1" thickBot="1">
       <c r="A2" s="17" t="s">
         <v>122</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="16"/>
       <c r="I2" s="16"/>
       <c r="J2" s="16"/>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
       <c r="M2" s="15"/>
     </row>
-    <row r="3" spans="1:13" ht="19.5" thickBot="1">
+    <row r="3" spans="1:13" ht="18.600000000000001" thickBot="1">
       <c r="A3" s="210"/>
       <c r="I3" s="219"/>
       <c r="J3" s="219"/>
       <c r="M3" s="221"/>
     </row>
-    <row r="4" spans="1:13" s="229" customFormat="1" ht="15.75" thickBot="1">
+    <row r="4" spans="1:13" s="229" customFormat="1" ht="15" thickBot="1">
       <c r="A4" s="222"/>
       <c r="B4" s="223"/>
       <c r="C4" s="224" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="225" t="s">
         <v>123</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>124</v>
       </c>
       <c r="F4" s="13"/>
       <c r="G4" s="224" t="s">
         <v>125</v>
       </c>
       <c r="H4" s="226" t="s">
         <v>126</v>
       </c>
       <c r="I4" s="227" t="s">
         <v>127</v>
       </c>
       <c r="J4" s="228" t="s">
         <v>128</v>
       </c>
       <c r="K4" s="225" t="s">
         <v>129</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>130</v>
       </c>
       <c r="M4" s="7"/>
     </row>
     <row r="5" spans="1:13" s="229" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="230"/>
       <c r="B5" s="231"/>
       <c r="C5" s="232"/>
       <c r="D5" s="233" t="s">
         <v>131</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>132</v>
       </c>
       <c r="F5" s="11"/>
       <c r="G5" s="234" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="H5" s="235" t="s">
         <v>133</v>
       </c>
       <c r="I5" s="236" t="s">
         <v>133</v>
       </c>
       <c r="J5" s="237" t="s">
         <v>134</v>
       </c>
       <c r="K5" s="237" t="s">
         <v>134</v>
       </c>
       <c r="L5" s="226" t="s">
         <v>0</v>
       </c>
       <c r="M5" s="226" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="229" customFormat="1" ht="21.75" thickBot="1">
+    <row r="6" spans="1:13" s="229" customFormat="1" ht="21.6" thickBot="1">
       <c r="A6" s="238"/>
       <c r="B6" s="239" t="s">
         <v>136</v>
       </c>
       <c r="C6" s="240"/>
       <c r="D6" s="241">
         <v>16900066</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>109</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="242">
         <v>16910171</v>
       </c>
       <c r="H6" s="241">
         <v>16910072</v>
       </c>
       <c r="I6" s="241">
         <v>16910072</v>
       </c>
       <c r="J6" s="243">
         <v>16900077</v>
       </c>
       <c r="K6" s="243">
@@ -35267,51 +35264,51 @@
       </c>
       <c r="C67" s="251">
         <v>15</v>
       </c>
       <c r="D67" s="248">
         <v>1</v>
       </c>
       <c r="E67" s="4">
         <v>1</v>
       </c>
       <c r="F67" s="3"/>
       <c r="G67" s="253">
         <v>15</v>
       </c>
       <c r="H67" s="254"/>
       <c r="I67" s="257"/>
       <c r="J67" s="248">
         <v>2</v>
       </c>
       <c r="K67" s="251">
         <v>2</v>
       </c>
       <c r="L67" s="251"/>
       <c r="M67" s="252"/>
     </row>
-    <row r="68" spans="1:13" ht="19.5" thickBot="1">
+    <row r="68" spans="1:13" ht="18.600000000000001" thickBot="1">
       <c r="A68" s="258">
         <v>62</v>
       </c>
       <c r="B68" s="259" t="s">
         <v>198</v>
       </c>
       <c r="C68" s="260">
         <v>15</v>
       </c>
       <c r="D68" s="261">
         <v>1</v>
       </c>
       <c r="E68" s="2">
         <v>1</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" s="262">
         <v>15</v>
       </c>
       <c r="H68" s="263"/>
       <c r="I68" s="264">
         <v>1</v>
       </c>
       <c r="J68" s="261">
         <v>2</v>
@@ -35334,90 +35331,90 @@
       <c r="J69" s="220"/>
       <c r="K69" s="266"/>
       <c r="M69" s="221"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="210"/>
       <c r="B70" s="267" t="s">
         <v>199</v>
       </c>
       <c r="C70" s="268" t="s">
         <v>26</v>
       </c>
       <c r="D70" s="220"/>
       <c r="E70" s="269"/>
       <c r="F70" s="220"/>
       <c r="G70" s="220"/>
       <c r="H70" s="220"/>
       <c r="I70" s="220"/>
       <c r="J70" s="220"/>
       <c r="K70" s="266"/>
       <c r="M70" s="221"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" s="210"/>
       <c r="B71" s="270" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C71" s="271" t="s">
         <v>200</v>
       </c>
       <c r="D71" s="220"/>
       <c r="F71" s="220"/>
       <c r="G71" s="220"/>
       <c r="H71" s="220"/>
       <c r="I71" s="220"/>
       <c r="J71" s="220"/>
       <c r="K71" s="266"/>
       <c r="M71" s="221"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" s="210"/>
       <c r="M72" s="221"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" s="210"/>
       <c r="B73" s="217" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="M73" s="221"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="210"/>
       <c r="B74" s="112" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="M74" s="221"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="210"/>
       <c r="B75" s="112" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M75" s="221"/>
     </row>
-    <row r="76" spans="1:13" ht="19.5" thickBot="1">
+    <row r="76" spans="1:13" ht="18.600000000000001" thickBot="1">
       <c r="A76" s="272"/>
       <c r="B76" s="273" t="s">
         <v>224</v>
       </c>
       <c r="C76" s="274"/>
       <c r="D76" s="274"/>
       <c r="E76" s="274"/>
       <c r="F76" s="274"/>
       <c r="G76" s="274"/>
       <c r="H76" s="274"/>
       <c r="I76" s="274"/>
       <c r="J76" s="274"/>
       <c r="K76" s="275"/>
       <c r="L76" s="276"/>
       <c r="M76" s="277"/>
     </row>
   </sheetData>
   <mergeCells count="67">
     <mergeCell ref="E68:F68"/>
     <mergeCell ref="E62:F62"/>
     <mergeCell ref="E63:F63"/>
     <mergeCell ref="E64:F64"/>
     <mergeCell ref="E65:F65"/>
     <mergeCell ref="E66:F66"/>
     <mergeCell ref="E67:F67"/>
@@ -35475,1010 +35472,1010 @@
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="L4:M4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{69FD6690-E15B-42C7-B702-D5928CCDDD63}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5D1C622-527F-4981-9F3A-42A9167092E0}">
   <sheetPr codeName="Sayfa12">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="60.85546875" style="77" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.140625" style="77" customWidth="1"/>
+    <col min="1" max="1" width="60.88671875" style="77" customWidth="1"/>
+    <col min="2" max="2" width="11.33203125" style="77" customWidth="1"/>
+    <col min="3" max="3" width="18.109375" style="77" customWidth="1"/>
     <col min="4" max="4" width="27" style="77" customWidth="1"/>
-    <col min="5" max="5" width="18.140625" style="77" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="77"/>
+    <col min="5" max="5" width="18.109375" style="77" customWidth="1"/>
+    <col min="6" max="6" width="15.109375" style="77" customWidth="1"/>
+    <col min="7" max="7" width="22.33203125" style="77" customWidth="1"/>
+    <col min="8" max="8" width="20.5546875" style="77" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.88671875" style="77" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="77"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="27" thickBot="1">
+    <row r="1" spans="1:9" ht="25.8" thickBot="1">
       <c r="C1" s="77" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="H1" s="104" t="s">
         <v>95</v>
       </c>
       <c r="I1" s="72" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="32.25" customHeight="1" thickBot="1">
       <c r="A2" s="754" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B2" s="755"/>
       <c r="C2" s="755"/>
       <c r="D2" s="755"/>
       <c r="E2" s="755"/>
       <c r="F2" s="755"/>
       <c r="G2" s="755"/>
       <c r="H2" s="755"/>
       <c r="I2" s="756"/>
     </row>
-    <row r="3" spans="1:9" ht="13.5" thickBot="1">
+    <row r="3" spans="1:9" ht="13.8" thickBot="1">
       <c r="A3" s="195"/>
       <c r="I3" s="196"/>
     </row>
-    <row r="4" spans="1:9" ht="15.75" thickBot="1">
+    <row r="4" spans="1:9" ht="15" thickBot="1">
       <c r="A4" s="197" t="s">
         <v>201</v>
       </c>
       <c r="B4" s="198" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="198" t="s">
         <v>123</v>
       </c>
       <c r="D4" s="198" t="s">
         <v>216</v>
       </c>
       <c r="E4" s="199" t="s">
         <v>202</v>
       </c>
       <c r="F4" s="200" t="s">
         <v>127</v>
       </c>
       <c r="G4" s="198" t="s">
         <v>203</v>
       </c>
       <c r="H4" s="757" t="s">
         <v>204</v>
       </c>
       <c r="I4" s="758"/>
     </row>
-    <row r="5" spans="1:9" ht="31.7" customHeight="1" thickBot="1">
+    <row r="5" spans="1:9" ht="31.8" customHeight="1" thickBot="1">
       <c r="A5" s="201"/>
       <c r="B5" s="202"/>
       <c r="C5" s="202" t="s">
         <v>217</v>
       </c>
       <c r="D5" s="202" t="s">
         <v>85</v>
       </c>
       <c r="E5" s="202" t="s">
         <v>205</v>
       </c>
       <c r="F5" s="202" t="s">
         <v>85</v>
       </c>
       <c r="G5" s="202" t="s">
         <v>85</v>
       </c>
       <c r="H5" s="199" t="s">
         <v>0</v>
       </c>
       <c r="I5" s="199" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="15.75" thickBot="1">
+    <row r="6" spans="1:9" ht="15" thickBot="1">
       <c r="A6" s="203"/>
       <c r="B6" s="204"/>
       <c r="C6" s="204"/>
       <c r="D6" s="204" t="s">
         <v>218</v>
       </c>
       <c r="E6" s="204" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="F6" s="204"/>
       <c r="G6" s="204"/>
       <c r="H6" s="757"/>
       <c r="I6" s="758"/>
     </row>
-    <row r="7" spans="1:9" ht="15.75" thickBot="1">
+    <row r="7" spans="1:9" ht="15" thickBot="1">
       <c r="A7" s="204" t="s">
         <v>219</v>
       </c>
       <c r="B7" s="205"/>
       <c r="C7" s="204">
         <v>16900224</v>
       </c>
       <c r="D7" s="205">
         <v>16900402</v>
       </c>
       <c r="E7" s="206" t="s">
         <v>106</v>
       </c>
       <c r="F7" s="204">
         <v>16910078</v>
       </c>
       <c r="G7" s="205">
         <v>16910076</v>
       </c>
       <c r="H7" s="204">
         <v>16900227</v>
       </c>
       <c r="I7" s="204">
         <v>16900208</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="15.75" thickBot="1">
+    <row r="8" spans="1:9" ht="15" thickBot="1">
       <c r="A8" s="207" t="s">
         <v>206</v>
       </c>
       <c r="B8" s="208"/>
       <c r="C8" s="208"/>
       <c r="D8" s="208"/>
       <c r="E8" s="208"/>
       <c r="F8" s="208"/>
       <c r="G8" s="208"/>
       <c r="H8" s="208"/>
       <c r="I8" s="209"/>
     </row>
-    <row r="9" spans="1:9" ht="18.75">
+    <row r="9" spans="1:9" ht="18">
       <c r="A9" s="105" t="s">
         <v>207</v>
       </c>
       <c r="B9" s="106">
         <v>1</v>
       </c>
       <c r="C9" s="106">
         <v>1</v>
       </c>
       <c r="D9" s="106">
         <v>1</v>
       </c>
       <c r="E9" s="106">
         <v>1</v>
       </c>
       <c r="F9" s="106"/>
       <c r="G9" s="106"/>
       <c r="H9" s="106">
         <v>1</v>
       </c>
       <c r="I9" s="106">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="18.75">
+    <row r="10" spans="1:9" ht="18">
       <c r="A10" s="107" t="s">
         <v>220</v>
       </c>
       <c r="B10" s="108">
         <v>1</v>
       </c>
       <c r="C10" s="108">
         <v>1</v>
       </c>
       <c r="D10" s="109">
         <v>1</v>
       </c>
       <c r="E10" s="108">
         <v>1</v>
       </c>
       <c r="F10" s="108">
         <v>1</v>
       </c>
       <c r="G10" s="108"/>
       <c r="H10" s="108">
         <v>1</v>
       </c>
       <c r="I10" s="108">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="18.75">
+    <row r="11" spans="1:9" ht="18">
       <c r="A11" s="107" t="s">
         <v>221</v>
       </c>
       <c r="B11" s="108">
         <v>1</v>
       </c>
       <c r="C11" s="108"/>
       <c r="D11" s="109">
         <v>1</v>
       </c>
       <c r="E11" s="108"/>
       <c r="F11" s="108"/>
       <c r="G11" s="108">
         <v>1</v>
       </c>
       <c r="H11" s="108">
         <v>1</v>
       </c>
       <c r="I11" s="108">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="18.75">
+    <row r="12" spans="1:9" ht="18">
       <c r="A12" s="107" t="s">
         <v>222</v>
       </c>
       <c r="B12" s="108">
         <v>1</v>
       </c>
       <c r="C12" s="108"/>
       <c r="D12" s="108">
         <v>1</v>
       </c>
       <c r="E12" s="108">
         <v>1</v>
       </c>
       <c r="F12" s="108">
         <v>1</v>
       </c>
       <c r="G12" s="108">
         <v>1</v>
       </c>
       <c r="H12" s="108">
         <v>1</v>
       </c>
       <c r="I12" s="108">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="19.5" thickBot="1">
+    <row r="13" spans="1:9" ht="18.600000000000001" thickBot="1">
       <c r="A13" s="110" t="s">
         <v>223</v>
       </c>
       <c r="B13" s="111">
         <v>1</v>
       </c>
       <c r="C13" s="111"/>
       <c r="D13" s="111">
         <v>2</v>
       </c>
       <c r="E13" s="111">
         <v>1</v>
       </c>
       <c r="F13" s="111">
         <v>1</v>
       </c>
       <c r="G13" s="111">
         <v>1</v>
       </c>
       <c r="H13" s="111">
         <v>1</v>
       </c>
       <c r="I13" s="111">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="34.5" customHeight="1">
       <c r="A14" s="195"/>
       <c r="I14" s="196"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="210" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B15" s="211"/>
       <c r="C15" s="211"/>
       <c r="D15" s="211"/>
       <c r="E15" s="211"/>
       <c r="F15" s="211"/>
       <c r="G15" s="211"/>
       <c r="H15" s="211"/>
       <c r="I15" s="212"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="213" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="B16" s="211"/>
       <c r="C16" s="211"/>
       <c r="D16" s="211"/>
       <c r="E16" s="211"/>
       <c r="F16" s="211"/>
       <c r="G16" s="211"/>
       <c r="H16" s="211"/>
       <c r="I16" s="212"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="213" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B17" s="211"/>
       <c r="C17" s="211"/>
       <c r="D17" s="211"/>
       <c r="E17" s="211"/>
       <c r="F17" s="211"/>
       <c r="G17" s="211"/>
       <c r="H17" s="211"/>
       <c r="I17" s="212"/>
     </row>
-    <row r="18" spans="1:9" ht="13.5" thickBot="1">
+    <row r="18" spans="1:9" ht="13.8" thickBot="1">
       <c r="A18" s="214" t="s">
         <v>224</v>
       </c>
       <c r="B18" s="215"/>
       <c r="C18" s="215"/>
       <c r="D18" s="215"/>
       <c r="E18" s="215"/>
       <c r="F18" s="215"/>
       <c r="G18" s="215"/>
       <c r="H18" s="215"/>
       <c r="I18" s="216"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="H4:I4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C90F5B98-279A-48ED-8B53-B3D1790D40F0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{584A5DE4-F587-4DA9-9325-7497759F2CB6}">
   <sheetPr codeName="Sayfa13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="17.399999999999999"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="32"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="9.109375" style="32"/>
+    <col min="2" max="2" width="16.109375" style="125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="76.109375" style="39" customWidth="1"/>
+    <col min="4" max="4" width="20.88671875" style="40" customWidth="1"/>
+    <col min="5" max="5" width="21.44140625" style="40" customWidth="1"/>
+    <col min="6" max="6" width="28.44140625" style="40" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="14.88671875" style="40" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
       <c r="A1" s="171"/>
       <c r="B1" s="172"/>
       <c r="C1" s="32" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="172"/>
       <c r="E1" s="172"/>
       <c r="F1" s="304" t="s">
         <v>95</v>
       </c>
       <c r="G1" s="172"/>
       <c r="H1" s="72">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1">
       <c r="A2" s="174"/>
       <c r="B2" s="175"/>
       <c r="C2" s="88" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D2" s="175"/>
       <c r="E2" s="175"/>
       <c r="F2" s="303"/>
       <c r="G2" s="175"/>
       <c r="H2" s="79"/>
     </row>
     <row r="3" spans="1:8" ht="22.5" customHeight="1">
       <c r="A3" s="174"/>
       <c r="B3" s="175"/>
       <c r="C3" s="88" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="D3" s="175"/>
       <c r="E3" s="175"/>
       <c r="F3" s="175"/>
       <c r="G3" s="175"/>
       <c r="H3" s="175"/>
     </row>
     <row r="4" spans="1:8" ht="22.5" customHeight="1">
       <c r="A4" s="174"/>
       <c r="B4" s="175"/>
       <c r="C4" s="88" t="s">
         <v>69</v>
       </c>
       <c r="D4" s="175"/>
       <c r="E4" s="175"/>
       <c r="F4" s="175"/>
       <c r="G4" s="175"/>
       <c r="H4" s="175"/>
     </row>
     <row r="5" spans="1:8" ht="22.5" customHeight="1">
       <c r="A5" s="174"/>
       <c r="B5" s="175"/>
       <c r="C5" s="410" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="D5" s="175"/>
       <c r="E5" s="175"/>
       <c r="F5" s="175"/>
       <c r="G5" s="175"/>
       <c r="H5" s="175"/>
     </row>
-    <row r="6" spans="1:8" ht="24.75">
+    <row r="6" spans="1:8" ht="25.2">
       <c r="A6" s="174"/>
       <c r="B6" s="175"/>
       <c r="C6" s="136" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D6" s="167"/>
       <c r="E6" s="167"/>
       <c r="F6" s="167"/>
       <c r="G6" s="167"/>
       <c r="H6" s="167"/>
     </row>
-    <row r="7" spans="1:8" ht="24.75">
+    <row r="7" spans="1:8" ht="25.2">
       <c r="A7" s="133"/>
       <c r="B7" s="175"/>
       <c r="C7" s="136" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D7" s="167"/>
       <c r="E7" s="167"/>
       <c r="F7" s="167"/>
       <c r="G7" s="167"/>
       <c r="H7" s="167"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="174"/>
       <c r="B8" s="175"/>
       <c r="C8" s="63"/>
       <c r="D8" s="167"/>
       <c r="E8" s="167"/>
       <c r="F8" s="167"/>
       <c r="G8" s="167"/>
       <c r="H8" s="167"/>
     </row>
     <row r="9" spans="1:8" s="55" customFormat="1">
       <c r="A9" s="181"/>
       <c r="B9" s="182"/>
       <c r="C9" s="98"/>
       <c r="D9" s="69"/>
       <c r="E9" s="69"/>
       <c r="F9" s="69"/>
       <c r="G9" s="69"/>
       <c r="H9" s="69"/>
     </row>
     <row r="10" spans="1:8" ht="65.25" customHeight="1">
       <c r="A10" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="302" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C10" s="140" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="161" t="s">
+        <v>297</v>
+      </c>
+      <c r="E10" s="161" t="s">
         <v>298</v>
       </c>
-      <c r="E10" s="161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="G10" s="167"/>
       <c r="H10" s="167"/>
     </row>
     <row r="11" spans="1:8" ht="29.25" customHeight="1">
       <c r="A11" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="84">
         <v>7767867</v>
       </c>
       <c r="C11" s="301" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="D11" s="97">
         <v>279</v>
       </c>
       <c r="E11" s="97">
         <v>239940</v>
       </c>
       <c r="F11" s="44">
         <v>9432</v>
       </c>
       <c r="G11" s="167"/>
       <c r="H11" s="167"/>
     </row>
     <row r="12" spans="1:8" ht="25.5" customHeight="1">
       <c r="A12" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B12" s="84">
         <v>7767875</v>
       </c>
       <c r="C12" s="301" t="s">
-        <v>635</v>
+        <v>633</v>
       </c>
       <c r="D12" s="97">
         <v>279</v>
       </c>
       <c r="E12" s="97">
         <v>239940</v>
       </c>
       <c r="F12" s="44">
         <v>9432</v>
       </c>
       <c r="G12" s="167"/>
       <c r="H12" s="167"/>
     </row>
     <row r="13" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A13" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="84">
         <v>7767869</v>
       </c>
       <c r="C13" s="301" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="D13" s="97">
         <v>350</v>
       </c>
       <c r="E13" s="97">
         <v>301000</v>
       </c>
       <c r="F13" s="44">
         <v>10207</v>
       </c>
       <c r="G13" s="167"/>
       <c r="H13" s="167"/>
     </row>
     <row r="14" spans="1:8" ht="25.5" customHeight="1">
       <c r="A14" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="84">
         <v>7767876</v>
       </c>
       <c r="C14" s="301" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="D14" s="97">
         <v>350</v>
       </c>
       <c r="E14" s="97">
         <v>301000</v>
       </c>
       <c r="F14" s="44">
         <v>10207</v>
       </c>
       <c r="G14" s="167"/>
       <c r="H14" s="167"/>
     </row>
     <row r="15" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A15" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="84">
         <v>7767870</v>
       </c>
       <c r="C15" s="301" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="D15" s="97">
         <v>425</v>
       </c>
       <c r="E15" s="97">
         <v>365500</v>
       </c>
       <c r="F15" s="44">
         <v>11590</v>
       </c>
       <c r="G15" s="167"/>
       <c r="H15" s="167"/>
     </row>
     <row r="16" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A16" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B16" s="84">
         <v>7767877</v>
       </c>
       <c r="C16" s="301" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="D16" s="97">
         <v>425</v>
       </c>
       <c r="E16" s="97">
         <v>365500</v>
       </c>
       <c r="F16" s="44">
         <v>11590</v>
       </c>
       <c r="G16" s="167"/>
       <c r="H16" s="167"/>
     </row>
     <row r="17" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A17" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="84">
         <v>7767871</v>
       </c>
       <c r="C17" s="301" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="D17" s="97">
         <v>497</v>
       </c>
       <c r="E17" s="97">
         <v>427420</v>
       </c>
       <c r="F17" s="44">
         <v>12464</v>
       </c>
       <c r="G17" s="167"/>
       <c r="H17" s="167"/>
     </row>
     <row r="18" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A18" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B18" s="84">
         <v>7767878</v>
       </c>
       <c r="C18" s="301" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="D18" s="97">
         <v>497</v>
       </c>
       <c r="E18" s="97">
         <v>427420</v>
       </c>
       <c r="F18" s="44">
         <v>12464</v>
       </c>
       <c r="G18" s="167"/>
       <c r="H18" s="167"/>
     </row>
     <row r="19" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A19" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="84">
         <v>7767872</v>
       </c>
       <c r="C19" s="301" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="D19" s="97">
         <v>574</v>
       </c>
       <c r="E19" s="97">
         <v>493640</v>
       </c>
       <c r="F19" s="44">
         <v>13137</v>
       </c>
       <c r="G19" s="167"/>
       <c r="H19" s="167"/>
     </row>
     <row r="20" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A20" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="84">
         <v>7767879</v>
       </c>
       <c r="C20" s="301" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="D20" s="97">
         <v>574</v>
       </c>
       <c r="E20" s="97">
         <v>493640</v>
       </c>
       <c r="F20" s="44">
         <v>13137</v>
       </c>
       <c r="G20" s="167"/>
       <c r="H20" s="167"/>
     </row>
     <row r="21" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A21" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="84">
         <v>7767873</v>
       </c>
       <c r="C21" s="301" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="D21" s="97">
         <v>651</v>
       </c>
       <c r="E21" s="97">
         <v>559860</v>
       </c>
       <c r="F21" s="44">
         <v>14078</v>
       </c>
       <c r="G21" s="167"/>
       <c r="H21" s="167"/>
     </row>
     <row r="22" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A22" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B22" s="84">
         <v>7767880</v>
       </c>
       <c r="C22" s="301" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="D22" s="97">
         <v>651</v>
       </c>
       <c r="E22" s="97">
         <v>559860</v>
       </c>
       <c r="F22" s="44">
         <v>14078</v>
       </c>
       <c r="G22" s="167"/>
       <c r="H22" s="167"/>
     </row>
     <row r="23" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A23" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B23" s="84">
         <v>7767881</v>
       </c>
       <c r="C23" s="301" t="s">
-        <v>641</v>
+        <v>639</v>
       </c>
       <c r="D23" s="97">
         <v>588</v>
       </c>
       <c r="E23" s="97">
         <v>505680</v>
       </c>
       <c r="F23" s="44">
         <v>19794</v>
       </c>
       <c r="G23" s="167"/>
       <c r="H23" s="167"/>
     </row>
     <row r="24" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A24" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B24" s="84">
         <v>7767882</v>
       </c>
       <c r="C24" s="301" t="s">
-        <v>642</v>
+        <v>640</v>
       </c>
       <c r="D24" s="97">
         <v>700</v>
       </c>
       <c r="E24" s="97">
         <v>602000</v>
       </c>
       <c r="F24" s="44">
         <v>21344</v>
       </c>
       <c r="G24" s="167"/>
       <c r="H24" s="167"/>
     </row>
     <row r="25" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A25" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="84">
         <v>7767884</v>
       </c>
       <c r="C25" s="301" t="s">
-        <v>643</v>
+        <v>641</v>
       </c>
       <c r="D25" s="97">
         <v>850</v>
       </c>
       <c r="E25" s="97">
         <v>731000</v>
       </c>
       <c r="F25" s="44">
         <v>24108</v>
       </c>
       <c r="G25" s="167"/>
       <c r="H25" s="167"/>
     </row>
     <row r="26" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A26" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B26" s="84">
         <v>7767885</v>
       </c>
       <c r="C26" s="301" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="D26" s="97">
         <v>994</v>
       </c>
       <c r="E26" s="97">
         <v>854840</v>
       </c>
       <c r="F26" s="44">
         <v>25828</v>
       </c>
       <c r="G26" s="167"/>
       <c r="H26" s="167"/>
     </row>
     <row r="27" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A27" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="84">
         <v>7767886</v>
       </c>
       <c r="C27" s="301" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="D27" s="97">
         <v>1148</v>
       </c>
       <c r="E27" s="97">
         <v>987280</v>
       </c>
       <c r="F27" s="44">
         <v>27184</v>
       </c>
       <c r="G27" s="167"/>
       <c r="H27" s="167"/>
     </row>
     <row r="28" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A28" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="84">
         <v>7767887</v>
       </c>
       <c r="C28" s="301" t="s">
-        <v>646</v>
+        <v>644</v>
       </c>
       <c r="D28" s="97">
         <v>1303</v>
       </c>
       <c r="E28" s="97">
         <v>1120580</v>
       </c>
       <c r="F28" s="44">
         <v>29060</v>
       </c>
       <c r="G28" s="167"/>
       <c r="H28" s="167"/>
     </row>
     <row r="29" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A29" s="181"/>
       <c r="B29" s="182"/>
       <c r="C29" s="103"/>
       <c r="D29" s="69"/>
       <c r="E29" s="69"/>
       <c r="F29" s="408"/>
       <c r="G29" s="167"/>
       <c r="H29" s="167"/>
     </row>
     <row r="30" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A30" s="181"/>
       <c r="B30" s="121" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="123" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D30" s="69"/>
       <c r="E30" s="69"/>
       <c r="F30" s="69"/>
       <c r="G30" s="167"/>
       <c r="H30" s="167"/>
     </row>
     <row r="31" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A31" s="181"/>
       <c r="B31" s="121"/>
       <c r="C31" s="300" t="s">
         <v>225</v>
       </c>
       <c r="D31" s="69"/>
       <c r="E31" s="69"/>
       <c r="F31" s="69"/>
       <c r="G31" s="167"/>
       <c r="H31" s="167"/>
     </row>
     <row r="32" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A32" s="181"/>
       <c r="B32" s="182"/>
       <c r="C32" s="300" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D32" s="69"/>
       <c r="E32" s="69"/>
       <c r="F32" s="69"/>
       <c r="G32" s="167"/>
       <c r="H32" s="167"/>
     </row>
     <row r="33" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A33" s="181"/>
       <c r="B33" s="182"/>
       <c r="C33" s="122"/>
       <c r="D33" s="69"/>
       <c r="E33" s="69"/>
       <c r="F33" s="69"/>
       <c r="G33" s="167"/>
       <c r="H33" s="167"/>
     </row>
     <row r="34" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A34" s="123" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B34" s="123"/>
       <c r="C34" s="123"/>
       <c r="D34" s="69"/>
       <c r="E34" s="69"/>
       <c r="F34" s="69"/>
       <c r="G34" s="167"/>
       <c r="H34" s="167"/>
     </row>
     <row r="35" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A35" s="181"/>
       <c r="B35" s="182"/>
       <c r="C35" s="122"/>
       <c r="D35" s="69"/>
       <c r="E35" s="69"/>
       <c r="F35" s="69"/>
       <c r="G35" s="167"/>
       <c r="H35" s="167"/>
     </row>
     <row r="36" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A36" s="181"/>
       <c r="B36" s="182"/>
       <c r="C36" s="122"/>
       <c r="D36" s="69"/>
       <c r="E36" s="69"/>
@@ -36508,2789 +36505,2789 @@
     </row>
     <row r="39" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A39" s="181"/>
       <c r="B39" s="182"/>
       <c r="C39" s="122"/>
       <c r="D39" s="69"/>
       <c r="E39" s="69"/>
       <c r="F39" s="69"/>
       <c r="G39" s="167"/>
       <c r="H39" s="167"/>
     </row>
     <row r="40" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A40" s="181"/>
       <c r="B40" s="182"/>
       <c r="C40" s="122"/>
       <c r="D40" s="69"/>
       <c r="E40" s="69"/>
       <c r="F40" s="69"/>
       <c r="G40" s="167"/>
       <c r="H40" s="167"/>
     </row>
     <row r="41" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
       <c r="A41" s="181"/>
       <c r="B41" s="182"/>
       <c r="C41" s="300" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D41" s="113"/>
       <c r="E41" s="300" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F41" s="113"/>
       <c r="G41" s="167"/>
       <c r="H41" s="167"/>
     </row>
-    <row r="42" spans="1:8" ht="24.95" customHeight="1">
+    <row r="42" spans="1:8" ht="24.9" customHeight="1">
       <c r="A42" s="181"/>
       <c r="B42" s="182"/>
       <c r="C42" s="300" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D42" s="113"/>
       <c r="E42" s="300" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F42" s="113"/>
       <c r="G42" s="167"/>
       <c r="H42" s="167"/>
     </row>
-    <row r="43" spans="1:8" ht="24.95" customHeight="1">
+    <row r="43" spans="1:8" ht="24.9" customHeight="1">
       <c r="A43" s="181"/>
       <c r="B43" s="182"/>
       <c r="C43" s="299"/>
       <c r="D43" s="69"/>
       <c r="E43" s="69"/>
       <c r="F43" s="69"/>
       <c r="G43" s="167"/>
       <c r="H43" s="167"/>
     </row>
     <row r="44" spans="1:8" ht="29.25" customHeight="1">
       <c r="A44" s="174"/>
       <c r="B44" s="158"/>
       <c r="C44" s="136" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D44" s="175"/>
       <c r="E44" s="175"/>
       <c r="F44" s="298"/>
       <c r="G44" s="167"/>
       <c r="H44" s="167"/>
     </row>
     <row r="45" spans="1:8" ht="29.25" customHeight="1">
       <c r="A45" s="174"/>
       <c r="B45" s="158"/>
       <c r="C45" s="63"/>
       <c r="D45" s="175"/>
       <c r="E45" s="175"/>
       <c r="F45" s="298"/>
       <c r="G45" s="167"/>
       <c r="H45" s="167"/>
     </row>
     <row r="46" spans="1:8" ht="29.25" customHeight="1">
       <c r="A46" s="174"/>
       <c r="B46" s="158"/>
       <c r="C46" s="63"/>
       <c r="D46" s="175"/>
       <c r="E46" s="175"/>
       <c r="F46" s="298"/>
       <c r="G46" s="167"/>
       <c r="H46" s="167"/>
     </row>
-    <row r="47" spans="1:8" ht="54">
+    <row r="47" spans="1:8" ht="52.2">
       <c r="A47" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B47" s="302" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C47" s="19" t="s">
         <v>41</v>
       </c>
       <c r="D47" s="759"/>
       <c r="E47" s="760"/>
       <c r="F47" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="G47" s="167"/>
       <c r="H47" s="167"/>
     </row>
-    <row r="48" spans="1:8" ht="24.95" customHeight="1">
+    <row r="48" spans="1:8" ht="24.9" customHeight="1">
       <c r="A48" s="150" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B48" s="297">
         <v>100020830</v>
       </c>
       <c r="C48" s="412" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="D48" s="405"/>
       <c r="E48" s="406"/>
       <c r="F48" s="44">
         <v>1638</v>
       </c>
       <c r="G48" s="167"/>
       <c r="H48" s="167"/>
     </row>
-    <row r="49" spans="1:8" ht="24.95" customHeight="1">
+    <row r="49" spans="1:8" ht="24.9" customHeight="1">
       <c r="A49" s="150" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B49" s="297">
         <v>100020840</v>
       </c>
       <c r="C49" s="412" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="D49" s="405"/>
       <c r="E49" s="406"/>
       <c r="F49" s="44">
         <v>2583</v>
       </c>
       <c r="G49" s="167"/>
       <c r="H49" s="167"/>
     </row>
-    <row r="50" spans="1:8" ht="24.95" customHeight="1">
+    <row r="50" spans="1:8" ht="24.9" customHeight="1">
       <c r="A50" s="150" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="B50" s="297">
         <v>100020841</v>
       </c>
       <c r="C50" s="412" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="D50" s="405"/>
       <c r="E50" s="406"/>
       <c r="F50" s="44">
         <v>3110</v>
       </c>
       <c r="G50" s="167"/>
       <c r="H50" s="167"/>
     </row>
-    <row r="51" spans="1:8" ht="24.95" customHeight="1">
+    <row r="51" spans="1:8" ht="24.9" customHeight="1">
       <c r="A51" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B51" s="297">
         <v>16999013</v>
       </c>
       <c r="C51" s="761" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D51" s="762"/>
       <c r="E51" s="763"/>
       <c r="F51" s="44">
         <v>254</v>
       </c>
       <c r="G51" s="167"/>
       <c r="H51" s="167"/>
     </row>
-    <row r="52" spans="1:8" ht="24.95" customHeight="1">
+    <row r="52" spans="1:8" ht="24.9" customHeight="1">
       <c r="A52" s="181"/>
       <c r="B52" s="158"/>
       <c r="C52" s="101"/>
       <c r="D52" s="175"/>
       <c r="E52" s="175"/>
       <c r="F52" s="102"/>
       <c r="G52" s="167"/>
       <c r="H52" s="167"/>
     </row>
-    <row r="53" spans="1:8" ht="24.95" customHeight="1">
+    <row r="53" spans="1:8" ht="24.9" customHeight="1">
       <c r="A53" s="181"/>
       <c r="B53" s="158"/>
       <c r="C53" s="136" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="D53" s="175"/>
       <c r="E53" s="175"/>
       <c r="F53" s="102"/>
       <c r="G53" s="167"/>
       <c r="H53" s="167"/>
     </row>
-    <row r="54" spans="1:8" ht="24.95" customHeight="1">
+    <row r="54" spans="1:8" ht="24.9" customHeight="1">
       <c r="A54" s="181"/>
       <c r="B54" s="158"/>
       <c r="C54" s="136"/>
       <c r="D54" s="175"/>
       <c r="E54" s="175"/>
       <c r="F54" s="102"/>
       <c r="G54" s="167"/>
       <c r="H54" s="167"/>
     </row>
-    <row r="55" spans="1:8" ht="54">
+    <row r="55" spans="1:8" ht="52.2">
       <c r="A55" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="302" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>41</v>
       </c>
       <c r="D55" s="759"/>
       <c r="E55" s="760"/>
       <c r="F55" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="G55" s="167"/>
       <c r="H55" s="167"/>
     </row>
-    <row r="56" spans="1:8" ht="24.95" customHeight="1">
+    <row r="56" spans="1:8" ht="24.9" customHeight="1">
       <c r="A56" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B56" s="156">
         <v>7663561</v>
       </c>
       <c r="C56" s="761" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="D56" s="762"/>
       <c r="E56" s="763"/>
       <c r="F56" s="44">
         <v>37</v>
       </c>
       <c r="G56" s="167"/>
       <c r="H56" s="167"/>
     </row>
-    <row r="57" spans="1:8" ht="24.95" customHeight="1">
+    <row r="57" spans="1:8" ht="24.9" customHeight="1">
       <c r="A57" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B57" s="156">
         <v>100013305</v>
       </c>
       <c r="C57" s="761" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="D57" s="762"/>
       <c r="E57" s="763"/>
       <c r="F57" s="44">
         <v>15</v>
       </c>
       <c r="G57" s="167"/>
       <c r="H57" s="167"/>
     </row>
-    <row r="58" spans="1:8" ht="24.95" customHeight="1">
+    <row r="58" spans="1:8" ht="24.9" customHeight="1">
       <c r="A58" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B58" s="156">
         <v>100000030</v>
       </c>
       <c r="C58" s="761" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="D58" s="762"/>
       <c r="E58" s="763"/>
       <c r="F58" s="44">
         <v>28</v>
       </c>
       <c r="G58" s="167"/>
       <c r="H58" s="167"/>
     </row>
-    <row r="59" spans="1:8" ht="24.95" customHeight="1">
+    <row r="59" spans="1:8" ht="24.9" customHeight="1">
       <c r="A59" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B59" s="156">
         <v>88017017</v>
       </c>
       <c r="C59" s="761" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="D59" s="762"/>
       <c r="E59" s="763"/>
       <c r="F59" s="44">
         <v>23</v>
       </c>
       <c r="G59" s="167"/>
       <c r="H59" s="167"/>
     </row>
-    <row r="60" spans="1:8" ht="24.95" customHeight="1">
+    <row r="60" spans="1:8" ht="24.9" customHeight="1">
       <c r="A60" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B60" s="156">
         <v>100013304</v>
       </c>
       <c r="C60" s="761" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="D60" s="762"/>
       <c r="E60" s="763"/>
       <c r="F60" s="44">
         <v>57</v>
       </c>
       <c r="G60" s="167"/>
       <c r="H60" s="167"/>
     </row>
-    <row r="61" spans="1:8" ht="24.95" customHeight="1">
+    <row r="61" spans="1:8" ht="24.9" customHeight="1">
       <c r="A61" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B61" s="156">
         <v>7774497</v>
       </c>
       <c r="C61" s="761" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
       <c r="D61" s="762"/>
       <c r="E61" s="763"/>
       <c r="F61" s="44">
         <v>142</v>
       </c>
       <c r="G61" s="167"/>
       <c r="H61" s="167"/>
     </row>
-    <row r="62" spans="1:8" ht="24.95" customHeight="1">
+    <row r="62" spans="1:8" ht="24.9" customHeight="1">
       <c r="A62" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B62" s="156">
         <v>7721982</v>
       </c>
       <c r="C62" s="411" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="D62" s="405"/>
       <c r="E62" s="406"/>
       <c r="F62" s="44">
         <v>104</v>
       </c>
       <c r="G62" s="167"/>
       <c r="H62" s="167"/>
     </row>
-    <row r="63" spans="1:8" ht="24.95" customHeight="1">
+    <row r="63" spans="1:8" ht="24.9" customHeight="1">
       <c r="A63" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B63" s="156">
         <v>88017851</v>
       </c>
       <c r="C63" s="411" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="D63" s="405"/>
       <c r="E63" s="406"/>
       <c r="F63" s="44">
         <v>24</v>
       </c>
       <c r="G63" s="167"/>
       <c r="H63" s="167"/>
     </row>
-    <row r="64" spans="1:8" ht="24.95" customHeight="1">
+    <row r="64" spans="1:8" ht="24.9" customHeight="1">
       <c r="A64" s="181"/>
       <c r="B64" s="158"/>
       <c r="C64" s="101"/>
       <c r="D64" s="175"/>
       <c r="E64" s="175"/>
       <c r="F64" s="102"/>
       <c r="G64" s="167"/>
       <c r="H64" s="167"/>
     </row>
-    <row r="65" spans="1:8" ht="24.95" customHeight="1">
+    <row r="65" spans="1:8" ht="24.9" customHeight="1">
       <c r="A65" s="181"/>
       <c r="B65" s="158"/>
       <c r="C65" s="101"/>
       <c r="D65" s="175"/>
       <c r="E65" s="175"/>
       <c r="F65" s="102"/>
       <c r="G65" s="167"/>
       <c r="H65" s="167"/>
     </row>
     <row r="66" spans="1:8" ht="29.25" customHeight="1">
       <c r="A66" s="174"/>
       <c r="B66" s="158"/>
       <c r="C66" s="136" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D66" s="175"/>
       <c r="E66" s="175"/>
       <c r="F66" s="298"/>
       <c r="G66" s="167"/>
       <c r="H66" s="167"/>
     </row>
     <row r="67" spans="1:8" ht="24.75" customHeight="1">
       <c r="A67" s="174"/>
       <c r="B67" s="158"/>
       <c r="C67" s="63"/>
       <c r="D67" s="175"/>
       <c r="E67" s="175"/>
       <c r="F67" s="298"/>
       <c r="G67" s="167"/>
       <c r="H67" s="167"/>
     </row>
     <row r="68" spans="1:8" s="55" customFormat="1">
       <c r="A68" s="174"/>
       <c r="B68" s="158"/>
       <c r="C68" s="63"/>
       <c r="D68" s="175"/>
       <c r="E68" s="175"/>
       <c r="F68" s="298"/>
       <c r="G68" s="167"/>
       <c r="H68" s="167"/>
     </row>
-    <row r="69" spans="1:8" ht="54">
+    <row r="69" spans="1:8" ht="52.2">
       <c r="A69" s="137" t="s">
         <v>76</v>
       </c>
       <c r="B69" s="302" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C69" s="140" t="s">
         <v>41</v>
       </c>
       <c r="D69" s="765" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="E69" s="760"/>
       <c r="F69" s="161" t="s">
-        <v>968</v>
+        <v>964</v>
       </c>
       <c r="G69" s="167"/>
       <c r="H69" s="167"/>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B70" s="127">
         <v>14510245</v>
       </c>
       <c r="C70" s="100" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D70" s="764" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E70" s="760"/>
       <c r="F70" s="44">
         <v>1304</v>
       </c>
       <c r="G70" s="167"/>
       <c r="H70" s="167"/>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B71" s="127">
         <v>14510246</v>
       </c>
       <c r="C71" s="100" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D71" s="764" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="E71" s="760"/>
       <c r="F71" s="44">
         <v>1408</v>
       </c>
       <c r="G71" s="167"/>
       <c r="H71" s="167"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="150" t="s">
         <v>86</v>
       </c>
       <c r="B72" s="127">
         <v>14510252</v>
       </c>
       <c r="C72" s="100" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="D72" s="764" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E72" s="760"/>
       <c r="F72" s="44">
         <v>1549</v>
       </c>
       <c r="G72" s="167"/>
       <c r="H72" s="167"/>
     </row>
-    <row r="73" spans="1:8" ht="24.95" customHeight="1">
+    <row r="73" spans="1:8" ht="24.9" customHeight="1">
       <c r="A73" s="181"/>
       <c r="B73" s="158"/>
       <c r="C73" s="103" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D73" s="296"/>
       <c r="E73" s="296"/>
       <c r="F73" s="62"/>
       <c r="G73" s="167"/>
       <c r="H73" s="167"/>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="181"/>
       <c r="B74" s="188"/>
       <c r="C74" s="101" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="D74" s="69"/>
       <c r="E74" s="69"/>
       <c r="F74" s="102"/>
       <c r="G74" s="167"/>
       <c r="H74" s="167"/>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="181"/>
       <c r="B75" s="188"/>
       <c r="C75" s="101" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="D75" s="69"/>
       <c r="E75" s="69"/>
       <c r="F75" s="102"/>
       <c r="G75" s="167"/>
       <c r="H75" s="167"/>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="181"/>
       <c r="B76" s="188"/>
       <c r="C76" s="101" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="D76" s="69"/>
       <c r="E76" s="69"/>
       <c r="F76" s="102"/>
       <c r="G76" s="167"/>
       <c r="H76" s="167"/>
     </row>
     <row r="77" spans="1:8" s="55" customFormat="1">
       <c r="A77" s="174"/>
       <c r="B77" s="165"/>
       <c r="C77" s="101" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D77" s="68"/>
       <c r="E77" s="68"/>
       <c r="F77" s="87"/>
       <c r="G77" s="167"/>
       <c r="H77" s="167"/>
     </row>
     <row r="78" spans="1:8" s="55" customFormat="1">
       <c r="A78" s="174"/>
       <c r="B78" s="165"/>
       <c r="C78" s="101" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="D78" s="68"/>
       <c r="E78" s="68"/>
       <c r="F78" s="87"/>
       <c r="G78" s="167"/>
       <c r="H78" s="167"/>
     </row>
     <row r="79" spans="1:8" s="55" customFormat="1" ht="18" customHeight="1">
       <c r="A79" s="174"/>
       <c r="B79" s="165"/>
       <c r="C79" s="18" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="D79" s="18"/>
       <c r="E79" s="18"/>
       <c r="F79" s="18"/>
       <c r="G79" s="18"/>
       <c r="H79" s="18"/>
     </row>
     <row r="80" spans="1:8" s="55" customFormat="1" ht="18" customHeight="1">
       <c r="A80" s="174"/>
       <c r="B80" s="165"/>
       <c r="C80" s="18"/>
       <c r="D80" s="18"/>
       <c r="E80" s="18"/>
       <c r="F80" s="18"/>
       <c r="G80" s="18"/>
       <c r="H80" s="18"/>
     </row>
-    <row r="81" spans="1:8" ht="24.95" customHeight="1">
+    <row r="81" spans="1:8" ht="24.9" customHeight="1">
       <c r="A81" s="181"/>
       <c r="B81" s="188"/>
       <c r="C81" s="103" t="s">
         <v>121</v>
       </c>
       <c r="D81" s="69"/>
       <c r="E81" s="69"/>
       <c r="F81" s="102"/>
       <c r="G81" s="167"/>
       <c r="H81" s="167"/>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="295"/>
       <c r="C82" s="63" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="H82" s="167"/>
     </row>
-    <row r="83" spans="1:8" ht="20.25">
+    <row r="83" spans="1:8" ht="21">
       <c r="A83" s="295"/>
       <c r="C83" s="190" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D83" s="34"/>
       <c r="E83" s="34"/>
       <c r="F83" s="34"/>
       <c r="G83" s="34"/>
       <c r="H83" s="167"/>
     </row>
-    <row r="84" spans="1:8" ht="21" thickBot="1">
+    <row r="84" spans="1:8" ht="21.6" thickBot="1">
       <c r="A84" s="294"/>
       <c r="B84" s="293"/>
       <c r="C84" s="193" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D84" s="292"/>
       <c r="E84" s="292"/>
       <c r="F84" s="292"/>
       <c r="G84" s="292"/>
       <c r="H84" s="167"/>
     </row>
     <row r="85" spans="1:8">
       <c r="H85" s="167"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="C79:H80"/>
     <mergeCell ref="D71:E71"/>
     <mergeCell ref="D72:E72"/>
     <mergeCell ref="D69:E69"/>
     <mergeCell ref="C55:E55"/>
     <mergeCell ref="C47:E47"/>
     <mergeCell ref="C51:E51"/>
     <mergeCell ref="C61:E61"/>
     <mergeCell ref="D70:E70"/>
     <mergeCell ref="C57:E57"/>
     <mergeCell ref="C58:E58"/>
     <mergeCell ref="C59:E59"/>
     <mergeCell ref="C60:E60"/>
     <mergeCell ref="C56:E56"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{F5765C54-7723-45A2-A51C-D4A0083CD225}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="38" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F45E135-B07D-41AA-85C6-6874C90D5E58}">
   <dimension ref="A1:J91"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="632" customWidth="1"/>
-    <col min="2" max="2" width="53.85546875" style="632" customWidth="1"/>
+    <col min="1" max="1" width="6.33203125" style="632" customWidth="1"/>
+    <col min="2" max="2" width="53.88671875" style="632" customWidth="1"/>
     <col min="3" max="3" width="17" style="632" customWidth="1"/>
-    <col min="4" max="4" width="10.140625" style="632" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="8.85546875" style="632"/>
+    <col min="4" max="4" width="10.109375" style="632" customWidth="1"/>
+    <col min="5" max="5" width="17.109375" style="632" customWidth="1"/>
+    <col min="6" max="6" width="15.44140625" style="632" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.6640625" style="632" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="15.44140625" style="632" customWidth="1"/>
+    <col min="10" max="10" width="21.33203125" style="632" customWidth="1"/>
+    <col min="11" max="16384" width="8.88671875" style="632"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="19.5" thickBot="1">
+    <row r="1" spans="1:10" ht="18.600000000000001" thickBot="1">
       <c r="A1" s="217"/>
       <c r="B1" s="217"/>
       <c r="C1" s="218" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="D1" s="218"/>
       <c r="E1" s="218"/>
       <c r="F1" s="218"/>
       <c r="G1" s="218"/>
       <c r="H1" s="218"/>
       <c r="I1" s="630" t="s">
+        <v>755</v>
+      </c>
+      <c r="J1" s="631" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="21.6" thickBot="1">
+      <c r="A2" s="771" t="s">
         <v>757</v>
-      </c>
-[...6 lines deleted...]
-        <v>759</v>
       </c>
       <c r="B2" s="772"/>
       <c r="C2" s="772"/>
       <c r="D2" s="772"/>
       <c r="E2" s="772"/>
       <c r="F2" s="772"/>
       <c r="G2" s="772"/>
       <c r="H2" s="772"/>
       <c r="I2" s="772"/>
       <c r="J2" s="772"/>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="210"/>
       <c r="B3" s="217"/>
       <c r="C3" s="218"/>
       <c r="D3" s="218"/>
       <c r="E3" s="218"/>
       <c r="F3" s="219"/>
       <c r="G3" s="219"/>
       <c r="H3" s="219"/>
       <c r="I3" s="219"/>
       <c r="J3" s="219"/>
     </row>
-    <row r="4" spans="1:10" ht="15">
+    <row r="4" spans="1:10" ht="14.4">
       <c r="A4" s="773"/>
       <c r="B4" s="776" t="s">
         <v>136</v>
       </c>
       <c r="C4" s="767" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="D4" s="780" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E4" s="781"/>
       <c r="F4" s="633" t="s">
+        <v>760</v>
+      </c>
+      <c r="G4" s="633" t="s">
+        <v>761</v>
+      </c>
+      <c r="H4" s="769" t="s">
         <v>762</v>
-      </c>
-[...4 lines deleted...]
-        <v>764</v>
       </c>
       <c r="I4" s="770"/>
       <c r="J4" s="634" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="774"/>
       <c r="B5" s="777"/>
       <c r="C5" s="779"/>
       <c r="D5" s="782"/>
       <c r="E5" s="783"/>
       <c r="F5" s="767" t="s">
+        <v>764</v>
+      </c>
+      <c r="G5" s="767" t="s">
+        <v>765</v>
+      </c>
+      <c r="H5" s="767" t="s">
         <v>766</v>
       </c>
-      <c r="G5" s="767" t="s">
+      <c r="I5" s="767" t="s">
         <v>767</v>
       </c>
-      <c r="H5" s="767" t="s">
+      <c r="J5" s="767" t="s">
         <v>768</v>
-      </c>
-[...4 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="774"/>
       <c r="B6" s="777"/>
       <c r="C6" s="779"/>
       <c r="D6" s="784"/>
       <c r="E6" s="785"/>
       <c r="F6" s="768"/>
       <c r="G6" s="768"/>
       <c r="H6" s="768"/>
       <c r="I6" s="768"/>
       <c r="J6" s="768"/>
     </row>
-    <row r="7" spans="1:10" ht="15">
+    <row r="7" spans="1:10" ht="14.4">
       <c r="A7" s="775"/>
       <c r="B7" s="778"/>
       <c r="C7" s="768"/>
       <c r="D7" s="769">
         <v>7774497</v>
       </c>
       <c r="E7" s="770"/>
       <c r="F7" s="635">
         <v>100000030</v>
       </c>
       <c r="G7" s="635">
         <v>7663561</v>
       </c>
       <c r="H7" s="635">
         <v>88017017</v>
       </c>
       <c r="I7" s="635">
         <v>100013304</v>
       </c>
       <c r="J7" s="635">
         <v>100013305</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="18.75">
+    <row r="8" spans="1:10" ht="18">
       <c r="A8" s="271">
         <v>1</v>
       </c>
       <c r="B8" s="636" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="C8" s="637">
         <v>1</v>
       </c>
       <c r="D8" s="766">
         <v>1</v>
       </c>
       <c r="E8" s="766"/>
       <c r="F8" s="637"/>
       <c r="G8" s="637"/>
       <c r="H8" s="637"/>
       <c r="I8" s="637"/>
       <c r="J8" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="18.75">
+    <row r="9" spans="1:10" ht="18">
       <c r="A9" s="271">
         <v>2</v>
       </c>
       <c r="B9" s="636" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="C9" s="637">
         <v>1</v>
       </c>
       <c r="D9" s="766">
         <v>1</v>
       </c>
       <c r="E9" s="766"/>
       <c r="F9" s="637">
         <v>1</v>
       </c>
       <c r="G9" s="637"/>
       <c r="H9" s="637"/>
       <c r="I9" s="637"/>
       <c r="J9" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="18.75">
+    <row r="10" spans="1:10" ht="18">
       <c r="A10" s="271">
         <v>3</v>
       </c>
       <c r="B10" s="636" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="C10" s="637">
         <v>1</v>
       </c>
       <c r="D10" s="766">
         <v>1</v>
       </c>
       <c r="E10" s="766"/>
       <c r="F10" s="637">
         <v>1</v>
       </c>
       <c r="G10" s="637"/>
       <c r="H10" s="637">
         <v>1</v>
       </c>
       <c r="I10" s="637"/>
       <c r="J10" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="18.75">
+    <row r="11" spans="1:10" ht="18">
       <c r="A11" s="271">
         <v>4</v>
       </c>
       <c r="B11" s="636" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="C11" s="637">
         <v>1</v>
       </c>
       <c r="D11" s="766">
         <v>1</v>
       </c>
       <c r="E11" s="766"/>
       <c r="F11" s="637">
         <v>1</v>
       </c>
       <c r="G11" s="637"/>
       <c r="H11" s="637">
         <v>2</v>
       </c>
       <c r="I11" s="637"/>
       <c r="J11" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="18.75">
+    <row r="12" spans="1:10" ht="18">
       <c r="A12" s="271">
         <v>5</v>
       </c>
       <c r="B12" s="636" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="C12" s="637">
         <v>1</v>
       </c>
       <c r="D12" s="766">
         <v>1</v>
       </c>
       <c r="E12" s="766"/>
       <c r="F12" s="637">
         <v>1</v>
       </c>
       <c r="G12" s="637"/>
       <c r="H12" s="637">
         <v>2</v>
       </c>
       <c r="I12" s="637">
         <v>1</v>
       </c>
       <c r="J12" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="18.75">
+    <row r="13" spans="1:10" ht="18">
       <c r="A13" s="271">
         <v>6</v>
       </c>
       <c r="B13" s="636" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="C13" s="637">
         <v>2</v>
       </c>
       <c r="D13" s="766">
         <v>1</v>
       </c>
       <c r="E13" s="766"/>
       <c r="F13" s="637"/>
       <c r="G13" s="637">
         <v>1</v>
       </c>
       <c r="H13" s="637"/>
       <c r="I13" s="637"/>
       <c r="J13" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="18.75">
+    <row r="14" spans="1:10" ht="18">
       <c r="A14" s="271">
         <v>7</v>
       </c>
       <c r="B14" s="636" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="C14" s="637">
         <v>2</v>
       </c>
       <c r="D14" s="766">
         <v>1</v>
       </c>
       <c r="E14" s="766"/>
       <c r="F14" s="637">
         <v>1</v>
       </c>
       <c r="G14" s="637">
         <v>1</v>
       </c>
       <c r="H14" s="637"/>
       <c r="I14" s="637"/>
       <c r="J14" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="18.75">
+    <row r="15" spans="1:10" ht="18">
       <c r="A15" s="271">
         <v>8</v>
       </c>
       <c r="B15" s="636" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="C15" s="637">
         <v>2</v>
       </c>
       <c r="D15" s="766">
         <v>1</v>
       </c>
       <c r="E15" s="766"/>
       <c r="F15" s="637">
         <v>1</v>
       </c>
       <c r="G15" s="637">
         <v>1</v>
       </c>
       <c r="H15" s="637">
         <v>1</v>
       </c>
       <c r="I15" s="637"/>
       <c r="J15" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="18.75">
+    <row r="16" spans="1:10" ht="18">
       <c r="A16" s="271">
         <v>9</v>
       </c>
       <c r="B16" s="636" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="C16" s="637">
         <v>2</v>
       </c>
       <c r="D16" s="766">
         <v>1</v>
       </c>
       <c r="E16" s="766"/>
       <c r="F16" s="637">
         <v>1</v>
       </c>
       <c r="G16" s="637">
         <v>1</v>
       </c>
       <c r="H16" s="637">
         <v>2</v>
       </c>
       <c r="I16" s="637"/>
       <c r="J16" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="18.75">
+    <row r="17" spans="1:10" ht="18">
       <c r="A17" s="271">
         <v>10</v>
       </c>
       <c r="B17" s="636" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="C17" s="637">
         <v>2</v>
       </c>
       <c r="D17" s="766">
         <v>1</v>
       </c>
       <c r="E17" s="766"/>
       <c r="F17" s="637">
         <v>1</v>
       </c>
       <c r="G17" s="637">
         <v>1</v>
       </c>
       <c r="H17" s="637">
         <v>2</v>
       </c>
       <c r="I17" s="637">
         <v>1</v>
       </c>
       <c r="J17" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="18.75">
+    <row r="18" spans="1:10" ht="18">
       <c r="A18" s="271">
         <v>11</v>
       </c>
       <c r="B18" s="636" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="C18" s="637">
         <v>3</v>
       </c>
       <c r="D18" s="766">
         <v>1</v>
       </c>
       <c r="E18" s="766"/>
       <c r="F18" s="638"/>
       <c r="G18" s="637">
         <v>2</v>
       </c>
       <c r="H18" s="638"/>
       <c r="I18" s="638"/>
       <c r="J18" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="18.75">
+    <row r="19" spans="1:10" ht="18">
       <c r="A19" s="271">
         <v>12</v>
       </c>
       <c r="B19" s="636" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="C19" s="637">
         <v>3</v>
       </c>
       <c r="D19" s="766">
         <v>1</v>
       </c>
       <c r="E19" s="766"/>
       <c r="F19" s="637">
         <v>1</v>
       </c>
       <c r="G19" s="637">
         <v>2</v>
       </c>
       <c r="H19" s="637"/>
       <c r="I19" s="637"/>
       <c r="J19" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="18.75">
+    <row r="20" spans="1:10" ht="18">
       <c r="A20" s="271">
         <v>13</v>
       </c>
       <c r="B20" s="636" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="C20" s="637">
         <v>3</v>
       </c>
       <c r="D20" s="766">
         <v>1</v>
       </c>
       <c r="E20" s="766"/>
       <c r="F20" s="637">
         <v>1</v>
       </c>
       <c r="G20" s="637">
         <v>2</v>
       </c>
       <c r="H20" s="637">
         <v>1</v>
       </c>
       <c r="I20" s="637"/>
       <c r="J20" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="18.75">
+    <row r="21" spans="1:10" ht="18">
       <c r="A21" s="271">
         <v>14</v>
       </c>
       <c r="B21" s="636" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="C21" s="637">
         <v>3</v>
       </c>
       <c r="D21" s="766">
         <v>1</v>
       </c>
       <c r="E21" s="766"/>
       <c r="F21" s="637">
         <v>1</v>
       </c>
       <c r="G21" s="637">
         <v>2</v>
       </c>
       <c r="H21" s="637">
         <v>2</v>
       </c>
       <c r="I21" s="637"/>
       <c r="J21" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="18.75">
+    <row r="22" spans="1:10" ht="18">
       <c r="A22" s="271">
         <v>15</v>
       </c>
       <c r="B22" s="636" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="C22" s="637">
         <v>3</v>
       </c>
       <c r="D22" s="766">
         <v>1</v>
       </c>
       <c r="E22" s="766"/>
       <c r="F22" s="637">
         <v>1</v>
       </c>
       <c r="G22" s="637">
         <v>2</v>
       </c>
       <c r="H22" s="637">
         <v>2</v>
       </c>
       <c r="I22" s="637">
         <v>1</v>
       </c>
       <c r="J22" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="18.75">
+    <row r="23" spans="1:10" ht="18">
       <c r="A23" s="271">
         <v>16</v>
       </c>
       <c r="B23" s="636" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="C23" s="637">
         <v>4</v>
       </c>
       <c r="D23" s="766">
         <v>1</v>
       </c>
       <c r="E23" s="766"/>
       <c r="F23" s="637"/>
       <c r="G23" s="637">
         <v>3</v>
       </c>
       <c r="H23" s="637"/>
       <c r="I23" s="637"/>
       <c r="J23" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="18.75">
+    <row r="24" spans="1:10" ht="18">
       <c r="A24" s="271">
         <v>17</v>
       </c>
       <c r="B24" s="636" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="C24" s="637">
         <v>4</v>
       </c>
       <c r="D24" s="766">
         <v>1</v>
       </c>
       <c r="E24" s="766"/>
       <c r="F24" s="637">
         <v>1</v>
       </c>
       <c r="G24" s="637">
         <v>3</v>
       </c>
       <c r="H24" s="637"/>
       <c r="I24" s="637"/>
       <c r="J24" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="18.75">
+    <row r="25" spans="1:10" ht="18">
       <c r="A25" s="271">
         <v>18</v>
       </c>
       <c r="B25" s="636" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="C25" s="637">
         <v>4</v>
       </c>
       <c r="D25" s="766">
         <v>1</v>
       </c>
       <c r="E25" s="766"/>
       <c r="F25" s="637">
         <v>1</v>
       </c>
       <c r="G25" s="637">
         <v>3</v>
       </c>
       <c r="H25" s="637">
         <v>1</v>
       </c>
       <c r="I25" s="637"/>
       <c r="J25" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="18.75">
+    <row r="26" spans="1:10" ht="18">
       <c r="A26" s="271">
         <v>19</v>
       </c>
       <c r="B26" s="636" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="C26" s="637">
         <v>4</v>
       </c>
       <c r="D26" s="766">
         <v>1</v>
       </c>
       <c r="E26" s="766"/>
       <c r="F26" s="637">
         <v>1</v>
       </c>
       <c r="G26" s="637">
         <v>3</v>
       </c>
       <c r="H26" s="637">
         <v>2</v>
       </c>
       <c r="I26" s="637"/>
       <c r="J26" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="18.75">
+    <row r="27" spans="1:10" ht="18">
       <c r="A27" s="271">
         <v>20</v>
       </c>
       <c r="B27" s="636" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="C27" s="637">
         <v>4</v>
       </c>
       <c r="D27" s="766">
         <v>1</v>
       </c>
       <c r="E27" s="766"/>
       <c r="F27" s="637">
         <v>1</v>
       </c>
       <c r="G27" s="637">
         <v>3</v>
       </c>
       <c r="H27" s="637">
         <v>2</v>
       </c>
       <c r="I27" s="637">
         <v>1</v>
       </c>
       <c r="J27" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="18.75">
+    <row r="28" spans="1:10" ht="18">
       <c r="A28" s="271">
         <v>21</v>
       </c>
       <c r="B28" s="636" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="C28" s="637">
         <v>5</v>
       </c>
       <c r="D28" s="766">
         <v>1</v>
       </c>
       <c r="E28" s="766"/>
       <c r="F28" s="637"/>
       <c r="G28" s="637">
         <v>4</v>
       </c>
       <c r="H28" s="637"/>
       <c r="I28" s="637"/>
       <c r="J28" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="18.75">
+    <row r="29" spans="1:10" ht="18">
       <c r="A29" s="271">
         <v>22</v>
       </c>
       <c r="B29" s="636" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="C29" s="637">
         <v>5</v>
       </c>
       <c r="D29" s="766">
         <v>1</v>
       </c>
       <c r="E29" s="766"/>
       <c r="F29" s="637">
         <v>1</v>
       </c>
       <c r="G29" s="637">
         <v>4</v>
       </c>
       <c r="H29" s="637"/>
       <c r="I29" s="637"/>
       <c r="J29" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:10" ht="18.75">
+    <row r="30" spans="1:10" ht="18">
       <c r="A30" s="271">
         <v>23</v>
       </c>
       <c r="B30" s="636" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="C30" s="637">
         <v>5</v>
       </c>
       <c r="D30" s="766">
         <v>1</v>
       </c>
       <c r="E30" s="766"/>
       <c r="F30" s="637">
         <v>1</v>
       </c>
       <c r="G30" s="637">
         <v>4</v>
       </c>
       <c r="H30" s="637">
         <v>1</v>
       </c>
       <c r="I30" s="637"/>
       <c r="J30" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="31" spans="1:10" ht="18.75">
+    <row r="31" spans="1:10" ht="18">
       <c r="A31" s="271">
         <v>24</v>
       </c>
       <c r="B31" s="636" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="C31" s="637">
         <v>5</v>
       </c>
       <c r="D31" s="766">
         <v>1</v>
       </c>
       <c r="E31" s="766"/>
       <c r="F31" s="637">
         <v>1</v>
       </c>
       <c r="G31" s="637">
         <v>4</v>
       </c>
       <c r="H31" s="637">
         <v>2</v>
       </c>
       <c r="I31" s="637"/>
       <c r="J31" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="32" spans="1:10" ht="18.75">
+    <row r="32" spans="1:10" ht="18">
       <c r="A32" s="271">
         <v>25</v>
       </c>
       <c r="B32" s="636" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="C32" s="637">
         <v>5</v>
       </c>
       <c r="D32" s="766">
         <v>1</v>
       </c>
       <c r="E32" s="766"/>
       <c r="F32" s="637">
         <v>1</v>
       </c>
       <c r="G32" s="637">
         <v>4</v>
       </c>
       <c r="H32" s="637">
         <v>2</v>
       </c>
       <c r="I32" s="637">
         <v>1</v>
       </c>
       <c r="J32" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="33" spans="1:10" ht="18.75">
+    <row r="33" spans="1:10" ht="18">
       <c r="A33" s="271">
         <v>26</v>
       </c>
       <c r="B33" s="636" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="C33" s="637">
         <v>6</v>
       </c>
       <c r="D33" s="766">
         <v>1</v>
       </c>
       <c r="E33" s="766"/>
       <c r="F33" s="637"/>
       <c r="G33" s="637">
         <v>5</v>
       </c>
       <c r="H33" s="637"/>
       <c r="I33" s="637"/>
       <c r="J33" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="34" spans="1:10" ht="18.75">
+    <row r="34" spans="1:10" ht="18">
       <c r="A34" s="271">
         <v>27</v>
       </c>
       <c r="B34" s="636" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="C34" s="637">
         <v>6</v>
       </c>
       <c r="D34" s="766">
         <v>1</v>
       </c>
       <c r="E34" s="766"/>
       <c r="F34" s="637">
         <v>1</v>
       </c>
       <c r="G34" s="637">
         <v>5</v>
       </c>
       <c r="H34" s="637"/>
       <c r="I34" s="637"/>
       <c r="J34" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:10" ht="18.75">
+    <row r="35" spans="1:10" ht="18">
       <c r="A35" s="271">
         <v>28</v>
       </c>
       <c r="B35" s="636" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="C35" s="637">
         <v>6</v>
       </c>
       <c r="D35" s="766">
         <v>1</v>
       </c>
       <c r="E35" s="766"/>
       <c r="F35" s="637">
         <v>1</v>
       </c>
       <c r="G35" s="637">
         <v>5</v>
       </c>
       <c r="H35" s="637">
         <v>1</v>
       </c>
       <c r="I35" s="637"/>
       <c r="J35" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:10" ht="18.75">
+    <row r="36" spans="1:10" ht="18">
       <c r="A36" s="271">
         <v>29</v>
       </c>
       <c r="B36" s="636" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="C36" s="637">
         <v>6</v>
       </c>
       <c r="D36" s="766">
         <v>1</v>
       </c>
       <c r="E36" s="766"/>
       <c r="F36" s="637">
         <v>1</v>
       </c>
       <c r="G36" s="637">
         <v>5</v>
       </c>
       <c r="H36" s="637">
         <v>2</v>
       </c>
       <c r="I36" s="637"/>
       <c r="J36" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="37" spans="1:10" ht="18.75">
+    <row r="37" spans="1:10" ht="18">
       <c r="A37" s="271">
         <v>30</v>
       </c>
       <c r="B37" s="636" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="C37" s="637">
         <v>6</v>
       </c>
       <c r="D37" s="766">
         <v>1</v>
       </c>
       <c r="E37" s="766"/>
       <c r="F37" s="637">
         <v>1</v>
       </c>
       <c r="G37" s="637">
         <v>5</v>
       </c>
       <c r="H37" s="637">
         <v>2</v>
       </c>
       <c r="I37" s="637">
         <v>1</v>
       </c>
       <c r="J37" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="38" spans="1:10" ht="18.75">
+    <row r="38" spans="1:10" ht="18">
       <c r="A38" s="271">
         <v>31</v>
       </c>
       <c r="B38" s="636" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="C38" s="637">
         <v>7</v>
       </c>
       <c r="D38" s="766">
         <v>1</v>
       </c>
       <c r="E38" s="766"/>
       <c r="F38" s="637"/>
       <c r="G38" s="637">
         <v>6</v>
       </c>
       <c r="H38" s="637"/>
       <c r="I38" s="637"/>
       <c r="J38" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="39" spans="1:10" ht="18.75">
+    <row r="39" spans="1:10" ht="18">
       <c r="A39" s="271">
         <v>32</v>
       </c>
       <c r="B39" s="636" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="C39" s="637">
         <v>7</v>
       </c>
       <c r="D39" s="766">
         <v>1</v>
       </c>
       <c r="E39" s="766"/>
       <c r="F39" s="637">
         <v>1</v>
       </c>
       <c r="G39" s="637">
         <v>6</v>
       </c>
       <c r="H39" s="637"/>
       <c r="I39" s="637"/>
       <c r="J39" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="40" spans="1:10" ht="18.75">
+    <row r="40" spans="1:10" ht="18">
       <c r="A40" s="271">
         <v>33</v>
       </c>
       <c r="B40" s="636" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="C40" s="637">
         <v>7</v>
       </c>
       <c r="D40" s="766">
         <v>1</v>
       </c>
       <c r="E40" s="766"/>
       <c r="F40" s="637">
         <v>1</v>
       </c>
       <c r="G40" s="637">
         <v>6</v>
       </c>
       <c r="H40" s="637">
         <v>1</v>
       </c>
       <c r="I40" s="637"/>
       <c r="J40" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:10" ht="18.75">
+    <row r="41" spans="1:10" ht="18">
       <c r="A41" s="271">
         <v>34</v>
       </c>
       <c r="B41" s="636" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="C41" s="637">
         <v>7</v>
       </c>
       <c r="D41" s="766">
         <v>1</v>
       </c>
       <c r="E41" s="766"/>
       <c r="F41" s="637">
         <v>1</v>
       </c>
       <c r="G41" s="637">
         <v>6</v>
       </c>
       <c r="H41" s="637">
         <v>2</v>
       </c>
       <c r="I41" s="637"/>
       <c r="J41" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:10" ht="18.75">
+    <row r="42" spans="1:10" ht="18">
       <c r="A42" s="271">
         <v>35</v>
       </c>
       <c r="B42" s="636" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="C42" s="637">
         <v>7</v>
       </c>
       <c r="D42" s="766">
         <v>1</v>
       </c>
       <c r="E42" s="766"/>
       <c r="F42" s="637">
         <v>1</v>
       </c>
       <c r="G42" s="637">
         <v>6</v>
       </c>
       <c r="H42" s="637">
         <v>2</v>
       </c>
       <c r="I42" s="637">
         <v>1</v>
       </c>
       <c r="J42" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="43" spans="1:10" ht="18.75">
+    <row r="43" spans="1:10" ht="18">
       <c r="A43" s="271">
         <v>36</v>
       </c>
       <c r="B43" s="636" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="C43" s="637">
         <v>8</v>
       </c>
       <c r="D43" s="766">
         <v>1</v>
       </c>
       <c r="E43" s="766"/>
       <c r="F43" s="637"/>
       <c r="G43" s="637">
         <v>7</v>
       </c>
       <c r="H43" s="637"/>
       <c r="I43" s="637"/>
       <c r="J43" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="44" spans="1:10" ht="18.75">
+    <row r="44" spans="1:10" ht="18">
       <c r="A44" s="271">
         <v>37</v>
       </c>
       <c r="B44" s="636" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="C44" s="637">
         <v>8</v>
       </c>
       <c r="D44" s="766">
         <v>1</v>
       </c>
       <c r="E44" s="766"/>
       <c r="F44" s="637">
         <v>1</v>
       </c>
       <c r="G44" s="637">
         <v>7</v>
       </c>
       <c r="H44" s="637"/>
       <c r="I44" s="637"/>
       <c r="J44" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="45" spans="1:10" ht="18.75">
+    <row r="45" spans="1:10" ht="18">
       <c r="A45" s="271">
         <v>38</v>
       </c>
       <c r="B45" s="636" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="C45" s="637">
         <v>8</v>
       </c>
       <c r="D45" s="766">
         <v>1</v>
       </c>
       <c r="E45" s="766"/>
       <c r="F45" s="637">
         <v>1</v>
       </c>
       <c r="G45" s="637">
         <v>7</v>
       </c>
       <c r="H45" s="637">
         <v>1</v>
       </c>
       <c r="I45" s="637"/>
       <c r="J45" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="46" spans="1:10" ht="18.75">
+    <row r="46" spans="1:10" ht="18">
       <c r="A46" s="271">
         <v>39</v>
       </c>
       <c r="B46" s="636" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="C46" s="637">
         <v>8</v>
       </c>
       <c r="D46" s="766">
         <v>1</v>
       </c>
       <c r="E46" s="766"/>
       <c r="F46" s="637">
         <v>1</v>
       </c>
       <c r="G46" s="637">
         <v>7</v>
       </c>
       <c r="H46" s="637">
         <v>2</v>
       </c>
       <c r="I46" s="637"/>
       <c r="J46" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="47" spans="1:10" ht="18.75">
+    <row r="47" spans="1:10" ht="18">
       <c r="A47" s="271">
         <v>40</v>
       </c>
       <c r="B47" s="636" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="C47" s="637">
         <v>8</v>
       </c>
       <c r="D47" s="766">
         <v>1</v>
       </c>
       <c r="E47" s="766"/>
       <c r="F47" s="637">
         <v>1</v>
       </c>
       <c r="G47" s="637">
         <v>7</v>
       </c>
       <c r="H47" s="637">
         <v>2</v>
       </c>
       <c r="I47" s="637">
         <v>1</v>
       </c>
       <c r="J47" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="48" spans="1:10" ht="18.75">
+    <row r="48" spans="1:10" ht="18">
       <c r="A48" s="639"/>
       <c r="B48" s="217"/>
       <c r="C48" s="266"/>
       <c r="D48" s="266"/>
       <c r="E48" s="266"/>
       <c r="F48" s="266"/>
       <c r="G48" s="266"/>
       <c r="H48" s="266"/>
       <c r="I48" s="266"/>
       <c r="J48" s="266"/>
     </row>
-    <row r="49" spans="1:10" ht="18.75">
+    <row r="49" spans="1:10" ht="18">
       <c r="A49" s="639"/>
       <c r="B49" s="640" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C49" s="641"/>
       <c r="D49" s="641"/>
       <c r="E49" s="641"/>
       <c r="F49" s="641"/>
       <c r="G49" s="641"/>
       <c r="H49" s="642"/>
       <c r="I49" s="266"/>
       <c r="J49" s="266"/>
     </row>
-    <row r="50" spans="1:10" ht="18.75">
+    <row r="50" spans="1:10" ht="18">
       <c r="A50" s="639"/>
       <c r="B50" s="643"/>
       <c r="C50" s="266"/>
       <c r="D50" s="266"/>
       <c r="E50" s="266"/>
       <c r="F50" s="266"/>
       <c r="G50" s="266"/>
       <c r="H50" s="644"/>
       <c r="I50" s="266"/>
       <c r="J50" s="266"/>
     </row>
-    <row r="51" spans="1:10" ht="18.75">
+    <row r="51" spans="1:10" ht="18">
       <c r="A51" s="639"/>
       <c r="B51" s="643" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="C51" s="266"/>
       <c r="D51" s="266"/>
       <c r="E51" s="266"/>
       <c r="F51" s="266"/>
       <c r="G51" s="266"/>
       <c r="H51" s="644"/>
       <c r="I51" s="266"/>
       <c r="J51" s="266"/>
     </row>
-    <row r="52" spans="1:10" ht="18.75">
+    <row r="52" spans="1:10" ht="18">
       <c r="A52" s="639"/>
       <c r="B52" s="645" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="C52" s="266"/>
       <c r="D52" s="266"/>
       <c r="E52" s="266"/>
       <c r="F52" s="266"/>
       <c r="G52" s="266"/>
       <c r="H52" s="644"/>
       <c r="I52" s="266"/>
       <c r="J52" s="266"/>
     </row>
-    <row r="53" spans="1:10" ht="18.75">
+    <row r="53" spans="1:10" ht="18">
       <c r="A53" s="639"/>
       <c r="B53" s="645" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="C53" s="266"/>
       <c r="D53" s="266"/>
       <c r="E53" s="266"/>
       <c r="F53" s="266"/>
       <c r="G53" s="266"/>
       <c r="H53" s="644"/>
       <c r="I53" s="266"/>
       <c r="J53" s="266"/>
     </row>
-    <row r="54" spans="1:10" ht="18.75">
+    <row r="54" spans="1:10" ht="18">
       <c r="A54" s="639"/>
       <c r="B54" s="646" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="C54" s="647"/>
       <c r="D54" s="647"/>
       <c r="E54" s="647"/>
       <c r="F54" s="647"/>
       <c r="G54" s="647"/>
       <c r="H54" s="249"/>
       <c r="I54" s="266"/>
       <c r="J54" s="266"/>
     </row>
-    <row r="55" spans="1:10" ht="18.75">
+    <row r="55" spans="1:10" ht="18">
       <c r="A55" s="639"/>
       <c r="B55" s="217"/>
       <c r="C55" s="266"/>
       <c r="D55" s="266"/>
       <c r="E55" s="266"/>
       <c r="F55" s="266"/>
       <c r="G55" s="266"/>
       <c r="H55" s="266"/>
       <c r="I55" s="266"/>
       <c r="J55" s="266"/>
     </row>
-    <row r="56" spans="1:10" ht="19.5" thickBot="1">
+    <row r="56" spans="1:10" ht="18.600000000000001" thickBot="1">
       <c r="A56" s="639"/>
       <c r="B56" s="217"/>
       <c r="C56" s="266"/>
       <c r="D56" s="266"/>
       <c r="E56" s="266"/>
       <c r="F56" s="266"/>
       <c r="G56" s="266"/>
       <c r="H56" s="266"/>
       <c r="I56" s="266"/>
       <c r="J56" s="266"/>
     </row>
-    <row r="57" spans="1:10" ht="21.75" thickBot="1">
+    <row r="57" spans="1:10" ht="21.6" thickBot="1">
       <c r="A57" s="771" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="B57" s="772"/>
       <c r="C57" s="772"/>
       <c r="D57" s="772"/>
       <c r="E57" s="772"/>
       <c r="F57" s="772"/>
       <c r="G57" s="772"/>
       <c r="H57" s="772"/>
       <c r="I57" s="772"/>
       <c r="J57" s="772"/>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="210"/>
       <c r="B58" s="217"/>
       <c r="C58" s="218"/>
       <c r="D58" s="218"/>
       <c r="E58" s="218"/>
       <c r="F58" s="219"/>
       <c r="G58" s="219"/>
       <c r="H58" s="219"/>
       <c r="I58" s="219"/>
       <c r="J58" s="219"/>
     </row>
-    <row r="59" spans="1:10" ht="15">
+    <row r="59" spans="1:10" ht="14.4">
       <c r="A59" s="773"/>
       <c r="B59" s="776" t="s">
         <v>136</v>
       </c>
       <c r="C59" s="767" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="D59" s="780" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E59" s="781"/>
       <c r="F59" s="633" t="s">
+        <v>760</v>
+      </c>
+      <c r="G59" s="633" t="s">
+        <v>761</v>
+      </c>
+      <c r="H59" s="769" t="s">
         <v>762</v>
-      </c>
-[...4 lines deleted...]
-        <v>764</v>
       </c>
       <c r="I59" s="770"/>
       <c r="J59" s="634" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" s="774"/>
       <c r="B60" s="777"/>
       <c r="C60" s="779"/>
       <c r="D60" s="782"/>
       <c r="E60" s="783"/>
       <c r="F60" s="767" t="s">
+        <v>764</v>
+      </c>
+      <c r="G60" s="767" t="s">
+        <v>765</v>
+      </c>
+      <c r="H60" s="767" t="s">
         <v>766</v>
       </c>
-      <c r="G60" s="767" t="s">
+      <c r="I60" s="767" t="s">
         <v>767</v>
       </c>
-      <c r="H60" s="767" t="s">
+      <c r="J60" s="767" t="s">
         <v>768</v>
-      </c>
-[...4 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" s="774"/>
       <c r="B61" s="777"/>
       <c r="C61" s="779"/>
       <c r="D61" s="784"/>
       <c r="E61" s="785"/>
       <c r="F61" s="768"/>
       <c r="G61" s="768"/>
       <c r="H61" s="768"/>
       <c r="I61" s="768"/>
       <c r="J61" s="768"/>
     </row>
-    <row r="62" spans="1:10" ht="15">
+    <row r="62" spans="1:10" ht="14.4">
       <c r="A62" s="775"/>
       <c r="B62" s="778"/>
       <c r="C62" s="768"/>
       <c r="D62" s="769">
         <v>7774497</v>
       </c>
       <c r="E62" s="770"/>
       <c r="F62" s="635">
         <v>100000030</v>
       </c>
       <c r="G62" s="635">
         <v>7663561</v>
       </c>
       <c r="H62" s="635">
         <v>88017017</v>
       </c>
       <c r="I62" s="635">
         <v>100013304</v>
       </c>
       <c r="J62" s="635">
         <v>100013305</v>
       </c>
     </row>
-    <row r="63" spans="1:10" ht="18.75">
+    <row r="63" spans="1:10" ht="18">
       <c r="A63" s="271">
         <v>1</v>
       </c>
       <c r="B63" s="636" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="C63" s="637">
         <v>1</v>
       </c>
       <c r="D63" s="766">
         <v>1</v>
       </c>
       <c r="E63" s="766"/>
       <c r="F63" s="637"/>
       <c r="G63" s="637">
         <v>1</v>
       </c>
       <c r="H63" s="637"/>
       <c r="I63" s="637"/>
       <c r="J63" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="64" spans="1:10" ht="18.75">
+    <row r="64" spans="1:10" ht="18">
       <c r="A64" s="271">
         <v>2</v>
       </c>
       <c r="B64" s="636" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="C64" s="637">
         <v>1</v>
       </c>
       <c r="D64" s="766">
         <v>1</v>
       </c>
       <c r="E64" s="766"/>
       <c r="F64" s="637">
         <v>1</v>
       </c>
       <c r="G64" s="637">
         <v>1</v>
       </c>
       <c r="H64" s="637"/>
       <c r="I64" s="637"/>
       <c r="J64" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="65" spans="1:10" ht="18.75">
+    <row r="65" spans="1:10" ht="18">
       <c r="A65" s="271">
         <v>3</v>
       </c>
       <c r="B65" s="636" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="C65" s="637">
         <v>1</v>
       </c>
       <c r="D65" s="766">
         <v>1</v>
       </c>
       <c r="E65" s="766"/>
       <c r="F65" s="637">
         <v>1</v>
       </c>
       <c r="G65" s="637">
         <v>1</v>
       </c>
       <c r="H65" s="637">
         <v>1</v>
       </c>
       <c r="I65" s="637"/>
       <c r="J65" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="66" spans="1:10" ht="18.75">
+    <row r="66" spans="1:10" ht="18">
       <c r="A66" s="271">
         <v>4</v>
       </c>
       <c r="B66" s="636" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="C66" s="637">
         <v>1</v>
       </c>
       <c r="D66" s="766">
         <v>1</v>
       </c>
       <c r="E66" s="766"/>
       <c r="F66" s="637">
         <v>1</v>
       </c>
       <c r="G66" s="637">
         <v>1</v>
       </c>
       <c r="H66" s="637">
         <v>2</v>
       </c>
       <c r="I66" s="637"/>
       <c r="J66" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="67" spans="1:10" ht="18.75">
+    <row r="67" spans="1:10" ht="18">
       <c r="A67" s="271">
         <v>5</v>
       </c>
       <c r="B67" s="636" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="C67" s="637">
         <v>1</v>
       </c>
       <c r="D67" s="766">
         <v>1</v>
       </c>
       <c r="E67" s="766"/>
       <c r="F67" s="637">
         <v>1</v>
       </c>
       <c r="G67" s="637">
         <v>1</v>
       </c>
       <c r="H67" s="637"/>
       <c r="I67" s="637">
         <v>1</v>
       </c>
       <c r="J67" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="68" spans="1:10" ht="18.75">
+    <row r="68" spans="1:10" ht="18">
       <c r="A68" s="271">
         <v>6</v>
       </c>
       <c r="B68" s="636" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="C68" s="637">
         <v>2</v>
       </c>
       <c r="D68" s="766">
         <v>1</v>
       </c>
       <c r="E68" s="766"/>
       <c r="F68" s="637"/>
       <c r="G68" s="637">
         <v>3</v>
       </c>
       <c r="H68" s="637"/>
       <c r="I68" s="637"/>
       <c r="J68" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="69" spans="1:10" ht="18.75">
+    <row r="69" spans="1:10" ht="18">
       <c r="A69" s="271">
         <v>7</v>
       </c>
       <c r="B69" s="636" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="C69" s="637">
         <v>2</v>
       </c>
       <c r="D69" s="766">
         <v>1</v>
       </c>
       <c r="E69" s="766"/>
       <c r="F69" s="637">
         <v>1</v>
       </c>
       <c r="G69" s="637">
         <v>3</v>
       </c>
       <c r="H69" s="637"/>
       <c r="I69" s="637"/>
       <c r="J69" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="70" spans="1:10" ht="18.75">
+    <row r="70" spans="1:10" ht="18">
       <c r="A70" s="271">
         <v>8</v>
       </c>
       <c r="B70" s="636" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="C70" s="637">
         <v>2</v>
       </c>
       <c r="D70" s="766">
         <v>1</v>
       </c>
       <c r="E70" s="766"/>
       <c r="F70" s="637">
         <v>1</v>
       </c>
       <c r="G70" s="637">
         <v>3</v>
       </c>
       <c r="H70" s="637">
         <v>1</v>
       </c>
       <c r="I70" s="637"/>
       <c r="J70" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="71" spans="1:10" ht="18.75">
+    <row r="71" spans="1:10" ht="18">
       <c r="A71" s="271">
         <v>9</v>
       </c>
       <c r="B71" s="636" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="C71" s="637">
         <v>2</v>
       </c>
       <c r="D71" s="766">
         <v>1</v>
       </c>
       <c r="E71" s="766"/>
       <c r="F71" s="637">
         <v>1</v>
       </c>
       <c r="G71" s="637">
         <v>3</v>
       </c>
       <c r="H71" s="637">
         <v>2</v>
       </c>
       <c r="I71" s="637"/>
       <c r="J71" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="72" spans="1:10" ht="18.75">
+    <row r="72" spans="1:10" ht="18">
       <c r="A72" s="271">
         <v>10</v>
       </c>
       <c r="B72" s="636" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="C72" s="637">
         <v>2</v>
       </c>
       <c r="D72" s="766">
         <v>1</v>
       </c>
       <c r="E72" s="766"/>
       <c r="F72" s="637">
         <v>1</v>
       </c>
       <c r="G72" s="637">
         <v>3</v>
       </c>
       <c r="H72" s="637"/>
       <c r="I72" s="637">
         <v>1</v>
       </c>
       <c r="J72" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="73" spans="1:10" ht="18.75">
+    <row r="73" spans="1:10" ht="18">
       <c r="A73" s="271">
         <v>11</v>
       </c>
       <c r="B73" s="636" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="C73" s="637">
         <v>3</v>
       </c>
       <c r="D73" s="766">
         <v>1</v>
       </c>
       <c r="E73" s="766"/>
       <c r="F73" s="638"/>
       <c r="G73" s="637">
         <v>5</v>
       </c>
       <c r="H73" s="638"/>
       <c r="I73" s="638"/>
       <c r="J73" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="74" spans="1:10" ht="18.75">
+    <row r="74" spans="1:10" ht="18">
       <c r="A74" s="271">
         <v>12</v>
       </c>
       <c r="B74" s="636" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="C74" s="637">
         <v>3</v>
       </c>
       <c r="D74" s="766">
         <v>1</v>
       </c>
       <c r="E74" s="766"/>
       <c r="F74" s="637">
         <v>1</v>
       </c>
       <c r="G74" s="637">
         <v>5</v>
       </c>
       <c r="H74" s="637"/>
       <c r="I74" s="637"/>
       <c r="J74" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="75" spans="1:10" ht="18.75">
+    <row r="75" spans="1:10" ht="18">
       <c r="A75" s="271">
         <v>13</v>
       </c>
       <c r="B75" s="636" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="C75" s="637">
         <v>3</v>
       </c>
       <c r="D75" s="766">
         <v>1</v>
       </c>
       <c r="E75" s="766"/>
       <c r="F75" s="637">
         <v>1</v>
       </c>
       <c r="G75" s="637">
         <v>5</v>
       </c>
       <c r="H75" s="637">
         <v>1</v>
       </c>
       <c r="I75" s="637"/>
       <c r="J75" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="76" spans="1:10" ht="18.75">
+    <row r="76" spans="1:10" ht="18">
       <c r="A76" s="271">
         <v>14</v>
       </c>
       <c r="B76" s="636" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="C76" s="637">
         <v>3</v>
       </c>
       <c r="D76" s="766">
         <v>1</v>
       </c>
       <c r="E76" s="766"/>
       <c r="F76" s="637">
         <v>1</v>
       </c>
       <c r="G76" s="637">
         <v>5</v>
       </c>
       <c r="H76" s="637">
         <v>2</v>
       </c>
       <c r="I76" s="637"/>
       <c r="J76" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="77" spans="1:10" ht="18.75">
+    <row r="77" spans="1:10" ht="18">
       <c r="A77" s="271">
         <v>15</v>
       </c>
       <c r="B77" s="636" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="C77" s="637">
         <v>3</v>
       </c>
       <c r="D77" s="766">
         <v>1</v>
       </c>
       <c r="E77" s="766"/>
       <c r="F77" s="637">
         <v>1</v>
       </c>
       <c r="G77" s="637">
         <v>5</v>
       </c>
       <c r="H77" s="637"/>
       <c r="I77" s="637">
         <v>1</v>
       </c>
       <c r="J77" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="78" spans="1:10" ht="18.75">
+    <row r="78" spans="1:10" ht="18">
       <c r="A78" s="271">
         <v>16</v>
       </c>
       <c r="B78" s="636" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="C78" s="637">
         <v>4</v>
       </c>
       <c r="D78" s="766">
         <v>1</v>
       </c>
       <c r="E78" s="766"/>
       <c r="F78" s="637"/>
       <c r="G78" s="637">
         <v>7</v>
       </c>
       <c r="H78" s="637"/>
       <c r="I78" s="637"/>
       <c r="J78" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="79" spans="1:10" ht="18.75">
+    <row r="79" spans="1:10" ht="18">
       <c r="A79" s="271">
         <v>17</v>
       </c>
       <c r="B79" s="636" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="C79" s="637">
         <v>4</v>
       </c>
       <c r="D79" s="766">
         <v>1</v>
       </c>
       <c r="E79" s="766"/>
       <c r="F79" s="637">
         <v>1</v>
       </c>
       <c r="G79" s="637">
         <v>7</v>
       </c>
       <c r="H79" s="637"/>
       <c r="I79" s="637"/>
       <c r="J79" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="80" spans="1:10" ht="18.75">
+    <row r="80" spans="1:10" ht="18">
       <c r="A80" s="271">
         <v>18</v>
       </c>
       <c r="B80" s="636" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="C80" s="637">
         <v>4</v>
       </c>
       <c r="D80" s="766">
         <v>1</v>
       </c>
       <c r="E80" s="766"/>
       <c r="F80" s="637">
         <v>1</v>
       </c>
       <c r="G80" s="637">
         <v>7</v>
       </c>
       <c r="H80" s="637">
         <v>1</v>
       </c>
       <c r="I80" s="637"/>
       <c r="J80" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="81" spans="1:10" ht="18.75">
+    <row r="81" spans="1:10" ht="18">
       <c r="A81" s="271">
         <v>19</v>
       </c>
       <c r="B81" s="636" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="C81" s="637">
         <v>4</v>
       </c>
       <c r="D81" s="766">
         <v>1</v>
       </c>
       <c r="E81" s="766"/>
       <c r="F81" s="637">
         <v>1</v>
       </c>
       <c r="G81" s="637">
         <v>7</v>
       </c>
       <c r="H81" s="637">
         <v>2</v>
       </c>
       <c r="I81" s="637"/>
       <c r="J81" s="637">
         <v>1</v>
       </c>
     </row>
-    <row r="82" spans="1:10" ht="18.75">
+    <row r="82" spans="1:10" ht="18">
       <c r="A82" s="271">
         <v>20</v>
       </c>
       <c r="B82" s="636" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="C82" s="637">
         <v>4</v>
       </c>
       <c r="D82" s="766">
         <v>1</v>
       </c>
       <c r="E82" s="766"/>
       <c r="F82" s="637">
         <v>1</v>
       </c>
       <c r="G82" s="637">
         <v>7</v>
       </c>
       <c r="H82" s="637"/>
       <c r="I82" s="637">
         <v>1</v>
       </c>
       <c r="J82" s="637">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" s="217"/>
       <c r="B83" s="217"/>
       <c r="C83" s="218"/>
       <c r="D83" s="218"/>
       <c r="E83" s="218"/>
       <c r="F83" s="218"/>
       <c r="G83" s="218"/>
       <c r="H83" s="218"/>
       <c r="I83" s="218"/>
       <c r="J83" s="218"/>
     </row>
-    <row r="84" spans="1:10" ht="18.75">
+    <row r="84" spans="1:10" ht="18">
       <c r="A84" s="217"/>
       <c r="B84" s="640" t="s">
-        <v>515</v>
+        <v>513</v>
       </c>
       <c r="C84" s="641"/>
       <c r="D84" s="641"/>
       <c r="E84" s="641"/>
       <c r="F84" s="641"/>
       <c r="G84" s="641"/>
       <c r="H84" s="648"/>
       <c r="I84" s="218"/>
       <c r="J84" s="218"/>
     </row>
-    <row r="85" spans="1:10" ht="18.75">
+    <row r="85" spans="1:10" ht="18">
       <c r="A85" s="217"/>
       <c r="B85" s="643"/>
       <c r="C85" s="266"/>
       <c r="D85" s="266"/>
       <c r="E85" s="266"/>
       <c r="F85" s="266"/>
       <c r="G85" s="266"/>
       <c r="H85" s="649"/>
       <c r="I85" s="218"/>
       <c r="J85" s="218"/>
     </row>
     <row r="86" spans="1:10" ht="18" customHeight="1">
       <c r="A86" s="217"/>
       <c r="B86" s="643" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="C86" s="266"/>
       <c r="D86" s="266"/>
       <c r="E86" s="266"/>
       <c r="F86" s="266"/>
       <c r="G86" s="266"/>
       <c r="H86" s="649"/>
       <c r="I86" s="218"/>
       <c r="J86" s="218"/>
     </row>
     <row r="87" spans="1:10" ht="18" customHeight="1">
       <c r="A87" s="217"/>
       <c r="B87" s="643" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="C87" s="266"/>
       <c r="D87" s="266"/>
       <c r="E87" s="266"/>
       <c r="F87" s="266"/>
       <c r="G87" s="266"/>
       <c r="H87" s="649"/>
       <c r="I87" s="218"/>
       <c r="J87" s="218"/>
     </row>
     <row r="88" spans="1:10" ht="18" customHeight="1">
       <c r="A88" s="217"/>
       <c r="B88" s="643" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="C88" s="266"/>
       <c r="D88" s="266"/>
       <c r="E88" s="266"/>
       <c r="F88" s="266"/>
       <c r="G88" s="266"/>
       <c r="H88" s="649"/>
       <c r="I88" s="218"/>
       <c r="J88" s="218"/>
     </row>
     <row r="89" spans="1:10" ht="18" customHeight="1">
       <c r="A89" s="217"/>
       <c r="B89" s="643" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="C89" s="266"/>
       <c r="D89" s="266"/>
       <c r="E89" s="266"/>
       <c r="F89" s="266"/>
       <c r="G89" s="266"/>
       <c r="H89" s="649"/>
       <c r="I89" s="218"/>
       <c r="J89" s="218"/>
     </row>
     <row r="90" spans="1:10" ht="18" customHeight="1">
       <c r="A90" s="217"/>
       <c r="B90" s="643" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="C90" s="218"/>
       <c r="D90" s="218"/>
       <c r="E90" s="218"/>
       <c r="F90" s="218"/>
       <c r="G90" s="218"/>
       <c r="H90" s="649"/>
       <c r="I90" s="218"/>
       <c r="J90" s="218"/>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" s="217"/>
       <c r="B91" s="650"/>
       <c r="C91" s="651"/>
       <c r="D91" s="651"/>
       <c r="E91" s="651"/>
       <c r="F91" s="651"/>
       <c r="G91" s="651"/>
       <c r="H91" s="652"/>
       <c r="I91" s="218"/>
       <c r="J91" s="218"/>
     </row>
   </sheetData>
   <mergeCells count="84">
     <mergeCell ref="D11:E11"/>