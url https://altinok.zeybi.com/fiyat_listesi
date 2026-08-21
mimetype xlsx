--- v1 (2026-06-21)
+++ v2 (2026-08-21)
@@ -30,60 +30,60 @@
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="BuÇalışmaKitabı" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zeybe\OneDrive\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ebru ALTINOK\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8EA5EBEE-E069-4829-A3F9-AAFB00F255A0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{59B69529-7B44-44AB-85FD-9107AE15D9F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="34065" yWindow="240" windowWidth="36690" windowHeight="20640" tabRatio="880" xr2:uid="{EE81BEC9-4E98-448D-B717-C15D71E3996B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="880" xr2:uid="{EE81BEC9-4E98-448D-B717-C15D71E3996B}"/>
   </bookViews>
   <sheets>
     <sheet name="İNDEKS" sheetId="202" r:id="rId1"/>
     <sheet name="Kampanyalı Ürünler" sheetId="354" r:id="rId2"/>
     <sheet name="BAYMAK YOĞUŞMALI KOMBİ 1" sheetId="240" r:id="rId3"/>
     <sheet name="KONVANSİYONEL KOMBİ AKS. 2" sheetId="238" r:id="rId4"/>
     <sheet name="YOĞUŞMALI KAZAN (LECTUS) 3" sheetId="243" r:id="rId5"/>
     <sheet name="3S1 KASKAD SEÇİMİ" sheetId="245" r:id="rId6"/>
     <sheet name="3S2 TEKLİ KAZAN SEÇİMİ" sheetId="244" r:id="rId7"/>
     <sheet name="YOĞUŞMALI KAZAN (MAGNUS) 4" sheetId="247" r:id="rId8"/>
     <sheet name="4S MAGNUS SEÇİM TABLOSU" sheetId="347" r:id="rId9"/>
     <sheet name="ŞOFBEN 5" sheetId="250" r:id="rId10"/>
     <sheet name="GENLEŞME TANKI 6" sheetId="267" r:id="rId11"/>
     <sheet name="TERMOSİFON 7" sheetId="272" r:id="rId12"/>
     <sheet name="AQUA BOYLER 8" sheetId="274" r:id="rId13"/>
     <sheet name="(YENİ) KLİMA-PLUS (MD) 9" sheetId="326" r:id="rId14"/>
     <sheet name="MULTI KLİMA (MD) 10" sheetId="338" r:id="rId15"/>
     <sheet name="MULTI KLİMA SEÇİM 10S" sheetId="339" r:id="rId16"/>
     <sheet name="ISI POMPASI 11" sheetId="292" r:id="rId17"/>
     <sheet name="VANA 12" sheetId="291" r:id="rId18"/>
     <sheet name="TANK ÜSTÜ PAKET HIDR 13" sheetId="342" r:id="rId19"/>
     <sheet name="KVC HIDR 14" sheetId="343" r:id="rId20"/>
     <sheet name="FREKANS KONT. HIDR. 15" sheetId="344" r:id="rId21"/>
     <sheet name="FR.KONT.SİR.(EVOSTA-VS) 16" sheetId="295" r:id="rId22"/>
     <sheet name="FRE.KONT.SİRK.(EVOPLUS LİTE) 17" sheetId="353" r:id="rId23"/>
@@ -92,51 +92,51 @@
     <sheet name="HİDR. POMPALARI 20" sheetId="299" r:id="rId26"/>
     <sheet name="ATIK SU DALGIÇ POMPALAR 21" sheetId="308" r:id="rId27"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId28"/>
     <externalReference r:id="rId29"/>
   </externalReferences>
   <definedNames>
     <definedName name="_bur1">#REF!</definedName>
     <definedName name="_bur10">#REF!</definedName>
     <definedName name="_bur11">#REF!</definedName>
     <definedName name="_bur2">#REF!</definedName>
     <definedName name="_bur3">#REF!</definedName>
     <definedName name="_bur4">#REF!</definedName>
     <definedName name="_bur5">#REF!</definedName>
     <definedName name="_bur6">#REF!</definedName>
     <definedName name="_bur7">#REF!</definedName>
     <definedName name="_bur8">#REF!</definedName>
     <definedName name="_bur9">#REF!</definedName>
     <definedName name="_nam1">#REF!</definedName>
     <definedName name="_nam2">#REF!</definedName>
     <definedName name="_nam3">#REF!</definedName>
     <definedName name="_nam4">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'GENLEŞME TANKI 6'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="16" hidden="1">'ISI POMPASI 11'!#REF!</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Kampanyalı Ürünler'!$A$1:$H$38</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Kampanyalı Ürünler'!$A$1:$F$32</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="18" hidden="1">'TANK ÜSTÜ PAKET HIDR 13'!$A$15:$G$24</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'TERMOSİFON 7'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="ALEV_TİPİ">[1]Done!$B$52:$B$56</definedName>
     <definedName name="ARMATÜR_GİRİŞİ">[1]Done!$B$345:$B$349</definedName>
     <definedName name="arpan" localSheetId="21">#REF!</definedName>
     <definedName name="arpan" localSheetId="16">#REF!</definedName>
     <definedName name="arpan" localSheetId="17">#REF!</definedName>
     <definedName name="arpan" localSheetId="4">#REF!</definedName>
     <definedName name="arpan" localSheetId="7">#REF!</definedName>
     <definedName name="arpan">#REF!</definedName>
     <definedName name="art" localSheetId="21">#REF!</definedName>
     <definedName name="art" localSheetId="16">#REF!</definedName>
     <definedName name="art" localSheetId="17">#REF!</definedName>
     <definedName name="art">#REF!</definedName>
     <definedName name="b">#REF!</definedName>
     <definedName name="BASINÇ_BİRİMİ">[1]Done!$B$59:$B$71</definedName>
     <definedName name="BRÜLÖR_KONUMU">[1]Done!$B$334:$B$342</definedName>
     <definedName name="BRÜLÖR_TİPİ">[1]Done!$B$299:$B$305</definedName>
     <definedName name="carp" localSheetId="21">#REF!</definedName>
     <definedName name="carp" localSheetId="16">#REF!</definedName>
     <definedName name="carp" localSheetId="17">#REF!</definedName>
     <definedName name="carp">#REF!</definedName>
     <definedName name="carpan" localSheetId="21">#REF!</definedName>
@@ -197,153 +197,147 @@
     <definedName name="MODEL" localSheetId="16">[1]Done!#REF!</definedName>
     <definedName name="MODEL" localSheetId="4">[1]Done!#REF!</definedName>
     <definedName name="MODEL" localSheetId="7">[1]Done!#REF!</definedName>
     <definedName name="MODEL">[1]Done!#REF!</definedName>
     <definedName name="MOTOR_DEVRİ">[1]Done!$B$240:$B$245</definedName>
     <definedName name="ORAN" localSheetId="21">#REF!</definedName>
     <definedName name="ORAN" localSheetId="16">#REF!</definedName>
     <definedName name="ORAN" localSheetId="17">#REF!</definedName>
     <definedName name="ORAN">#REF!</definedName>
     <definedName name="orn" localSheetId="21">#REF!</definedName>
     <definedName name="orn" localSheetId="16">#REF!</definedName>
     <definedName name="orn" localSheetId="17">#REF!</definedName>
     <definedName name="orn">#REF!</definedName>
     <definedName name="q">#REF!</definedName>
     <definedName name="SICAKLIK_BİRİMİ">[1]Done!$B$248:$B$252</definedName>
     <definedName name="TR" localSheetId="8">#REF!</definedName>
     <definedName name="TR" localSheetId="7">#REF!</definedName>
     <definedName name="TR">#REF!</definedName>
     <definedName name="TÜKETİM_BİRİMİ">[1]Done!$B$255:$B$261</definedName>
     <definedName name="TÜRBÜLATÖR_TİPİ">[1]Done!$B$308:$B$314</definedName>
     <definedName name="usd">[2]RPL!$B$1</definedName>
     <definedName name="UZUNLUK_BİRİMİ">[1]Done!$B$264:$B$268</definedName>
     <definedName name="YAKIT_CİNSİ">[1]Done!$B$4:$B$49</definedName>
     <definedName name="YAKIT_TİPİ">[1]Done!$B$271:$B$296</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'(YENİ) KLİMA-PLUS (MD) 9'!$A$1:$I$38</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="12">'AQUA BOYLER 8'!$A$1:$G$57</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'AQUA BOYLER 8'!$A$1:$G$58</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="26">'ATIK SU DALGIÇ POMPALAR 21'!$A$1:$G$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'BAYMAK YOĞUŞMALI KOMBİ 1'!$A$1:$H$140</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="21">'FR.KONT.SİR.(EVOSTA-VS) 16'!$A$1:$G$25</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="24">'FRE. KONT.SİRK.(EVOPLUS END) 19'!$A$1:$G$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="22">'FRE.KONT.SİRK.(EVOPLUS LİTE) 17'!$A$1:$G$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="23">'FREKANS KONT. SİRK.(EVOPLUS) 18'!$A$1:$G$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'GENLEŞME TANKI 6'!$A$1:$I$26</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="25">'HİDR. POMPALARI 20'!$A$1:$G$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'ISI POMPASI 11'!$A$1:$F$70</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'KONVANSİYONEL KOMBİ AKS. 2'!$A$1:$G$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'ŞOFBEN 5'!$A$1:$F$34</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="11">'TERMOSİFON 7'!$A$1:$F$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'TERMOSİFON 7'!$A$1:$F$50</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="17">'VANA 12'!$A$1:$G$16</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'YOĞUŞMALI KAZAN (LECTUS) 3'!$A$1:$G$108</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'YOĞUŞMALI KAZAN (LECTUS) 3'!$A$1:$G$107</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'YOĞUŞMALI KAZAN (MAGNUS) 4'!$A$1:$H$84</definedName>
     <definedName name="YR" localSheetId="8">#REF!</definedName>
     <definedName name="YR" localSheetId="7">#REF!</definedName>
     <definedName name="YR">#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="12" hidden="1">'AQUA BOYLER 8'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="2" hidden="1">'BAYMAK YOĞUŞMALI KOMBİ 1'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="10" hidden="1">'GENLEŞME TANKI 6'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="16" hidden="1">'ISI POMPASI 11'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="3" hidden="1">'KONVANSİYONEL KOMBİ AKS. 2'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="9" hidden="1">'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="11" hidden="1">'TERMOSİFON 7'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="4" hidden="1">'YOĞUŞMALI KAZAN (LECTUS) 3'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.Cols" localSheetId="7" hidden="1">'YOĞUŞMALI KAZAN (MAGNUS) 4'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.FilterData" localSheetId="16" hidden="1">'ISI POMPASI 11'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.FilterData" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="12" hidden="1">'AQUA BOYLER 8'!$B$6:$D$41,'AQUA BOYLER 8'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="2" hidden="1">'BAYMAK YOĞUŞMALI KOMBİ 1'!$A$1:$G$87,'BAYMAK YOĞUŞMALI KOMBİ 1'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="10" hidden="1">'GENLEŞME TANKI 6'!$A$6:$H$26,'GENLEŞME TANKI 6'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="16" hidden="1">'ISI POMPASI 11'!$A$7:$F$13,'ISI POMPASI 11'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="3" hidden="1">'KONVANSİYONEL KOMBİ AKS. 2'!$B$1:$F$22,'KONVANSİYONEL KOMBİ AKS. 2'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="9" hidden="1">'ŞOFBEN 5'!$A$6:$E$19,'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="11" hidden="1">'TERMOSİFON 7'!$A$6:$E$7,'TERMOSİFON 7'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="17" hidden="1">'VANA 12'!$A$6:$F$9,'VANA 12'!#REF!</definedName>
-    <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="4" hidden="1">'YOĞUŞMALI KAZAN (LECTUS) 3'!$A$1:$G$103,'YOĞUŞMALI KAZAN (LECTUS) 3'!#REF!</definedName>
+    <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="4" hidden="1">'YOĞUŞMALI KAZAN (LECTUS) 3'!$A$1:$G$102,'YOĞUŞMALI KAZAN (LECTUS) 3'!#REF!</definedName>
     <definedName name="Z_1A75CE72_279B_4048_B543_F0E77B17F697_.wvu.PrintArea" localSheetId="7" hidden="1">'YOĞUŞMALI KAZAN (MAGNUS) 4'!$A$1:$H$81,'YOĞUŞMALI KAZAN (MAGNUS) 4'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Cols" localSheetId="12" hidden="1">'AQUA BOYLER 8'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Cols" localSheetId="2" hidden="1">'BAYMAK YOĞUŞMALI KOMBİ 1'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Cols" localSheetId="10" hidden="1">'GENLEŞME TANKI 6'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Cols" localSheetId="16" hidden="1">'ISI POMPASI 11'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Cols" localSheetId="3" hidden="1">'KONVANSİYONEL KOMBİ AKS. 2'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Cols" localSheetId="9" hidden="1">'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Cols" localSheetId="11" hidden="1">'TERMOSİFON 7'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Cols" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Cols" localSheetId="4" hidden="1">'YOĞUŞMALI KAZAN (LECTUS) 3'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Cols" localSheetId="7" hidden="1">'YOĞUŞMALI KAZAN (MAGNUS) 4'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.FilterData" localSheetId="16" hidden="1">'ISI POMPASI 11'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.FilterData" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.PrintArea" localSheetId="12" hidden="1">'AQUA BOYLER 8'!$B$6:$D$41,'AQUA BOYLER 8'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.PrintArea" localSheetId="2" hidden="1">'BAYMAK YOĞUŞMALI KOMBİ 1'!$A$1:$G$87,'BAYMAK YOĞUŞMALI KOMBİ 1'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.PrintArea" localSheetId="10" hidden="1">'GENLEŞME TANKI 6'!$A$6:$H$26,'GENLEŞME TANKI 6'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.PrintArea" localSheetId="16" hidden="1">'ISI POMPASI 11'!$A$7:$F$13,'ISI POMPASI 11'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.PrintArea" localSheetId="3" hidden="1">'KONVANSİYONEL KOMBİ AKS. 2'!$B$1:$F$22,'KONVANSİYONEL KOMBİ AKS. 2'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.PrintArea" localSheetId="9" hidden="1">'ŞOFBEN 5'!$A$6:$E$19,'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.PrintArea" localSheetId="11" hidden="1">'TERMOSİFON 7'!$A$6:$E$7,'TERMOSİFON 7'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.PrintArea" localSheetId="17" hidden="1">'VANA 12'!$A$6:$F$9,'VANA 12'!#REF!</definedName>
-    <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.PrintArea" localSheetId="4" hidden="1">'YOĞUŞMALI KAZAN (LECTUS) 3'!$A$1:$G$103,'YOĞUŞMALI KAZAN (LECTUS) 3'!#REF!</definedName>
+    <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.PrintArea" localSheetId="4" hidden="1">'YOĞUŞMALI KAZAN (LECTUS) 3'!$A$1:$G$102,'YOĞUŞMALI KAZAN (LECTUS) 3'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.PrintArea" localSheetId="7" hidden="1">'YOĞUŞMALI KAZAN (MAGNUS) 4'!$A$1:$H$81,'YOĞUŞMALI KAZAN (MAGNUS) 4'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="12" hidden="1">'AQUA BOYLER 8'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="2" hidden="1">'BAYMAK YOĞUŞMALI KOMBİ 1'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="10" hidden="1">'GENLEŞME TANKI 6'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="16" hidden="1">'ISI POMPASI 11'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="3" hidden="1">'KONVANSİYONEL KOMBİ AKS. 2'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="9" hidden="1">'ŞOFBEN 5'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="11" hidden="1">'TERMOSİFON 7'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="17" hidden="1">'VANA 12'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="4" hidden="1">'YOĞUŞMALI KAZAN (LECTUS) 3'!#REF!</definedName>
     <definedName name="Z_5A5B1429_386E_4943_B1A5_B14AAEC47DEC_.wvu.Rows" localSheetId="7" hidden="1">'YOĞUŞMALI KAZAN (MAGNUS) 4'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2345" uniqueCount="1084">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2308" uniqueCount="1066">
   <si>
     <t>BAĞLANTI SETİ</t>
   </si>
   <si>
-    <t>AQUA KONFOR 50 LT TERMOSİFON (MH)</t>
-[...4 lines deleted...]
-  <si>
     <t>AQUA LCD PRİZMATİK 50 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 65 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 80 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>AQUA LCD PRİZMATİK 100 LT TERMOSİFON (MH)</t>
   </si>
   <si>
     <t>KAZAN</t>
   </si>
   <si>
     <t>09100004</t>
   </si>
   <si>
     <t>JET  102 M               Güç=1 HP        2.5-4 Atü</t>
   </si>
   <si>
     <t>JET  112 M               Güç=1,36 HP   3.5-5 Atü</t>
   </si>
   <si>
     <t>1KVC 60/120 T  GÜÇ= 1x3 HP         5-7 Atü</t>
@@ -351,53 +345,50 @@
   <si>
     <t>1KVC 70/120 T  GÜÇ= 1x4 HP         6-8 Atü</t>
   </si>
   <si>
     <t>1KVC 85/120 T  GÜÇ= 1x4 HP         8-10 Atü</t>
   </si>
   <si>
     <t>KAT</t>
   </si>
   <si>
     <t>JET  82 M                    Güç=0.8 HP    2-3.5 Atü</t>
   </si>
   <si>
     <t>JET  102 M                  Güç=1 HP       2.5-4 Atü</t>
   </si>
   <si>
     <t>JET  112 M                  Güç=1,36 HP  3.5-5 Atü</t>
   </si>
   <si>
     <t>JET 112 T                    Güç=1,36 HP  3.5-5 Atü</t>
   </si>
   <si>
     <t>JET  151M                   Güç=1,5 HP     3-5 Atü</t>
   </si>
   <si>
-    <t>AQUA KONFOR 80 LT TERMOBOYLER</t>
-[...1 lines deleted...]
-  <si>
     <t>2KVC 65/80 T  GÜÇ= 2x3 HP          6.5-8 Atü</t>
   </si>
   <si>
     <t>KAPASİTE</t>
   </si>
   <si>
     <t xml:space="preserve">BAĞLANTI SETİ </t>
   </si>
   <si>
     <t>80 LT</t>
   </si>
   <si>
     <t>Tüm Termosifon modellerimizde emniyet ventili, Çift termostat, susuz kalmaya karşı çekvalf, korozyona karşı anod çubuğu mevcuttur.</t>
   </si>
   <si>
     <t>MODEL</t>
   </si>
   <si>
     <t>1K 90/100 Trifaze   Güç=1x5.5 HP  6-8 Atü</t>
   </si>
   <si>
     <t>100 lt</t>
   </si>
   <si>
     <t>ÜRÜN KODU</t>
@@ -660,101 +651,95 @@
   <si>
     <t>QAZ36.522/109 SICAK SU SENSÖRÜ</t>
   </si>
   <si>
     <t>QAD36/101 ISITMA SUYU GİDİŞ SENSÖRÜ</t>
   </si>
   <si>
     <t>QAA 55.110/101 MODÜLASYONLU ODA TERMOSTATI</t>
   </si>
   <si>
     <t>DUVAR TİPİ YOĞ.KAZAN RMH45-115kW TEK KAZAN KOLL.GR</t>
   </si>
   <si>
     <t>DUVAR TİPİ YOĞ.KAZAN RMH45-115KW 2Lİ KASKAD KOL.GR</t>
   </si>
   <si>
     <t>DUVAR TİPİ YOĞ.KAZAN RMH45-115KW 3LÜ KASKAD KOL.GR</t>
   </si>
   <si>
     <t>DUVAR TİPİ YOĞ.KAZAN RMH45-115KW 4LÜ KASKAD KOL.GR</t>
   </si>
   <si>
     <t>DUVAR TİPİ YOĞ.KAZAN RMH45-115kW HİDROLİK BAĞ.SETİ</t>
   </si>
   <si>
-    <t>KÖR FLANŞ GRUBU</t>
-[...1 lines deleted...]
-  <si>
     <t>FİYATLARA LECTUS YOĞUŞMALI DUVAR TİPİ KAZANLARIN HERMETİK BACA VE DİRSEK SETLERİ DAHİL DEĞİLDİR.</t>
   </si>
   <si>
     <t>Özellikler</t>
   </si>
   <si>
     <t>KASKAD SEÇİM TABLOSU</t>
   </si>
   <si>
     <t>Dış hava sensörü</t>
   </si>
   <si>
     <t>KONTROL PANELİ VE EKRANI</t>
   </si>
   <si>
     <t>ARA BİRİM KARTI</t>
   </si>
   <si>
     <t xml:space="preserve">Güneş Kollektörü Sensörü  </t>
   </si>
   <si>
     <t>Boyler Sensörü</t>
   </si>
   <si>
     <t>Denge Kabı Sensörü</t>
   </si>
   <si>
     <t>Üç Yollu Vana Kontrol Sensörü</t>
   </si>
   <si>
     <t>HİDROLİK  SET</t>
   </si>
   <si>
     <t>QAC34/101</t>
   </si>
   <si>
     <t>RVS 283 KONTROL PANELİ</t>
   </si>
   <si>
     <t>QAZ36.522/109</t>
   </si>
   <si>
     <t>QAD36/101</t>
   </si>
   <si>
-    <t>KÖR  FLANŞ</t>
-[...1 lines deleted...]
-  <si>
     <t>KOLLEKTÖR</t>
   </si>
   <si>
     <t>SİSTEMLER</t>
   </si>
   <si>
     <t>2 'Lİ  KASKAD Radyatör Isınma</t>
   </si>
   <si>
     <t xml:space="preserve">2 'Lİ  KASKAD Radyatör Isınma ve Boyler </t>
   </si>
   <si>
     <t>2 'Lİ  KASKAD Yerden Isınma  (üç yollu vana)</t>
   </si>
   <si>
     <t>2 'Lİ  KASKAD Yerden Isınma  ve Boyler</t>
   </si>
   <si>
     <t>3 'Lİ  KASKAD Radyatör Isınma</t>
   </si>
   <si>
     <t xml:space="preserve">3 'Lİ  KASKAD Radyatör Isınma ve Boyler </t>
   </si>
   <si>
     <t>3 'Lİ  KASKAD Yerden Isınma  (üç yollu vana)</t>
@@ -922,53 +907,50 @@
     <t>15 'Lİ  KASKAD Yerden Isınma  (2 adet üç yollu vana)</t>
   </si>
   <si>
     <t>15'Lİ  KASKAD Yerden Isınma  ve Boyler</t>
   </si>
   <si>
     <t>İLAVE ÜRÜNLER</t>
   </si>
   <si>
     <t>QAA55.110/101</t>
   </si>
   <si>
     <t xml:space="preserve">KAZAN TİPİ </t>
   </si>
   <si>
     <t xml:space="preserve">KAZAN BOYLER </t>
   </si>
   <si>
     <t>ZON KONTROL PANELİ</t>
   </si>
   <si>
     <t>HİDROLİK SET</t>
   </si>
   <si>
     <t>KONTROL PANOSU</t>
-  </si>
-[...1 lines deleted...]
-    <t>KÖR FLANŞ</t>
   </si>
   <si>
     <t>Kazan</t>
   </si>
   <si>
     <t>Radyatör Isınma</t>
   </si>
   <si>
     <t>BAYMAK DUVAR TİPİ YOĞUŞMALI KAZANLAR VE AKSESUARLARI</t>
   </si>
   <si>
     <t>S101635 SCU-X03 MODULASYONLU POMPA KONTROL UNITESI</t>
   </si>
   <si>
     <t>BACA KITI DT24 / BH13</t>
   </si>
   <si>
     <t>BAYMAK ZON KONTROLÖR</t>
   </si>
   <si>
     <t>YÜKSELTME SETİ (FLANŞLI) L:300 MM.</t>
   </si>
   <si>
     <t>BAYMAK DIŞ HAVA SENSÖRÜ</t>
   </si>
@@ -3130,71 +3112,62 @@
   <si>
     <t>01050058</t>
   </si>
   <si>
     <t>01050059</t>
   </si>
   <si>
     <t>01050060</t>
   </si>
   <si>
     <t>01090006</t>
   </si>
   <si>
     <t>02030075</t>
   </si>
   <si>
     <t>02030082</t>
   </si>
   <si>
     <t>MEKANİK PANO 1x(0,9-1,55) kW TRİFAZE</t>
   </si>
   <si>
     <t>04020533</t>
   </si>
   <si>
-    <t>04020534</t>
-[...1 lines deleted...]
-  <si>
     <t>04020331</t>
   </si>
   <si>
     <t>04020332</t>
   </si>
   <si>
     <t>04020333</t>
   </si>
   <si>
     <t>04020334</t>
   </si>
   <si>
-    <t>04020501</t>
-[...4 lines deleted...]
-  <si>
     <t>04020801</t>
   </si>
   <si>
     <t>04020802</t>
   </si>
   <si>
     <t>04020803</t>
   </si>
   <si>
     <t>04020804</t>
   </si>
   <si>
     <t>04020851</t>
   </si>
   <si>
     <t>04020852</t>
   </si>
   <si>
     <t>04020853</t>
   </si>
   <si>
     <t>04020854</t>
   </si>
   <si>
     <t>PKM   60        Güç=0,5 HP      1.5-2.5 Atü</t>
@@ -3319,53 +3292,50 @@
   <si>
     <t>EVOPLUS LITE 60/180-32</t>
   </si>
   <si>
     <t>8-98 W / 7,8-0,6 m3/h / 0,6-6,1 mss /  F 1 1/4" ( G 2'')</t>
   </si>
   <si>
     <t>EVOPLUS LITE 80/180-32</t>
   </si>
   <si>
     <t>8-129 W / 9-0,6 m3/h / 0,6-8 mss /  F 1 1/4" ( G 2'')</t>
   </si>
   <si>
     <t>EVOPLUS LITE 120/180-32</t>
   </si>
   <si>
     <t>8-187 W / 10,2-0,6 m3/h / 0,6-12mss /  F 1 1/4" ( G 2'')</t>
   </si>
   <si>
     <t>EVOPLUS LITE 60/220-F32</t>
   </si>
   <si>
     <t>EVOPLUS LITE 80/220-F32</t>
   </si>
   <si>
-    <t>EVOPLUS LITE 120/220-F32</t>
-[...1 lines deleted...]
-  <si>
     <t>EVOPLUS LITE 60/250-F40</t>
   </si>
   <si>
     <t>6-97 W / 9-0,6 m3/h / 0,6-6mss /  DN 40 PN 10</t>
   </si>
   <si>
     <t>EVOPLUS LITE 80/250-F40</t>
   </si>
   <si>
     <t>8-128 W / 10,2-0,6 m3/h / 0,6-8 mss /  DN 40 PN 10</t>
   </si>
   <si>
     <t>EVOPLUS LITE 120/250-F40</t>
   </si>
   <si>
     <t>8-186 W / 11,4-0,6 m3/h / 0,6-12 mss / DN 40 PN 10</t>
   </si>
   <si>
     <t>FREKANS KONT. SİRK.(EVOPLUS LİTE)</t>
   </si>
   <si>
     <t>IOTHERM PRO MONOBLOCK 80 M/A</t>
   </si>
   <si>
     <t>IOTHERM PRO MONOBLOCK 160 T/A</t>
@@ -3514,78 +3484,63 @@
   <si>
     <t>1 KVC 40-80 T HID. (D. TANKSIZ)</t>
   </si>
   <si>
     <t>GENLEŞME TANKI TM 1500</t>
   </si>
   <si>
     <t>GENLEŞME TANKI</t>
   </si>
   <si>
     <t>E 30 EJEKTÖR</t>
   </si>
   <si>
     <t>K 45/50  M ÇİFT PERV.SANT.POMP</t>
   </si>
   <si>
     <t>MULTI 4 SW M YAT.ÇOK KAD TUZLU SU POMPA</t>
   </si>
   <si>
     <t>EUROSWIM 50 M HAVUZ POMPASI</t>
   </si>
   <si>
     <t>EUROSWIM 75 M HAVUZ POMPASI</t>
   </si>
   <si>
-    <t>EUROSWIM 100 M HAVUZ POMPASI</t>
-[...1 lines deleted...]
-  <si>
     <t>EUROSWIM 200 M HAVUZ POMPASI</t>
   </si>
   <si>
-    <t>EUROSWIM 300 T HAVUZ POMPASI</t>
-[...4 lines deleted...]
-  <si>
     <t>FEKA VS 750  T-NA</t>
   </si>
   <si>
     <t>ALP 2000 T KURU ROT.SİRK.POMPA</t>
   </si>
   <si>
     <t>KLP 40-1800 T</t>
   </si>
   <si>
     <t>KLP 50-2000 T</t>
-  </si>
-[...4 lines deleted...]
-    <t>KLP 80-1600 T</t>
   </si>
   <si>
     <t>VS 35/150 SIHHI TES.SİRK.POM</t>
   </si>
   <si>
     <t>EVOPLUS B 40/220.32 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS B 180/250.40 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS B 40/240.50 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS B 60/360.80 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS D 60/240.50 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS D 80/240.50 M FR. KONT. POMPA</t>
   </si>
   <si>
     <t>EVOPLUS D 60/340.65 M FR. KONT. POMPA</t>
   </si>
@@ -3651,90 +3606,81 @@
   <si>
     <t>MULTİ SPLİT KLİMALAR (MONTAJ DAHİL)</t>
   </si>
   <si>
     <t xml:space="preserve">Toplam 2 adet iç ünite için 12 metreye kadar; 3 iç ünite için 18 metreye kadar, 4 iç ünite için 24 metreye kadar; 5 iç ünite için ise 30 metreye kadar bakır borulama ücretsizdir. </t>
   </si>
   <si>
     <t xml:space="preserve">İlave metrajlar, yetkili servis tarafıdan müşteriye/son kullanıcıya fatura edilecektir. </t>
   </si>
   <si>
     <t>MULTİ KLİMALAR (MD)</t>
   </si>
   <si>
     <t>MEKANİK PANO 1x(0,9-5,5) kW TRİFAZE</t>
   </si>
   <si>
     <t>10 S</t>
   </si>
   <si>
     <t>150 LT AQUA BUFFER TANK (EMAYESIZ)</t>
   </si>
   <si>
     <t>50 LT AQUA BUFFER TANK (EMAYESIZ)</t>
   </si>
   <si>
-    <t>BAYMAK AQUA X-KONFOR 100 LT TERMOBOYLER</t>
-[...10 lines deleted...]
-  <si>
     <t>AQUA X-KONFOR 80 LT TERMOBOYLER</t>
   </si>
   <si>
     <t>AQUA X-KONFOR 100 LT TERMOBOYLER</t>
   </si>
   <si>
-    <t>AQUA X-KONFOR 50 LT TERMOSIFON</t>
-[...10 lines deleted...]
-  <si>
     <t>LİSTE FİYATLARI, SADECE STOKTAKİ ÜRÜNLER İÇİN GEÇERLİDİR. STOK OLMAYAN ÜRÜNLER İÇİN FİYAT SORULMASI GEREKMEKTEDİR.</t>
   </si>
   <si>
-    <t>YÜRÜRLÜĞE GİRİŞ TARİHİ :01/06/2026</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> (2026/06 FİYAT LİSTEMİZ BAZ ALINMIŞTIR.)</t>
+    <t>AQUA X-KONFOR 65 LT TERMOSIFON (MH)</t>
+  </si>
+  <si>
+    <t>AQUA X-KONFOR 80 LT TERMOSIFON (MH)</t>
+  </si>
+  <si>
+    <t>AQUA X-KONFOR 100 LT TERMOSIFON (MH)</t>
+  </si>
+  <si>
+    <t>AQUA X-KONFOR 50 LT TERMOSIFON (MH)</t>
+  </si>
+  <si>
+    <t>3000 WATT BUFFER ELEK. ISITICI (TB)</t>
+  </si>
+  <si>
+    <t>YÜRÜRLÜĞE GİRİŞ TARİHİ :01/08/2026</t>
+  </si>
+  <si>
+    <t>BAYMAK FİYAT LİSTESİ YÜRÜRLÜĞE GİRİŞ TARİHİ :01/08/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (2026/08 FİYAT LİSTEMİZ BAZ ALINMIŞTIR.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="13">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₺_-;\-* #,##0.00\ _₺_-;_-* &quot;-&quot;??\ _₺_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0\ &quot;TL&quot;_-;\-* #,##0\ &quot;TL&quot;_-;_-* &quot;-&quot;\ &quot;TL&quot;_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0\ _T_L_-;\-* #,##0\ _T_L_-;_-* &quot;-&quot;\ _T_L_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ &quot;TL&quot;_-;\-* #,##0.00\ &quot;TL&quot;_-;_-* &quot;-&quot;??\ &quot;TL&quot;_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0.00\ _T_L_-;\-* #,##0.00\ _T_L_-;_-* &quot;-&quot;??\ _T_L_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="0.0000"/>
     <numFmt numFmtId="172" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="173" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="174" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="175" formatCode="&quot;₺&quot;#,##0.00"/>
   </numFmts>
   <fonts count="127">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -4835,51 +4781,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="84">
+  <borders count="83">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color indexed="62"/>
       </bottom>
       <diagonal/>
     </border>
@@ -5417,61 +5363,50 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...9 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -6556,77 +6491,143 @@
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="809">
+  <cellXfs count="807">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="66" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="73" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="72" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="34" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="68" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="32" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="71" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="30" xfId="302" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="70" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="39" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="105" fillId="31" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="69" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="105" fillId="31" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="28" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="29" borderId="68" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="29" borderId="65" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="29" borderId="32" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="302" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="302" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="25" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="120" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="302" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="108" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="93" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="324" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="170" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="324" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
@@ -6835,50 +6836,54 @@
     <xf numFmtId="173" fontId="11" fillId="0" borderId="15" xfId="322" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="20" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="21" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="302" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="100" fillId="0" borderId="21" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="171" fontId="11" fillId="0" borderId="21" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="302" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="302" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="302" applyFont="1"/>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="302" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="302" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="302" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="302" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="302" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="29" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -7058,121 +7063,127 @@
     </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="16" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="20" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="107" fillId="30" borderId="16" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="31" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="36" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="37" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="38" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="31" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="106" fillId="30" borderId="39" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="18" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="108" fillId="30" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="41" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="42" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="30" borderId="19" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="38" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="43" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="44" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="18" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="24" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="37" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="45" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="17" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="39" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="31" borderId="39" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="31" borderId="39" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="46" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="40" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="26" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="47" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="19" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="42" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="105" fillId="31" borderId="48" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="33" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="0" xfId="302" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="109" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="53" fillId="31" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="106" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="26" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="311" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="31" borderId="27" xfId="302" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="31" borderId="27" xfId="302" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -7313,91 +7324,91 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="299" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="27" xfId="299" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="299" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="299" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="324" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="324" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="24" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="24" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="15" xfId="324" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="1" fontId="14" fillId="0" borderId="50" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="49" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="17" fillId="0" borderId="15" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="299"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="299" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="302" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
@@ -7459,51 +7470,51 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="299" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="299" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="0" xfId="302" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="299" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -7516,61 +7527,65 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="15" fillId="0" borderId="0" xfId="299" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="303"/>
     <xf numFmtId="0" fontId="76" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="110" fillId="28" borderId="15" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="48" fillId="32" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="32" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="32" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="302" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="14" fillId="0" borderId="52" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="51" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="70" fillId="0" borderId="53" xfId="249" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="52" xfId="249" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="52" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="51" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="11" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="302" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="299" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="12" fontId="9" fillId="0" borderId="15" xfId="324" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="70" fillId="0" borderId="8" xfId="249" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -7686,260 +7701,260 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="323" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="29" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="29" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="29" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="29" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="29" borderId="15" xfId="323" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="320" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="87" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="33" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="77" fillId="33" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="34" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="77" fillId="34" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="35" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="77" fillId="35" borderId="76" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="86" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="321" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="299" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="22" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="299" applyFont="1"/>
-    <xf numFmtId="1" fontId="14" fillId="0" borderId="49" xfId="299" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="48" xfId="299" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="48" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="98" fillId="0" borderId="22" xfId="299" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="15" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="50" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="299" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="299" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="14" fillId="0" borderId="52" xfId="299" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="14" fillId="0" borderId="51" xfId="299" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="52" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="51" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="299" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="299" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="299" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="48" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="82" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="0" fontId="81" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="299" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="12" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="74" fillId="0" borderId="22" xfId="302" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="302" applyFont="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="43" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="44" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="302" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="302" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="25" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="51" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="50" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="51" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="50" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="43" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="43" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="44" fillId="0" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="46" fillId="0" borderId="25" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="46" fillId="0" borderId="51" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="46" fillId="0" borderId="50" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="46" fillId="0" borderId="51" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="46" fillId="0" borderId="50" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="43" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="43" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="302" applyFont="1"/>
     <xf numFmtId="3" fontId="43" fillId="0" borderId="25" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="43" fillId="0" borderId="51" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="43" fillId="0" borderId="50" xfId="302" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="98" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="302" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="44" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="112" fillId="0" borderId="0" xfId="299" applyFont="1"/>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="299" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="113" fillId="0" borderId="21" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="114" fillId="0" borderId="54" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="114" fillId="0" borderId="53" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="29" borderId="15" xfId="302" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="298" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="75" fillId="0" borderId="22" xfId="298" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="299" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="75" fillId="0" borderId="0" xfId="298" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="298" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="298" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="299" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -8013,611 +8028,525 @@
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="298" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="45" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="34" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="320" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="24" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="31" borderId="15" xfId="323" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="22" xfId="323" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="31" borderId="0" xfId="323" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="171" fontId="7" fillId="0" borderId="21" xfId="299" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="88" fillId="0" borderId="49" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="88" fillId="0" borderId="48" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="97" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="116" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="45" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="98" fillId="0" borderId="15" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="110" fillId="0" borderId="15" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="91" fillId="31" borderId="14" xfId="278" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="109" fillId="31" borderId="14" xfId="288" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="288"/>
     <xf numFmtId="0" fontId="106" fillId="34" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="107" fillId="34" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="106" fillId="34" borderId="55" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="54" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="31" borderId="22" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="31" borderId="56" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="105" fillId="31" borderId="50" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="55" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="49" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="105" fillId="31" borderId="57" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="56" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="31" borderId="58" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="105" fillId="31" borderId="59" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="57" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="58" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="58" xfId="311" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="105" fillId="31" borderId="61" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="57" xfId="311" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="59" xfId="311" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="105" fillId="31" borderId="60" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="31" borderId="57" xfId="302" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="31" borderId="61" xfId="302" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="56" xfId="302" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="58" xfId="302" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="31" borderId="59" xfId="302" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="31" borderId="60" xfId="302" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="31" borderId="44" xfId="302" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="55" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="54" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="114" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="117" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="117" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="302" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="302" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="302" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="36" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="36" borderId="0" xfId="302" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="302" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="43" fillId="0" borderId="0" xfId="366" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="31" borderId="22" xfId="299" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="31" borderId="22" xfId="299" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="31" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="31" borderId="38" xfId="299" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="31" borderId="24" xfId="299" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="118" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="92" fillId="0" borderId="0" xfId="302" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="302" applyFont="1"/>
     <xf numFmtId="1" fontId="92" fillId="0" borderId="0" xfId="302" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="108" fillId="31" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="108" fillId="31" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="108" fillId="31" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="108" fillId="31" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="108" fillId="31" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="108" fillId="31" borderId="64" xfId="150" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="108" fillId="31" borderId="63" xfId="150" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="108" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="108" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="174" fontId="108" fillId="31" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="108" fillId="0" borderId="0" xfId="150" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="174" fontId="108" fillId="31" borderId="0" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="119" fillId="37" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="118" fillId="37" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="118" fillId="37" borderId="0" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="118" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="118" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="118" fillId="31" borderId="0" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="120" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="121" fillId="0" borderId="15" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="121" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="122" fillId="0" borderId="15" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="121" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="93" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="93" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="118" fillId="37" borderId="0" xfId="150" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="120" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="93" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="122" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="118" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="93" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="121" fillId="38" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="121" fillId="38" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="93" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="93" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="123" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="118" fillId="31" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="93" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="123" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="118" fillId="31" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="93" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="120" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="122" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="118" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="119" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="93" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="175" fontId="93" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="124" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="175" fontId="93" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="121" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="124" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="174" fontId="122" fillId="0" borderId="0" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="175" fontId="124" fillId="31" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="175" fontId="124" fillId="31" borderId="66" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="124" fillId="31" borderId="65" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="125" fillId="31" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="125" fillId="31" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="124" fillId="31" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="174" fontId="122" fillId="0" borderId="49" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="124" fillId="31" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="174" fontId="122" fillId="0" borderId="48" xfId="150" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="175" fontId="124" fillId="31" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="125" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="124" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="124" fillId="31" borderId="0" xfId="150" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="119" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="93" fillId="31" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="121" fillId="0" borderId="40" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="121" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="121" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="93" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="93" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="122" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="122" fillId="31" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="45" xfId="299" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="39" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="39" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="95" fillId="32" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="297" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="68" xfId="297" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="67" xfId="297" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="312" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="312" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="15" xfId="312" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="79" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="323" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="126" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="547" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="93" fillId="31" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...90 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="108" fillId="29" borderId="32" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="66" xfId="302" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="65" xfId="302" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="69" xfId="302" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="68" xfId="302" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="30" borderId="32" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="30" borderId="66" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="30" borderId="68" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="30" borderId="69" xfId="311" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="321" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="321" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="105" fillId="31" borderId="15" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="51" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="54" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="45" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="108" fillId="40" borderId="32" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="108" fillId="40" borderId="66" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="108" fillId="40" borderId="65" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="106" fillId="34" borderId="52" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="51" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="106" fillId="34" borderId="68" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="67" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="106" fillId="34" borderId="55" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="54" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="108" fillId="34" borderId="52" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="108" fillId="34" borderId="51" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="108" fillId="34" borderId="68" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="108" fillId="34" borderId="67" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="108" fillId="34" borderId="55" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="108" fillId="34" borderId="54" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="106" fillId="34" borderId="52" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="106" fillId="34" borderId="68" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="106" fillId="34" borderId="67" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="34" borderId="55" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="34" borderId="56" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="34" borderId="57" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="34" borderId="58" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="106" fillId="34" borderId="59" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="106" fillId="34" borderId="60" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="106" fillId="34" borderId="44" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="106" fillId="34" borderId="25" xfId="302" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="299" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="33" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="33" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="33" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="116" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="77" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="77" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="77" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="77" fillId="33" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="29" borderId="25" xfId="299" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="51" xfId="299" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="50" xfId="299" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="299" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="45" xfId="324" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="15" xfId="299" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="299" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="678">
     <cellStyle name="%20 - Vurgu1" xfId="83" xr:uid="{C38E876D-69C0-4C1A-8D44-D68E257032FB}"/>
     <cellStyle name="%20 - Vurgu1 2" xfId="1" xr:uid="{D3CDB616-3763-4485-A2DE-359D88AF1D42}"/>
     <cellStyle name="%20 - Vurgu1 3" xfId="2" xr:uid="{D579C309-C499-414C-A45C-1912B7275CEF}"/>
     <cellStyle name="%20 - Vurgu1 4" xfId="3" xr:uid="{6EB9CF0E-3A71-422D-BD4A-5197B278C572}"/>
     <cellStyle name="%20 - Vurgu1 5" xfId="4" xr:uid="{37B2B4B8-A3A6-464D-839F-99358412D482}"/>
     <cellStyle name="%20 - Vurgu1 6" xfId="5" xr:uid="{95694A95-87E8-4966-A4E9-F4068D39FECA}"/>
@@ -9272,51 +9201,62 @@
     <cellStyle name="Virgül 6 2" xfId="511" xr:uid="{D08F752A-F4F7-48AB-BDFC-8319A6CD97AE}"/>
     <cellStyle name="Virgül 6 2 2" xfId="512" xr:uid="{CCA5A780-49D7-4219-898F-1AEDE75633A6}"/>
     <cellStyle name="Virgül 6 3" xfId="676" xr:uid="{25E8FF3A-74DB-452A-BEB4-62AA9D62E74B}"/>
     <cellStyle name="Virgül 7" xfId="513" xr:uid="{D73074C6-EA94-407F-A17C-1DD9DB5593BF}"/>
     <cellStyle name="Virgül 8" xfId="514" xr:uid="{39D4D872-A620-48EF-A4A6-8578B9109DD8}"/>
     <cellStyle name="Virgül 8 2" xfId="515" xr:uid="{DAF4F00F-93DD-4AF6-B9FB-A6C3F2CEB62F}"/>
     <cellStyle name="Vurgu1 2" xfId="516" xr:uid="{D4692440-8D4B-4F75-B822-D6D46F89073F}"/>
     <cellStyle name="Vurgu2 2" xfId="517" xr:uid="{F20D5E31-E97D-4DFA-8C8D-D0B52B86F1C6}"/>
     <cellStyle name="Vurgu3 2" xfId="518" xr:uid="{1A6B7BED-F81D-41C1-8E8B-EF90F5F5F6FB}"/>
     <cellStyle name="Vurgu4 2" xfId="519" xr:uid="{0C535735-B82F-4839-8A56-1F801EF1E9A7}"/>
     <cellStyle name="Vurgu5 2" xfId="520" xr:uid="{58A62C61-E54E-4260-B4A4-185E9DB55BBC}"/>
     <cellStyle name="Vurgu6 2" xfId="521" xr:uid="{E034F9E9-191B-48E2-A261-B123698A477C}"/>
     <cellStyle name="Warning Text 2" xfId="523" xr:uid="{4CE65D18-8649-4367-8452-90C7E3CAB977}"/>
     <cellStyle name="Yüzde" xfId="366" builtinId="5"/>
     <cellStyle name="Yüzde 2" xfId="524" xr:uid="{C4B0EEA8-6AAC-4A07-95D5-E89CDB46C58D}"/>
     <cellStyle name="Yüzde 2 2" xfId="525" xr:uid="{92D9A520-4A53-4E56-86C6-DFC88C097E46}"/>
     <cellStyle name="Yüzde 3" xfId="526" xr:uid="{EDE47A0D-1BC9-4FD3-BF8E-C80D53658DF7}"/>
     <cellStyle name="Yüzde 4" xfId="527" xr:uid="{DD58FF80-2E66-4D01-9E46-5021C57E6E64}"/>
     <cellStyle name="Yüzde 4 2" xfId="528" xr:uid="{943AE02F-CC61-4206-BC77-A457975D6F4D}"/>
     <cellStyle name="Yüzde 4 2 2" xfId="529" xr:uid="{E85C1611-40C9-40BD-BCD0-FC3D7C69A05F}"/>
     <cellStyle name="Yüzde 4 3" xfId="677" xr:uid="{70675CDF-2A45-41C7-BCD1-6817737E4BD1}"/>
     <cellStyle name="Yüzde 5" xfId="530" xr:uid="{D6C330AA-1537-456F-B402-DD5AA30F2325}"/>
     <cellStyle name="Yüzde 6" xfId="531" xr:uid="{F61EE8F2-A0B6-4D5E-8E46-26CF325D8237}"/>
     <cellStyle name="Yüzde 6 2" xfId="532" xr:uid="{AC9BA82F-5D0E-441B-AB14-1E65B2C21526}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11724,28073 +11664,27741 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DC40739-7F15-47C5-BA2F-D45DAF747E20}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="6" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="57" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="22.5"/>
   <cols>
-    <col min="1" max="1" width="15" style="67" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="68"/>
+    <col min="1" max="1" width="15" style="89" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="90" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" style="91" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="90"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="24.75">
-      <c r="A1" s="733" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="733"/>
+      <c r="A1" s="30" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="399" t="s">
-[...6 lines deleted...]
-        <v>1083</v>
+      <c r="A2" s="424" t="s">
+        <v>93</v>
+      </c>
+      <c r="B2" s="425" t="s">
+        <v>94</v>
+      </c>
+      <c r="C2" s="426" t="s">
+        <v>1065</v>
       </c>
     </row>
     <row r="3" spans="1:3">
-      <c r="A3" s="72">
-[...2 lines deleted...]
-      <c r="B3" s="71" t="s">
+      <c r="A3" s="94">
+        <v>1</v>
+      </c>
+      <c r="B3" s="93" t="s">
+        <v>88</v>
+      </c>
+      <c r="C3" s="423" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="95">
+        <v>2</v>
+      </c>
+      <c r="B4" s="96" t="s">
+        <v>550</v>
+      </c>
+      <c r="C4" s="629" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="94">
+        <v>3</v>
+      </c>
+      <c r="B5" s="93" t="s">
+        <v>208</v>
+      </c>
+      <c r="C5" s="423" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="95" t="s">
+        <v>753</v>
+      </c>
+      <c r="B6" s="96" t="s">
+        <v>755</v>
+      </c>
+      <c r="C6" s="629" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="94" t="s">
+        <v>754</v>
+      </c>
+      <c r="B7" s="93" t="s">
+        <v>938</v>
+      </c>
+      <c r="C7" s="423" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="95">
+        <v>4</v>
+      </c>
+      <c r="B8" s="96" t="s">
+        <v>273</v>
+      </c>
+      <c r="C8" s="629" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="94" t="s">
+        <v>817</v>
+      </c>
+      <c r="B9" s="93" t="s">
+        <v>818</v>
+      </c>
+      <c r="C9" s="423" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="95">
+        <v>5</v>
+      </c>
+      <c r="B10" s="96" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="629" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="94">
+        <v>6</v>
+      </c>
+      <c r="B11" s="93" t="s">
+        <v>90</v>
+      </c>
+      <c r="C11" s="423" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="95">
+        <v>7</v>
+      </c>
+      <c r="B12" s="96" t="s">
         <v>91</v>
       </c>
-      <c r="C3" s="398" t="s">
-[...73 lines deleted...]
-      <c r="B10" s="74" t="s">
+      <c r="C12" s="629" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="94">
+        <v>8</v>
+      </c>
+      <c r="B13" s="93" t="s">
+        <v>246</v>
+      </c>
+      <c r="C13" s="423" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="95">
+        <v>9</v>
+      </c>
+      <c r="B14" s="96" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C14" s="423" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="95">
+        <v>10</v>
+      </c>
+      <c r="B15" s="96" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C15" s="423" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="94" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B16" s="93" t="s">
+        <v>608</v>
+      </c>
+      <c r="C16" s="423" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="95">
+        <v>11</v>
+      </c>
+      <c r="B17" s="96" t="s">
+        <v>281</v>
+      </c>
+      <c r="C17" s="423" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="94">
+        <v>12</v>
+      </c>
+      <c r="B18" s="93" t="s">
         <v>92</v>
       </c>
-      <c r="C10" s="603" t="s">
-[...88 lines deleted...]
-        <v>90</v>
+      <c r="C18" s="423" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:5">
-      <c r="A19" s="73">
+      <c r="A19" s="95">
         <v>13</v>
       </c>
-      <c r="B19" s="74" t="s">
-[...5 lines deleted...]
-      <c r="E19" s="447"/>
+      <c r="B19" s="96" t="s">
+        <v>599</v>
+      </c>
+      <c r="C19" s="423" t="s">
+        <v>87</v>
+      </c>
+      <c r="E19" s="473"/>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="72">
+      <c r="A20" s="94">
         <v>14</v>
       </c>
-      <c r="B20" s="71" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="B20" s="93" t="s">
+        <v>933</v>
+      </c>
+      <c r="C20" s="423" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="73">
+      <c r="A21" s="95">
         <v>15</v>
       </c>
-      <c r="B21" s="74" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="B21" s="96" t="s">
+        <v>600</v>
+      </c>
+      <c r="C21" s="423" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:5">
-      <c r="A22" s="72">
+      <c r="A22" s="94">
         <v>16</v>
       </c>
-      <c r="B22" s="71" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="B22" s="93" t="s">
+        <v>932</v>
+      </c>
+      <c r="C22" s="423" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:5">
-      <c r="A23" s="73">
+      <c r="A23" s="95">
         <v>17</v>
       </c>
-      <c r="B23" s="74" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="B23" s="96" t="s">
+        <v>964</v>
+      </c>
+      <c r="C23" s="423" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:5">
-      <c r="A24" s="72">
+      <c r="A24" s="94">
         <v>18</v>
       </c>
-      <c r="B24" s="71" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="B24" s="93" t="s">
+        <v>380</v>
+      </c>
+      <c r="C24" s="423" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:5">
-      <c r="A25" s="73">
+      <c r="A25" s="95">
         <v>19</v>
       </c>
-      <c r="B25" s="74" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="B25" s="96" t="s">
+        <v>381</v>
+      </c>
+      <c r="C25" s="423" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:5">
-      <c r="A26" s="72">
+      <c r="A26" s="94">
         <v>20</v>
       </c>
-      <c r="B26" s="71" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="B26" s="93" t="s">
+        <v>931</v>
+      </c>
+      <c r="C26" s="423" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:5">
-      <c r="A27" s="73">
+      <c r="A27" s="95">
         <v>21</v>
       </c>
-      <c r="B27" s="74" t="s">
-[...3 lines deleted...]
-        <v>90</v>
+      <c r="B27" s="96" t="s">
+        <v>660</v>
+      </c>
+      <c r="C27" s="423" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="19.5" customHeight="1"/>
     <row r="31" spans="1:5" ht="20.25" customHeight="1"/>
     <row r="32" spans="1:5" ht="20.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C3" location="'BAYMAK YOĞUŞMALI KOMBİ 1'!A1" display="LİSTE" xr:uid="{317D7923-1E40-463B-9F2C-64924378BBFE}"/>
     <hyperlink ref="C12" location="'TERMOSİFON 7'!A1" display="LİSTE" xr:uid="{FAA11B45-02E5-428B-AFA9-BBD24E3CBC55}"/>
     <hyperlink ref="C19" location="'TANK ÜSTÜ PAKET HIDR 13'!A1" display="LİSTE" xr:uid="{DE0F4167-1CEB-4498-BB21-90422A268D57}"/>
     <hyperlink ref="C14" location="'(YENİ) KLİMA-PLUS (MD) 9'!A1" display="LİSTE" xr:uid="{BD39EE37-EA8B-419C-9848-51438A3D79EE}"/>
     <hyperlink ref="C18" location="'VANA 12'!A1" display="LİSTE" xr:uid="{36271877-8B3C-46C2-8210-177D9821925A}"/>
     <hyperlink ref="C13" location="'AQUA BOYLER 8'!A1" display="LİSTE" xr:uid="{04192A03-0429-4946-895D-721D8B3307FC}"/>
     <hyperlink ref="C5" location="'YOĞUŞMALI KAZAN (LECTUS) 3'!A1" display="LİSTE" xr:uid="{4E836EDA-BE4D-42D0-B52B-FE252684493B}"/>
     <hyperlink ref="C8" location="'YOĞUŞMALI KAZAN (MAGNUS) 4'!A1" display="LİSTE" xr:uid="{A022995F-E336-4419-8AC1-A95787B47036}"/>
     <hyperlink ref="C21" location="'FREKANS KONT. HIDR. 15'!A1" display="LİSTE" xr:uid="{83CBE44D-18DD-47A0-8599-E8E0408418FA}"/>
     <hyperlink ref="C24" location="'FREKANS KONT. SİRK.(EVOPLUS) 18'!A1" display="LİSTE" xr:uid="{DE3087D7-46E2-4408-A41B-E55F1A6E6C9F}"/>
     <hyperlink ref="C25" location="'FRE. KONT.SİRK.(EVOPLUS END) 19'!A1" display="LİSTE" xr:uid="{CBAE6955-C329-45CD-835C-2441612F0863}"/>
     <hyperlink ref="C26" location="'HİDR. POMPALARI 20'!A1" display="LİSTE" xr:uid="{CAA2F2DE-09B3-423C-8307-DE5F935D091E}"/>
     <hyperlink ref="C27" location="'ATIK SU DALGIÇ POMPALAR 21'!A1" display="LİSTE" xr:uid="{AAA7C231-A461-431A-AC41-C823E1C866A2}"/>
     <hyperlink ref="C17" location="'ISI POMPASI 11'!A1" display="LİSTE" xr:uid="{17F0CD50-3034-4754-B137-82ABB5D1F825}"/>
     <hyperlink ref="C11" location="'GENLEŞME TANKI 6'!A1" display="LİSTE" xr:uid="{668E5D58-E0A8-4F76-995F-CDE7C4BA8A51}"/>
     <hyperlink ref="C22" location="'FR.KONT.SİR.(EVOSTA-VS) 16'!A1" display="LİSTE" xr:uid="{66D1663E-D751-4685-9EC3-256C1C7146EB}"/>
     <hyperlink ref="C15" location="'MULTI KLİMA (MD) 10'!A1" display="LİSTE" xr:uid="{A719CCDB-33CC-4EAF-96D4-F9B78135F371}"/>
     <hyperlink ref="C20" location="'KVC HIDR 14'!A1" display="LİSTE" xr:uid="{9FB59AEB-416D-40A9-98A7-EC9CA18A4E63}"/>
     <hyperlink ref="C16" location="'MULTI KLİMA SEÇİM 10S'!A1" display="LİSTE" xr:uid="{15BA7F0B-E390-4394-B990-7F425C26B141}"/>
     <hyperlink ref="C4" location="'KONVANSİYONEL KOMBİ AKS. 2'!A1" display="LİSTE" xr:uid="{CFA6F45D-0F67-4C85-8E57-F370492B7C8C}"/>
     <hyperlink ref="C6" location="'3S1 KASKAD SEÇİMİ'!A1" display="LİSTE" xr:uid="{FC6AB9D4-7305-4FC1-8D12-272895A9711E}"/>
     <hyperlink ref="C7" location="'3S2 TEKLİ KAZAN SEÇİMİ'!A1" display="LİSTE" xr:uid="{F0699724-B0CD-4477-8BA4-59FAD45A4187}"/>
     <hyperlink ref="C9" location="'4S MAGNUS SEÇİM TABLOSU'!A1" display="LİSTE" xr:uid="{4B0E76EB-44F3-4A41-80E2-0AFC1EEF0993}"/>
     <hyperlink ref="C10" location="'ŞOFBEN 5'!A1" display="LİSTE" xr:uid="{B2E30D29-3FA1-4365-A1AF-7710A216984A}"/>
     <hyperlink ref="C23" location="'FRE.KONT.SİRK.(EVOPLUS LİTE) 17'!A1" display="LİSTE" xr:uid="{C34BEAD8-BBC7-4253-9151-5CBA5DF4DEB0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9EF0E060-88AB-40B9-A4A7-962D31A3B18C}">
   <sheetPr codeName="Sayfa16">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="10" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="1" width="9.85546875" style="32" customWidth="1"/>
+    <col min="2" max="2" width="16.42578125" style="76" customWidth="1"/>
+    <col min="3" max="3" width="99.85546875" style="34" customWidth="1"/>
+    <col min="4" max="4" width="28.42578125" style="34" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.140625" style="34" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="106"/>
-[...8 lines deleted...]
-      <c r="F1" s="9">
+      <c r="A1" s="128"/>
+      <c r="B1" s="291"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" s="290"/>
+      <c r="F1" s="31">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A2" s="264"/>
-[...5 lines deleted...]
-      <c r="E2" s="14"/>
+      <c r="A2" s="289"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
     </row>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A3" s="264"/>
-[...2 lines deleted...]
-        <v>977</v>
+      <c r="A3" s="289"/>
+      <c r="B3" s="40"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A4" s="270"/>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="A4" s="295"/>
+      <c r="B4" s="40"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A5" s="270"/>
-[...2 lines deleted...]
-        <v>864</v>
+      <c r="A5" s="295"/>
+      <c r="B5" s="40"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
       </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="270"/>
-[...2 lines deleted...]
-      <c r="F6" s="10"/>
+      <c r="A6" s="295"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
     </row>
     <row r="7" spans="1:6" ht="24.75">
-      <c r="A7" s="270"/>
-      <c r="C7" s="602" t="s">
+      <c r="A7" s="295"/>
+      <c r="C7" s="628" t="s">
+        <v>742</v>
+      </c>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+    </row>
+    <row r="8" spans="1:6" ht="18.75">
+      <c r="A8" s="295"/>
+      <c r="C8" s="288"/>
+      <c r="D8" s="53"/>
+      <c r="E8" s="53"/>
+      <c r="F8" s="53"/>
+    </row>
+    <row r="9" spans="1:6" ht="54">
+      <c r="A9" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="302" t="s">
+        <v>255</v>
+      </c>
+      <c r="C9" s="287" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="286"/>
+      <c r="B10" s="285"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="32"/>
+    </row>
+    <row r="11" spans="1:6" s="37" customFormat="1">
+      <c r="A11" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="432">
+        <v>100022266</v>
+      </c>
+      <c r="C11" s="42" t="s">
+        <v>621</v>
+      </c>
+      <c r="D11" s="44">
+        <v>26625</v>
+      </c>
+      <c r="E11" s="32"/>
+      <c r="F11" s="32"/>
+    </row>
+    <row r="12" spans="1:6" s="37" customFormat="1">
+      <c r="A12" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="432">
+        <v>100022267</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>741</v>
+      </c>
+      <c r="D12" s="44">
+        <v>29290</v>
+      </c>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="295"/>
+      <c r="B13" s="283"/>
+      <c r="D13" s="125"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+    </row>
+    <row r="14" spans="1:6" ht="20.25">
+      <c r="A14" s="295"/>
+      <c r="B14" s="282" t="s">
+        <v>303</v>
+      </c>
+      <c r="D14" s="125"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="32"/>
+    </row>
+    <row r="15" spans="1:6" ht="20.25">
+      <c r="A15" s="295"/>
+      <c r="B15" s="281"/>
+      <c r="D15" s="125"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+    </row>
+    <row r="16" spans="1:6" ht="24.75">
+      <c r="A16" s="295"/>
+      <c r="B16" s="281"/>
+      <c r="C16" s="628" t="s">
+        <v>744</v>
+      </c>
+      <c r="D16" s="125"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+    </row>
+    <row r="17" spans="1:6" ht="24.75">
+      <c r="A17" s="295"/>
+      <c r="B17" s="281"/>
+      <c r="C17" s="628"/>
+      <c r="D17" s="125"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+    </row>
+    <row r="18" spans="1:6" ht="54">
+      <c r="A18" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="302" t="s">
+        <v>255</v>
+      </c>
+      <c r="C18" s="287" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E18" s="32"/>
+      <c r="F18" s="32"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="286"/>
+      <c r="B19" s="285"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="45"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="32"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="432">
+        <v>100022928</v>
+      </c>
+      <c r="C20" s="46" t="s">
+        <v>743</v>
+      </c>
+      <c r="D20" s="44">
+        <v>3604</v>
+      </c>
+      <c r="E20" s="32"/>
+      <c r="F20" s="32"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="432">
+        <v>100023082</v>
+      </c>
+      <c r="C21" s="46" t="s">
         <v>748</v>
       </c>
-      <c r="D7" s="10"/>
-[...161 lines deleted...]
-      <c r="F21" s="10"/>
+      <c r="D21" s="44">
+        <v>2670</v>
+      </c>
+      <c r="E21" s="32"/>
+      <c r="F21" s="32"/>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="261"/>
-[...4 lines deleted...]
-      <c r="F22" s="10"/>
+      <c r="A22" s="286"/>
+      <c r="B22" s="284"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="43"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="32"/>
     </row>
     <row r="23" spans="1:6" ht="54">
-      <c r="A23" s="115" t="s">
-[...12 lines deleted...]
-      <c r="F23" s="10"/>
+      <c r="A23" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="302" t="s">
+        <v>255</v>
+      </c>
+      <c r="C23" s="287" t="s">
+        <v>46</v>
+      </c>
+      <c r="D23" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E23" s="32"/>
+      <c r="F23" s="32"/>
     </row>
     <row r="24" spans="1:6">
-      <c r="A24" s="261"/>
-[...4 lines deleted...]
-      <c r="F24" s="10"/>
+      <c r="A24" s="286"/>
+      <c r="B24" s="285"/>
+      <c r="C24" s="42"/>
+      <c r="D24" s="45"/>
+      <c r="E24" s="32"/>
+      <c r="F24" s="32"/>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="261" t="s">
-[...2 lines deleted...]
-      <c r="B25" s="259">
+      <c r="A25" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="284">
         <v>16900210</v>
       </c>
-      <c r="C25" s="24" t="s">
-[...6 lines deleted...]
-      <c r="F25" s="10"/>
+      <c r="C25" s="46" t="s">
+        <v>470</v>
+      </c>
+      <c r="D25" s="59">
+        <v>732</v>
+      </c>
+      <c r="E25" s="32"/>
+      <c r="F25" s="32"/>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="270"/>
-[...4 lines deleted...]
-      <c r="F26" s="10"/>
+      <c r="A26" s="295"/>
+      <c r="B26" s="283"/>
+      <c r="C26" s="38"/>
+      <c r="D26" s="56"/>
+      <c r="E26" s="32"/>
+      <c r="F26" s="32"/>
     </row>
     <row r="27" spans="1:6" ht="54">
-      <c r="A27" s="115" t="s">
-[...12 lines deleted...]
-      <c r="F27" s="10"/>
+      <c r="A27" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="302" t="s">
+        <v>255</v>
+      </c>
+      <c r="C27" s="287" t="s">
+        <v>46</v>
+      </c>
+      <c r="D27" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
     </row>
     <row r="28" spans="1:6">
-      <c r="A28" s="261"/>
-[...4 lines deleted...]
-      <c r="F28" s="10"/>
+      <c r="A28" s="286"/>
+      <c r="B28" s="285"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="45"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="32"/>
     </row>
     <row r="29" spans="1:6">
-      <c r="A29" s="261" t="s">
-[...2 lines deleted...]
-      <c r="B29" s="259">
+      <c r="A29" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="284">
         <v>16900321</v>
       </c>
-      <c r="C29" s="38" t="s">
-[...6 lines deleted...]
-      <c r="F29" s="10"/>
+      <c r="C29" s="60" t="s">
+        <v>212</v>
+      </c>
+      <c r="D29" s="44">
+        <v>768</v>
+      </c>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="261" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="259">
+      <c r="A30" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="284">
         <v>16900017</v>
       </c>
-      <c r="C30" s="38" t="s">
-[...6 lines deleted...]
-      <c r="F30" s="10"/>
+      <c r="C30" s="60" t="s">
+        <v>74</v>
+      </c>
+      <c r="D30" s="44">
+        <v>719</v>
+      </c>
+      <c r="E30" s="32"/>
+      <c r="F30" s="32"/>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="261" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="259">
+      <c r="A31" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="284">
         <v>16900002</v>
       </c>
-      <c r="C31" s="38" t="s">
-[...6 lines deleted...]
-      <c r="F31" s="10"/>
+      <c r="C31" s="60" t="s">
+        <v>75</v>
+      </c>
+      <c r="D31" s="44">
+        <v>677</v>
+      </c>
+      <c r="E31" s="32"/>
+      <c r="F31" s="32"/>
     </row>
     <row r="32" spans="1:6">
-      <c r="A32" s="261" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="259">
+      <c r="A32" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="284">
         <v>16900163</v>
       </c>
-      <c r="C32" s="38" t="s">
-[...6 lines deleted...]
-      <c r="F32" s="10"/>
+      <c r="C32" s="60" t="s">
+        <v>391</v>
+      </c>
+      <c r="D32" s="44">
+        <v>630</v>
+      </c>
+      <c r="E32" s="32"/>
+      <c r="F32" s="32"/>
     </row>
     <row r="33" spans="1:6">
-      <c r="A33" s="261" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="259">
+      <c r="A33" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="284">
         <v>16900419</v>
       </c>
-      <c r="C33" s="38" t="s">
-[...6 lines deleted...]
-      <c r="F33" s="10"/>
+      <c r="C33" s="60" t="s">
+        <v>274</v>
+      </c>
+      <c r="D33" s="44">
+        <v>523</v>
+      </c>
+      <c r="E33" s="32"/>
+      <c r="F33" s="32"/>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="261" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="259">
+      <c r="A34" s="286" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="284">
         <v>100020680</v>
       </c>
-      <c r="C34" s="38" t="s">
-[...6 lines deleted...]
-      <c r="F34" s="10"/>
+      <c r="C34" s="60" t="s">
+        <v>394</v>
+      </c>
+      <c r="D34" s="44">
+        <v>1647</v>
+      </c>
+      <c r="E34" s="32"/>
+      <c r="F34" s="32"/>
     </row>
     <row r="35" spans="1:6">
-      <c r="F35" s="10"/>
+      <c r="F35" s="32"/>
     </row>
     <row r="36" spans="1:6">
-      <c r="F36" s="10"/>
+      <c r="F36" s="32"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{1CF9E439-D4DD-479E-972E-46332321B168}"/>
   </hyperlinks>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.35433070866141736" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0909BD5F-C75E-4D8F-AE03-96D520D15885}">
   <sheetPr codeName="Sayfa31">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I26"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="289"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="284"/>
+    <col min="1" max="1" width="9.140625" style="314"/>
+    <col min="2" max="2" width="14.42578125" style="341" customWidth="1"/>
+    <col min="3" max="3" width="55.5703125" style="309" customWidth="1"/>
+    <col min="4" max="4" width="12.140625" style="309" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="24.42578125" style="309" customWidth="1"/>
+    <col min="6" max="6" width="18.42578125" style="309" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="309" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="17.42578125" style="309" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="309"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="106"/>
-[...11 lines deleted...]
-      <c r="I1" s="294">
+      <c r="A1" s="128"/>
+      <c r="B1" s="317"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="32"/>
+      <c r="E1" s="343"/>
+      <c r="F1" s="316"/>
+      <c r="G1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="318"/>
+      <c r="I1" s="319">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A2" s="282"/>
-[...8 lines deleted...]
-      <c r="I2" s="297"/>
+      <c r="A2" s="307"/>
+      <c r="B2" s="323"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="88"/>
+      <c r="F2" s="322"/>
+      <c r="G2" s="322"/>
+      <c r="H2" s="322"/>
+      <c r="I2" s="322"/>
     </row>
     <row r="3" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A3" s="282"/>
-[...4 lines deleted...]
-      <c r="D3" s="66"/>
+      <c r="A3" s="307"/>
+      <c r="B3" s="323"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+      <c r="D3" s="88"/>
     </row>
     <row r="4" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A4" s="295"/>
-[...5 lines deleted...]
-      <c r="E4" s="283"/>
+      <c r="A4" s="320"/>
+      <c r="B4" s="323"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="88"/>
+      <c r="E4" s="308"/>
     </row>
     <row r="5" spans="1:9" ht="22.5" customHeight="1">
-      <c r="A5" s="295"/>
-[...5 lines deleted...]
-      <c r="E5" s="283"/>
+      <c r="A5" s="320"/>
+      <c r="B5" s="323"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="409"/>
+      <c r="E5" s="308"/>
     </row>
     <row r="6" spans="1:9" ht="36.75" customHeight="1">
-      <c r="A6" s="295"/>
-      <c r="C6" s="426"/>
+      <c r="A6" s="320"/>
+      <c r="C6" s="452"/>
     </row>
     <row r="7" spans="1:9" ht="24.75">
-      <c r="A7" s="295"/>
-      <c r="C7" s="254" t="s">
+      <c r="A7" s="320"/>
+      <c r="C7" s="279" t="s">
+        <v>79</v>
+      </c>
+      <c r="D7" s="279"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
+      <c r="G7" s="33"/>
+    </row>
+    <row r="8" spans="1:9" ht="18.75">
+      <c r="A8" s="320"/>
+      <c r="C8" s="314"/>
+      <c r="D8" s="314"/>
+      <c r="E8" s="345"/>
+      <c r="F8" s="57"/>
+    </row>
+    <row r="9" spans="1:9" ht="54">
+      <c r="A9" s="352" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="353" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="354" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="278" t="s">
+        <v>399</v>
+      </c>
+      <c r="E9" s="354" t="s">
+        <v>80</v>
+      </c>
+      <c r="F9" s="347" t="s">
+        <v>84</v>
+      </c>
+      <c r="G9" s="161" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="404">
+        <v>17100018</v>
+      </c>
+      <c r="C10" s="75" t="s">
+        <v>488</v>
+      </c>
+      <c r="D10" s="440">
+        <v>0.5</v>
+      </c>
+      <c r="E10" s="49">
+        <v>7.5</v>
+      </c>
+      <c r="F10" s="48">
+        <v>10</v>
+      </c>
+      <c r="G10" s="44">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="18.75" thickBot="1">
+      <c r="A11" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="575">
+        <v>17100028</v>
+      </c>
+      <c r="C11" s="576" t="s">
+        <v>633</v>
+      </c>
+      <c r="D11" s="54">
+        <v>1</v>
+      </c>
+      <c r="E11" s="49">
+        <v>15</v>
+      </c>
+      <c r="F11" s="48">
+        <v>10</v>
+      </c>
+      <c r="G11" s="44">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="355">
+        <v>17100017</v>
+      </c>
+      <c r="C12" s="50" t="s">
+        <v>489</v>
+      </c>
+      <c r="D12" s="54">
+        <v>1</v>
+      </c>
+      <c r="E12" s="49">
+        <v>25</v>
+      </c>
+      <c r="F12" s="54">
+        <v>10</v>
+      </c>
+      <c r="G12" s="44">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="355">
+        <v>17100002</v>
+      </c>
+      <c r="C13" s="50" t="s">
+        <v>490</v>
+      </c>
+      <c r="D13" s="54">
+        <v>1</v>
+      </c>
+      <c r="E13" s="49">
+        <v>50</v>
+      </c>
+      <c r="F13" s="54">
+        <v>10</v>
+      </c>
+      <c r="G13" s="44">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="355">
+        <v>17100003</v>
+      </c>
+      <c r="C14" s="50" t="s">
+        <v>491</v>
+      </c>
+      <c r="D14" s="54">
+        <v>1</v>
+      </c>
+      <c r="E14" s="49">
+        <v>80</v>
+      </c>
+      <c r="F14" s="54">
+        <v>10</v>
+      </c>
+      <c r="G14" s="44">
+        <v>5793</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="311">
+        <v>17100004</v>
+      </c>
+      <c r="C15" s="50" t="s">
+        <v>498</v>
+      </c>
+      <c r="D15" s="54">
+        <v>1</v>
+      </c>
+      <c r="E15" s="49">
+        <v>100</v>
+      </c>
+      <c r="F15" s="54">
+        <v>10</v>
+      </c>
+      <c r="G15" s="44">
+        <v>6437</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="404">
+        <v>17100005</v>
+      </c>
+      <c r="C16" s="50" t="s">
+        <v>493</v>
+      </c>
+      <c r="D16" s="440" t="s">
+        <v>601</v>
+      </c>
+      <c r="E16" s="49">
+        <v>200</v>
+      </c>
+      <c r="F16" s="54">
+        <v>10</v>
+      </c>
+      <c r="G16" s="44">
+        <v>11332</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="404">
+        <v>17100006</v>
+      </c>
+      <c r="C17" s="50" t="s">
+        <v>494</v>
+      </c>
+      <c r="D17" s="440" t="s">
+        <v>601</v>
+      </c>
+      <c r="E17" s="49">
+        <v>300</v>
+      </c>
+      <c r="F17" s="54">
+        <v>10</v>
+      </c>
+      <c r="G17" s="44">
+        <v>13624</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="355">
+        <v>17100007</v>
+      </c>
+      <c r="C18" s="50" t="s">
+        <v>495</v>
+      </c>
+      <c r="D18" s="440" t="s">
+        <v>601</v>
+      </c>
+      <c r="E18" s="49">
+        <v>500</v>
+      </c>
+      <c r="F18" s="54">
+        <v>10</v>
+      </c>
+      <c r="G18" s="44">
+        <v>19285</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="355">
+        <v>17100008</v>
+      </c>
+      <c r="C19" s="50" t="s">
+        <v>496</v>
+      </c>
+      <c r="D19" s="54">
+        <v>2</v>
+      </c>
+      <c r="E19" s="49">
+        <v>750</v>
+      </c>
+      <c r="F19" s="54">
+        <v>10</v>
+      </c>
+      <c r="G19" s="44">
+        <v>30418</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="355">
+        <v>17100009</v>
+      </c>
+      <c r="C20" s="50" t="s">
+        <v>497</v>
+      </c>
+      <c r="D20" s="54">
+        <v>2</v>
+      </c>
+      <c r="E20" s="49">
+        <v>1000</v>
+      </c>
+      <c r="F20" s="54">
+        <v>10</v>
+      </c>
+      <c r="G20" s="44">
+        <v>38782</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="320"/>
+      <c r="B21" s="565"/>
+      <c r="C21" s="627" t="s">
+        <v>738</v>
+      </c>
+      <c r="D21" s="41"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="68"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="320"/>
+      <c r="B22" s="565"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="68"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="320"/>
+      <c r="B23" s="565"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="41"/>
+      <c r="E23" s="57"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="68"/>
+    </row>
+    <row r="24" spans="1:7" ht="23.25" customHeight="1">
+      <c r="A24" s="320"/>
+      <c r="C24" s="47" t="s">
         <v>82</v>
       </c>
-      <c r="D7" s="254"/>
-[...24 lines deleted...]
-      <c r="E9" s="329" t="s">
+      <c r="D24" s="47"/>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="320"/>
+      <c r="C25" s="47" t="s">
         <v>83</v>
       </c>
-      <c r="F9" s="322" t="s">
-[...300 lines deleted...]
-      <c r="D25" s="25"/>
+      <c r="D25" s="47"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="295"/>
+      <c r="A26" s="320"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{209497C1-036C-48AD-ABC1-9D7ED3ADAABF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC7902F3-5E4F-42B6-BBEC-739C35175215}">
   <sheetPr codeName="Sayfa36">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G56"/>
+  <dimension ref="A1:G51"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="55" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="289"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="284"/>
+    <col min="1" max="1" width="9.140625" style="314"/>
+    <col min="2" max="2" width="18.140625" style="326" customWidth="1"/>
+    <col min="3" max="3" width="99.85546875" style="309" customWidth="1"/>
+    <col min="4" max="4" width="28.42578125" style="309" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.140625" style="309" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="309"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="106"/>
-[...8 lines deleted...]
-      <c r="F1" s="294">
+      <c r="A1" s="128"/>
+      <c r="B1" s="317"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" s="318"/>
+      <c r="F1" s="319">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A2" s="282"/>
-[...5 lines deleted...]
-      <c r="E2" s="297"/>
+      <c r="A2" s="307"/>
+      <c r="B2" s="323"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="322"/>
+      <c r="E2" s="322"/>
     </row>
     <row r="3" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A3" s="282"/>
-[...2 lines deleted...]
-        <v>977</v>
+      <c r="A3" s="307"/>
+      <c r="B3" s="323"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A4" s="295"/>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="A4" s="320"/>
+      <c r="B4" s="358"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="22.5" customHeight="1">
-      <c r="A5" s="295"/>
-[...2 lines deleted...]
-        <v>864</v>
+      <c r="A5" s="320"/>
+      <c r="B5" s="358"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
       </c>
     </row>
     <row r="6" spans="1:6">
-      <c r="A6" s="295"/>
-[...1 lines deleted...]
-      <c r="C6" s="426"/>
+      <c r="A6" s="320"/>
+      <c r="B6" s="341"/>
+      <c r="C6" s="452"/>
     </row>
     <row r="7" spans="1:6" ht="24.75">
-      <c r="A7" s="295"/>
-[...6 lines deleted...]
-      <c r="F7" s="289"/>
+      <c r="A7" s="320"/>
+      <c r="B7" s="341"/>
+      <c r="C7" s="327" t="s">
+        <v>499</v>
+      </c>
+      <c r="D7" s="314"/>
+      <c r="E7" s="314"/>
+      <c r="F7" s="314"/>
     </row>
     <row r="8" spans="1:6" ht="18.75">
-      <c r="A8" s="295"/>
-[...20 lines deleted...]
-      <c r="F9" s="289"/>
+      <c r="A8" s="320"/>
+      <c r="B8" s="341"/>
+      <c r="C8" s="345"/>
+      <c r="D8" s="321"/>
+      <c r="E8" s="321"/>
+      <c r="F8" s="321"/>
+    </row>
+    <row r="9" spans="1:6" s="344" customFormat="1" ht="54">
+      <c r="A9" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="313" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="346" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E9" s="314"/>
+      <c r="F9" s="314"/>
     </row>
     <row r="10" spans="1:6">
-      <c r="A10" s="303"/>
-[...4 lines deleted...]
-      <c r="F10" s="289"/>
+      <c r="A10" s="328"/>
+      <c r="B10" s="364"/>
+      <c r="C10" s="363"/>
+      <c r="D10" s="330"/>
+      <c r="E10" s="314"/>
+      <c r="F10" s="314"/>
     </row>
     <row r="11" spans="1:6">
-      <c r="A11" s="303" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="388" t="s">
+      <c r="A11" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="413" t="s">
+        <v>898</v>
+      </c>
+      <c r="C11" s="329" t="s">
+        <v>283</v>
+      </c>
+      <c r="D11" s="44">
+        <v>13585</v>
+      </c>
+      <c r="E11" s="314"/>
+      <c r="F11" s="314"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="413" t="s">
+        <v>899</v>
+      </c>
+      <c r="C12" s="363" t="s">
+        <v>284</v>
+      </c>
+      <c r="D12" s="44">
+        <v>13653</v>
+      </c>
+      <c r="E12" s="314"/>
+      <c r="F12" s="314"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="413" t="s">
+        <v>900</v>
+      </c>
+      <c r="C13" s="329" t="s">
+        <v>285</v>
+      </c>
+      <c r="D13" s="44">
+        <v>14799</v>
+      </c>
+      <c r="E13" s="314"/>
+      <c r="F13" s="314"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="413" t="s">
+        <v>901</v>
+      </c>
+      <c r="C14" s="363" t="s">
+        <v>286</v>
+      </c>
+      <c r="D14" s="44">
+        <v>14858</v>
+      </c>
+      <c r="E14" s="314"/>
+      <c r="F14" s="314"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="320"/>
+      <c r="B15" s="323"/>
+      <c r="D15" s="356"/>
+      <c r="E15" s="314"/>
+      <c r="F15" s="314"/>
+    </row>
+    <row r="16" spans="1:6" ht="18.75">
+      <c r="A16" s="320"/>
+      <c r="B16" s="323"/>
+      <c r="C16" s="345"/>
+      <c r="D16" s="334"/>
+      <c r="E16" s="314"/>
+      <c r="F16" s="314"/>
+    </row>
+    <row r="17" spans="1:7" s="344" customFormat="1" ht="54">
+      <c r="A17" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="313" t="s">
+        <v>26</v>
+      </c>
+      <c r="C17" s="346" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E17" s="314"/>
+      <c r="F17" s="314"/>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="328"/>
+      <c r="B18" s="333"/>
+      <c r="C18" s="363"/>
+      <c r="D18" s="331"/>
+      <c r="E18" s="314"/>
+      <c r="F18" s="314"/>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="413">
+        <v>100023475</v>
+      </c>
+      <c r="C19" s="363" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D19" s="44">
+        <v>13385</v>
+      </c>
+      <c r="E19" s="314"/>
+      <c r="F19" s="314"/>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="413">
+        <v>100023476</v>
+      </c>
+      <c r="C20" s="363" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D20" s="44">
+        <v>14137</v>
+      </c>
+      <c r="E20" s="314"/>
+      <c r="F20" s="314"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="413">
+        <v>100023477</v>
+      </c>
+      <c r="C21" s="363" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D21" s="44">
+        <v>15775</v>
+      </c>
+      <c r="E21" s="314"/>
+      <c r="F21" s="314"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="413">
+        <v>100023478</v>
+      </c>
+      <c r="C22" s="363" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D22" s="44">
+        <v>16653</v>
+      </c>
+      <c r="E22" s="314"/>
+      <c r="F22" s="314"/>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="320"/>
+      <c r="B23" s="311"/>
+      <c r="C23" s="359"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="314"/>
+      <c r="F23" s="314"/>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="413" t="s">
+        <v>902</v>
+      </c>
+      <c r="C24" s="157" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="44">
+        <v>17357</v>
+      </c>
+      <c r="E24" s="314"/>
+      <c r="F24" s="314"/>
+    </row>
+    <row r="25" spans="1:7" s="64" customFormat="1">
+      <c r="A25" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="413" t="s">
+        <v>903</v>
+      </c>
+      <c r="C25" s="157" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="44">
+        <v>18212</v>
+      </c>
+      <c r="E25" s="306" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F25" s="314"/>
+    </row>
+    <row r="26" spans="1:7" s="64" customFormat="1">
+      <c r="A26" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="413" t="s">
+        <v>904</v>
+      </c>
+      <c r="C26" s="157" t="s">
+        <v>3</v>
+      </c>
+      <c r="D26" s="44">
+        <v>19793</v>
+      </c>
+      <c r="E26" s="306" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F26" s="314"/>
+    </row>
+    <row r="27" spans="1:7" s="64" customFormat="1">
+      <c r="A27" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="413" t="s">
         <v>905</v>
       </c>
-      <c r="C11" s="304" t="s">
-[...12 lines deleted...]
-      <c r="B12" s="388" t="s">
+      <c r="C27" s="157" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="44">
+        <v>20895</v>
+      </c>
+      <c r="E27" s="306" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F27" s="314"/>
+    </row>
+    <row r="28" spans="1:7" s="64" customFormat="1" ht="18.75">
+      <c r="A28" s="320"/>
+      <c r="B28" s="323"/>
+      <c r="C28" s="345"/>
+      <c r="D28" s="334"/>
+      <c r="E28" s="306" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F28" s="314"/>
+    </row>
+    <row r="29" spans="1:7" ht="54">
+      <c r="A29" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" s="313" t="s">
+        <v>26</v>
+      </c>
+      <c r="C29" s="346" t="s">
+        <v>46</v>
+      </c>
+      <c r="D29" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E29" s="306"/>
+      <c r="F29" s="314"/>
+    </row>
+    <row r="30" spans="1:7" s="344" customFormat="1">
+      <c r="A30" s="328"/>
+      <c r="B30" s="333"/>
+      <c r="C30" s="363"/>
+      <c r="D30" s="331"/>
+      <c r="E30" s="306"/>
+      <c r="F30" s="314"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="413" t="s">
         <v>906</v>
       </c>
-      <c r="C12" s="338" t="s">
-[...12 lines deleted...]
-      <c r="B13" s="388" t="s">
+      <c r="C31" s="329" t="s">
+        <v>269</v>
+      </c>
+      <c r="D31" s="44">
+        <v>18320</v>
+      </c>
+      <c r="E31" s="306"/>
+      <c r="F31" s="314"/>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="413" t="s">
         <v>907</v>
       </c>
-      <c r="C13" s="304" t="s">
-[...12 lines deleted...]
-      <c r="B14" s="388" t="s">
+      <c r="C32" s="363" t="s">
+        <v>270</v>
+      </c>
+      <c r="D32" s="44">
+        <v>19179</v>
+      </c>
+      <c r="E32" s="306" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F32" s="314"/>
+      <c r="G32" s="314"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="413" t="s">
         <v>908</v>
       </c>
-      <c r="C14" s="338" t="s">
-[...51 lines deleted...]
-      <c r="B19" s="388" t="s">
+      <c r="C33" s="329" t="s">
+        <v>271</v>
+      </c>
+      <c r="D33" s="44">
+        <v>20754</v>
+      </c>
+      <c r="E33" s="306" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F33" s="314"/>
+      <c r="G33" s="314"/>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="413" t="s">
         <v>909</v>
       </c>
-      <c r="C19" s="304" t="s">
-[...230 lines deleted...]
-      <c r="F34" s="289"/>
+      <c r="C34" s="363" t="s">
+        <v>272</v>
+      </c>
+      <c r="D34" s="44">
+        <v>21863</v>
+      </c>
+      <c r="E34" s="306" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F34" s="314"/>
+      <c r="G34" s="314"/>
     </row>
     <row r="35" spans="1:7">
-      <c r="A35" s="303" t="s">
-[...34 lines deleted...]
-      <c r="G36" s="289"/>
+      <c r="A35" s="328"/>
+      <c r="B35" s="742"/>
+      <c r="C35" s="363"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="306" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F35" s="314"/>
+      <c r="G35" s="314"/>
+    </row>
+    <row r="36" spans="1:7" ht="20.25">
+      <c r="A36" s="320"/>
+      <c r="B36" s="341"/>
+      <c r="C36" s="365" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="356"/>
+      <c r="E36" s="314"/>
+      <c r="F36" s="314"/>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37" s="303" t="s">
-[...86 lines deleted...]
-      <c r="F44" s="289"/>
+      <c r="A37" s="133"/>
+      <c r="B37" s="366"/>
+      <c r="C37" s="66"/>
+      <c r="D37" s="73"/>
+      <c r="E37" s="314"/>
+      <c r="F37" s="314"/>
+    </row>
+    <row r="38" spans="1:7" s="64" customFormat="1">
+      <c r="A38" s="133"/>
+      <c r="B38" s="367" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" s="74"/>
+      <c r="E38" s="314"/>
+      <c r="F38" s="314"/>
+    </row>
+    <row r="39" spans="1:7" s="64" customFormat="1">
+      <c r="A39" s="320"/>
+      <c r="B39" s="341"/>
+      <c r="C39" s="309"/>
+      <c r="D39" s="356"/>
+      <c r="E39" s="314"/>
+      <c r="F39" s="314"/>
+    </row>
+    <row r="40" spans="1:7" ht="29.25">
+      <c r="A40" s="320"/>
+      <c r="B40" s="341"/>
+      <c r="C40" s="368" t="s">
+        <v>500</v>
+      </c>
+      <c r="D40" s="356"/>
+      <c r="E40" s="314"/>
+      <c r="F40" s="314"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="320"/>
+      <c r="B41" s="323"/>
+      <c r="D41" s="356"/>
+      <c r="E41" s="314"/>
+      <c r="F41" s="314"/>
+    </row>
+    <row r="42" spans="1:7" ht="54">
+      <c r="A42" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B42" s="313" t="s">
+        <v>26</v>
+      </c>
+      <c r="C42" s="346" t="s">
+        <v>46</v>
+      </c>
+      <c r="D42" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E42" s="314"/>
+      <c r="F42" s="314"/>
+    </row>
+    <row r="43" spans="1:7" s="344" customFormat="1">
+      <c r="A43" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="413" t="s">
+        <v>897</v>
+      </c>
+      <c r="C43" s="50" t="s">
+        <v>304</v>
+      </c>
+      <c r="D43" s="44">
+        <v>15648</v>
+      </c>
+      <c r="E43" s="314"/>
+      <c r="F43" s="314"/>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="413">
+        <v>100023480</v>
+      </c>
+      <c r="C44" s="50" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D44" s="44">
+        <v>17270</v>
+      </c>
+      <c r="E44" s="314"/>
+      <c r="F44" s="314"/>
+      <c r="G44" s="369"/>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" s="295"/>
-[...19 lines deleted...]
-      <c r="F46" s="289"/>
+      <c r="A45" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B45" s="413">
+        <v>100023481</v>
+      </c>
+      <c r="C45" s="50" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D45" s="44">
+        <v>17844</v>
+      </c>
+      <c r="E45" s="314"/>
+      <c r="F45" s="314"/>
+      <c r="G45" s="369"/>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="320"/>
+      <c r="C46" s="326"/>
+      <c r="E46" s="314"/>
+      <c r="F46" s="314"/>
+      <c r="G46" s="369"/>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" s="303" t="s">
-[...121 lines deleted...]
-      <c r="F56" s="289"/>
+      <c r="A47" s="320"/>
+      <c r="B47" s="325" t="s">
+        <v>70</v>
+      </c>
+      <c r="E47" s="314"/>
+      <c r="F47" s="314"/>
+      <c r="G47" s="369"/>
+    </row>
+    <row r="48" spans="1:7" ht="18.75" thickBot="1">
+      <c r="A48" s="335"/>
+      <c r="B48" s="340"/>
+      <c r="C48" s="336"/>
+      <c r="D48" s="336"/>
+      <c r="F48" s="314"/>
+    </row>
+    <row r="49" spans="5:6">
+      <c r="F49" s="314"/>
+    </row>
+    <row r="50" spans="5:6" ht="18.75" thickBot="1">
+      <c r="E50" s="336"/>
+      <c r="F50" s="314"/>
+    </row>
+    <row r="51" spans="5:6">
+      <c r="F51" s="314"/>
     </row>
   </sheetData>
+  <conditionalFormatting sqref="B19:B22">
+    <cfRule type="duplicateValues" dxfId="0" priority="4"/>
+  </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{A6F2D32B-3BD1-4AD6-AA35-C5805B05801B}"/>
   </hyperlinks>
   <pageMargins left="0.35433070866141736" right="0.15748031496062992" top="0.35433070866141736" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0146E20A-964A-4312-A91E-EB528904C4F2}">
   <sheetPr codeName="Sayfa38">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G57"/>
+  <dimension ref="A1:G58"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="289"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="284"/>
+    <col min="1" max="1" width="9.140625" style="314"/>
+    <col min="2" max="2" width="20.5703125" style="326" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.5703125" style="309" customWidth="1"/>
+    <col min="4" max="4" width="24.5703125" style="309" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="323" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="18.42578125" style="323" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="309"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="345" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
-[...9 lines deleted...]
-      <c r="G1" s="294">
+    <row r="1" spans="1:7" s="370" customFormat="1" ht="22.5" customHeight="1" thickBot="1">
+      <c r="A1" s="92"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="371"/>
+      <c r="E1" s="372" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" s="373"/>
+      <c r="G1" s="319">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A2" s="290"/>
-[...6 lines deleted...]
-      <c r="G2" s="297"/>
+      <c r="A2" s="315"/>
+      <c r="B2" s="309"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E2" s="322"/>
+      <c r="F2" s="322"/>
+      <c r="G2" s="322"/>
     </row>
     <row r="3" spans="1:7" ht="22.5" customHeight="1">
-      <c r="A3" s="290"/>
-[...2 lines deleted...]
-        <v>977</v>
+      <c r="A3" s="315"/>
+      <c r="B3" s="309"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="22.5" customHeight="1">
-      <c r="B4" s="284"/>
-[...3 lines deleted...]
-      <c r="D4" s="283"/>
+      <c r="B4" s="309"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="308"/>
     </row>
     <row r="5" spans="1:7" ht="22.5" customHeight="1">
-      <c r="B5" s="284"/>
-      <c r="C5" s="385" t="s">
+      <c r="B5" s="309"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="308"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="B6" s="374"/>
+      <c r="C6" s="452"/>
+      <c r="D6" s="375"/>
+      <c r="E6" s="339"/>
+      <c r="F6" s="339"/>
+      <c r="G6" s="339"/>
+    </row>
+    <row r="7" spans="1:7" ht="24.75">
+      <c r="C7" s="786" t="s">
+        <v>246</v>
+      </c>
+      <c r="D7" s="786"/>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="C8" s="787" t="s">
+        <v>447</v>
+      </c>
+      <c r="D8" s="787"/>
+      <c r="E8" s="788"/>
+    </row>
+    <row r="10" spans="1:7" s="344" customFormat="1" ht="54">
+      <c r="A10" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="351" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="351" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" s="351"/>
+      <c r="E10" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F10" s="323"/>
+      <c r="G10" s="323"/>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="413" t="s">
+        <v>863</v>
+      </c>
+      <c r="C11" s="52" t="s">
+        <v>227</v>
+      </c>
+      <c r="D11" s="338"/>
+      <c r="E11" s="44">
+        <v>18827</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="413" t="s">
         <v>864</v>
       </c>
-      <c r="D5" s="283"/>
-[...10 lines deleted...]
-      <c r="C7" s="788" t="s">
+      <c r="C12" s="52" t="s">
+        <v>228</v>
+      </c>
+      <c r="D12" s="338"/>
+      <c r="E12" s="44">
+        <v>19709</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="413" t="s">
+        <v>865</v>
+      </c>
+      <c r="C13" s="52" t="s">
+        <v>229</v>
+      </c>
+      <c r="D13" s="338"/>
+      <c r="E13" s="44">
+        <v>22483</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="413" t="s">
+        <v>866</v>
+      </c>
+      <c r="C14" s="52" t="s">
+        <v>230</v>
+      </c>
+      <c r="D14" s="338"/>
+      <c r="E14" s="44">
+        <v>27498</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="413" t="s">
+        <v>867</v>
+      </c>
+      <c r="C15" s="52" t="s">
+        <v>231</v>
+      </c>
+      <c r="D15" s="338"/>
+      <c r="E15" s="44">
+        <v>28724</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="413" t="s">
+        <v>868</v>
+      </c>
+      <c r="C16" s="52" t="s">
+        <v>232</v>
+      </c>
+      <c r="D16" s="338"/>
+      <c r="E16" s="44">
+        <v>40708</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="413" t="s">
+        <v>869</v>
+      </c>
+      <c r="C17" s="52" t="s">
+        <v>233</v>
+      </c>
+      <c r="D17" s="338"/>
+      <c r="E17" s="44">
+        <v>47409</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="413" t="s">
+        <v>870</v>
+      </c>
+      <c r="C18" s="52" t="s">
+        <v>234</v>
+      </c>
+      <c r="D18" s="338"/>
+      <c r="E18" s="44">
+        <v>51974</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="413" t="s">
+        <v>871</v>
+      </c>
+      <c r="C19" s="52" t="s">
+        <v>235</v>
+      </c>
+      <c r="D19" s="338"/>
+      <c r="E19" s="44">
+        <v>85875</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="413" t="s">
+        <v>872</v>
+      </c>
+      <c r="C20" s="52" t="s">
+        <v>236</v>
+      </c>
+      <c r="D20" s="338"/>
+      <c r="E20" s="44">
+        <v>90990</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="413" t="s">
+        <v>873</v>
+      </c>
+      <c r="C21" s="52" t="s">
+        <v>237</v>
+      </c>
+      <c r="D21" s="338"/>
+      <c r="E21" s="44">
+        <v>29973</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="413" t="s">
+        <v>874</v>
+      </c>
+      <c r="C22" s="52" t="s">
+        <v>238</v>
+      </c>
+      <c r="D22" s="338"/>
+      <c r="E22" s="44">
+        <v>31998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="413" t="s">
+        <v>875</v>
+      </c>
+      <c r="C23" s="52" t="s">
+        <v>239</v>
+      </c>
+      <c r="D23" s="338"/>
+      <c r="E23" s="44">
+        <v>44357</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="413" t="s">
+        <v>876</v>
+      </c>
+      <c r="C24" s="52" t="s">
+        <v>240</v>
+      </c>
+      <c r="D24" s="338"/>
+      <c r="E24" s="44">
+        <v>52437</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="413" t="s">
+        <v>877</v>
+      </c>
+      <c r="C25" s="52" t="s">
+        <v>241</v>
+      </c>
+      <c r="D25" s="338"/>
+      <c r="E25" s="44">
+        <v>57822</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="413" t="s">
+        <v>878</v>
+      </c>
+      <c r="C26" s="52" t="s">
+        <v>242</v>
+      </c>
+      <c r="D26" s="338"/>
+      <c r="E26" s="44">
+        <v>90543</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="413" t="s">
+        <v>879</v>
+      </c>
+      <c r="C27" s="52" t="s">
+        <v>243</v>
+      </c>
+      <c r="D27" s="338"/>
+      <c r="E27" s="44">
+        <v>97255</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B28" s="311">
+        <v>100023501</v>
+      </c>
+      <c r="C28" s="52" t="s">
+        <v>856</v>
+      </c>
+      <c r="D28" s="338"/>
+      <c r="E28" s="44">
+        <v>42752</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="413" t="s">
+        <v>880</v>
+      </c>
+      <c r="C29" s="52" t="s">
+        <v>244</v>
+      </c>
+      <c r="D29" s="376"/>
+      <c r="E29" s="44">
+        <v>79695</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="321"/>
+      <c r="B30" s="357"/>
+      <c r="C30" s="47" t="s">
+        <v>305</v>
+      </c>
+      <c r="D30" s="339"/>
+      <c r="E30" s="312"/>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="321"/>
+      <c r="B31" s="377"/>
+      <c r="C31" s="47"/>
+      <c r="E31" s="312"/>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="C32" s="47"/>
+      <c r="E32" s="312"/>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="C33" s="51"/>
+      <c r="E33" s="312"/>
+    </row>
+    <row r="34" spans="1:7" ht="24.75" customHeight="1">
+      <c r="B34" s="374"/>
+      <c r="C34" s="786" t="s">
+        <v>448</v>
+      </c>
+      <c r="D34" s="786"/>
+      <c r="E34" s="312"/>
+    </row>
+    <row r="35" spans="1:7" ht="24.75" customHeight="1">
+      <c r="B35" s="374"/>
+      <c r="C35" s="321"/>
+      <c r="D35" s="321"/>
+      <c r="E35" s="334"/>
+    </row>
+    <row r="36" spans="1:7" s="344" customFormat="1" ht="54">
+      <c r="A36" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B36" s="351" t="s">
+        <v>26</v>
+      </c>
+      <c r="C36" s="351" t="s">
+        <v>52</v>
+      </c>
+      <c r="D36" s="351" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F36" s="323"/>
+      <c r="G36" s="323"/>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="413" t="s">
+        <v>245</v>
+      </c>
+      <c r="C37" s="52" t="s">
+        <v>247</v>
+      </c>
+      <c r="D37" s="338" t="s">
+        <v>248</v>
+      </c>
+      <c r="E37" s="44">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B38" s="413" t="s">
+        <v>881</v>
+      </c>
+      <c r="C38" s="52" t="s">
+        <v>249</v>
+      </c>
+      <c r="D38" s="338" t="s">
+        <v>250</v>
+      </c>
+      <c r="E38" s="44">
+        <v>8878</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" s="413" t="s">
+        <v>882</v>
+      </c>
+      <c r="C39" s="52" t="s">
+        <v>251</v>
+      </c>
+      <c r="D39" s="338" t="s">
         <v>252</v>
       </c>
-      <c r="D7" s="788"/>
-[...239 lines deleted...]
-      <c r="B25" s="388" t="s">
+      <c r="E39" s="44">
+        <v>10204</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="413" t="s">
         <v>883</v>
       </c>
-      <c r="C25" s="30" t="s">
-[...130 lines deleted...]
-      <c r="C37" s="30" t="s">
+      <c r="C40" s="52" t="s">
         <v>253</v>
       </c>
-      <c r="D37" s="313" t="s">
+      <c r="D40" s="338" t="s">
         <v>254</v>
       </c>
-      <c r="E37" s="22">
-[...51 lines deleted...]
-        <v>10428</v>
+      <c r="E40" s="44">
+        <v>10949</v>
       </c>
     </row>
     <row r="41" spans="1:7">
-      <c r="C41" s="25" t="s">
-        <v>550</v>
+      <c r="C41" s="47" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="36">
-      <c r="C43" s="583" t="s">
-[...3 lines deleted...]
-      <c r="E43" s="584"/>
+      <c r="C43" s="609" t="s">
+        <v>663</v>
+      </c>
+      <c r="D43" s="609"/>
+      <c r="E43" s="610"/>
     </row>
     <row r="44" spans="1:7">
-      <c r="B44" s="482"/>
-[...2 lines deleted...]
-      <c r="E44" s="584"/>
+      <c r="B44" s="508"/>
+      <c r="C44" s="51"/>
+      <c r="D44" s="339"/>
+      <c r="E44" s="610"/>
     </row>
     <row r="45" spans="1:7" ht="54">
-      <c r="A45" s="115" t="s">
-[...10 lines deleted...]
-        <v>978</v>
+      <c r="A45" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45" s="351" t="s">
+        <v>26</v>
+      </c>
+      <c r="C45" s="351" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" s="351"/>
+      <c r="E45" s="161" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="388">
+      <c r="A46" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B46" s="413">
         <v>100022628</v>
       </c>
-      <c r="C46" s="30" t="s">
-[...4 lines deleted...]
-        <v>28778</v>
+      <c r="C46" s="52" t="s">
+        <v>939</v>
+      </c>
+      <c r="D46" s="376"/>
+      <c r="E46" s="44">
+        <v>30234</v>
       </c>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B47" s="388">
+      <c r="A47" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47" s="413">
         <v>100022630</v>
       </c>
-      <c r="C47" s="30" t="s">
-[...4 lines deleted...]
-        <v>40285</v>
+      <c r="C47" s="52" t="s">
+        <v>940</v>
+      </c>
+      <c r="D47" s="376"/>
+      <c r="E47" s="44">
+        <v>42324</v>
       </c>
     </row>
     <row r="48" spans="1:7">
-      <c r="A48" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B48" s="388">
+      <c r="A48" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="413">
         <v>100022631</v>
       </c>
-      <c r="C48" s="30" t="s">
-[...4 lines deleted...]
-        <v>54485</v>
+      <c r="C48" s="52" t="s">
+        <v>941</v>
+      </c>
+      <c r="D48" s="376"/>
+      <c r="E48" s="44">
+        <v>57243</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="388">
+      <c r="A49" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="413">
         <v>100022632</v>
       </c>
-      <c r="C49" s="30" t="s">
-[...4 lines deleted...]
-        <v>89088</v>
+      <c r="C49" s="52" t="s">
+        <v>942</v>
+      </c>
+      <c r="D49" s="376"/>
+      <c r="E49" s="44">
+        <v>93595</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="36">
-      <c r="C51" s="583" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="583"/>
+      <c r="C51" s="609" t="s">
+        <v>664</v>
+      </c>
+      <c r="D51" s="609"/>
     </row>
     <row r="52" spans="1:5">
-      <c r="B52" s="284"/>
+      <c r="B52" s="309"/>
     </row>
     <row r="53" spans="1:5" ht="54">
-      <c r="A53" s="115" t="s">
-[...10 lines deleted...]
-        <v>978</v>
+      <c r="A53" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B53" s="351" t="s">
+        <v>26</v>
+      </c>
+      <c r="C53" s="351" t="s">
+        <v>52</v>
+      </c>
+      <c r="D53" s="351"/>
+      <c r="E53" s="161" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="54" spans="1:5">
-      <c r="A54" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="388">
+      <c r="A54" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B54" s="413">
         <v>7895951</v>
       </c>
-      <c r="C54" s="30" t="s">
-[...4 lines deleted...]
-        <v>12219</v>
+      <c r="C54" s="52" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D54" s="75"/>
+      <c r="E54" s="44">
+        <v>12837</v>
       </c>
     </row>
     <row r="55" spans="1:5">
-      <c r="A55" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="388">
+      <c r="A55" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B55" s="413">
         <v>7895952</v>
       </c>
-      <c r="C55" s="30" t="s">
-[...4 lines deleted...]
-        <v>13918</v>
+      <c r="C55" s="52" t="s">
+        <v>665</v>
+      </c>
+      <c r="D55" s="376"/>
+      <c r="E55" s="44">
+        <v>14622</v>
       </c>
     </row>
     <row r="56" spans="1:5">
-      <c r="A56" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="388">
+      <c r="A56" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B56" s="413">
         <v>7895953</v>
       </c>
-      <c r="C56" s="30" t="s">
-[...4 lines deleted...]
-        <v>18477</v>
+      <c r="C56" s="52" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D56" s="376"/>
+      <c r="E56" s="44">
+        <v>19410</v>
       </c>
     </row>
     <row r="57" spans="1:5">
-      <c r="A57" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="286">
+      <c r="A57" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B57" s="311">
         <v>7895954</v>
       </c>
-      <c r="C57" s="30" t="s">
-[...4 lines deleted...]
-        <v>25055</v>
+      <c r="C57" s="52" t="s">
+        <v>855</v>
+      </c>
+      <c r="D57" s="376"/>
+      <c r="E57" s="44">
+        <v>26323</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B58" s="311">
+        <v>7908454</v>
+      </c>
+      <c r="C58" s="52" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D58" s="376"/>
+      <c r="E58" s="44">
+        <v>3235</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="C34:D34"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{D50D30CB-6841-4E03-9CBC-A0A40BF968E0}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{651F0BBF-80DC-452A-9432-043C4CBC9692}">
   <sheetPr codeName="Sayfa50">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.85546875" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="13.85546875" style="367" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="14.85546875" style="102"/>
+    <col min="1" max="1" width="13.85546875" style="392" customWidth="1"/>
+    <col min="2" max="2" width="14.85546875" style="384" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.140625" style="124" customWidth="1"/>
+    <col min="4" max="4" width="16.140625" style="124" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19.5703125" style="124" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="43" style="124" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="124" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="14.85546875" style="124"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="284" customFormat="1" ht="27">
-[...12 lines deleted...]
-      <c r="I1" s="317">
+    <row r="1" spans="1:10" s="309" customFormat="1" ht="27">
+      <c r="A1" s="128"/>
+      <c r="B1" s="317"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="343"/>
+      <c r="E1" s="316"/>
+      <c r="F1" s="316"/>
+      <c r="G1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="318"/>
+      <c r="I1" s="342">
         <v>9</v>
       </c>
-      <c r="J1" s="348"/>
-[...38 lines deleted...]
-      <c r="F5" s="283"/>
+      <c r="J1" s="373"/>
+    </row>
+    <row r="2" spans="1:10" s="309" customFormat="1">
+      <c r="A2" s="307"/>
+      <c r="B2" s="323"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E2" s="322"/>
+      <c r="F2" s="322"/>
+      <c r="H2" s="322"/>
+      <c r="I2" s="322"/>
+      <c r="J2" s="322"/>
+    </row>
+    <row r="3" spans="1:10" s="309" customFormat="1">
+      <c r="A3" s="307"/>
+      <c r="B3" s="323"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="309" customFormat="1">
+      <c r="A4" s="320"/>
+      <c r="B4" s="323"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="308"/>
+      <c r="E4" s="308"/>
+      <c r="F4" s="308"/>
+    </row>
+    <row r="5" spans="1:10" s="309" customFormat="1">
+      <c r="A5" s="320"/>
+      <c r="B5" s="323"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="308"/>
+      <c r="E5" s="308"/>
+      <c r="F5" s="308"/>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="356"/>
-[...7 lines deleted...]
-      <c r="I6" s="358"/>
+      <c r="A6" s="381"/>
+      <c r="B6" s="382"/>
+      <c r="C6" s="452"/>
+      <c r="D6" s="383"/>
+      <c r="E6" s="383"/>
+      <c r="F6" s="383"/>
+      <c r="G6" s="383"/>
+      <c r="H6" s="383"/>
+      <c r="I6" s="383"/>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="356"/>
-[...5 lines deleted...]
-      <c r="I7" s="358"/>
+      <c r="A7" s="381"/>
+      <c r="D7" s="383"/>
+      <c r="E7" s="383"/>
+      <c r="F7" s="383"/>
+      <c r="G7" s="383"/>
+      <c r="H7" s="383"/>
+      <c r="I7" s="383"/>
     </row>
     <row r="8" spans="1:10" ht="24.75">
-      <c r="A8" s="356"/>
-[...8 lines deleted...]
-      <c r="I8" s="358"/>
+      <c r="A8" s="381"/>
+      <c r="C8" s="385" t="s">
+        <v>392</v>
+      </c>
+      <c r="D8" s="383"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="383"/>
+      <c r="G8" s="383"/>
+      <c r="H8" s="383"/>
+      <c r="I8" s="383"/>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="356"/>
-[...7 lines deleted...]
-      <c r="I9" s="358"/>
+      <c r="A9" s="381"/>
+      <c r="B9" s="382"/>
+      <c r="C9" s="383"/>
+      <c r="D9" s="383"/>
+      <c r="E9" s="383"/>
+      <c r="F9" s="383"/>
+      <c r="G9" s="383"/>
+      <c r="H9" s="383"/>
+      <c r="I9" s="383"/>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="356"/>
-[...7 lines deleted...]
-      <c r="I11" s="96"/>
+      <c r="A11" s="381"/>
+      <c r="B11" s="387"/>
+      <c r="C11" s="117"/>
+      <c r="D11" s="117"/>
+      <c r="E11" s="117"/>
+      <c r="F11" s="117"/>
+      <c r="G11" s="118"/>
+      <c r="H11" s="118"/>
+      <c r="I11" s="118"/>
     </row>
     <row r="12" spans="1:10">
-      <c r="A12" s="356"/>
-[...2 lines deleted...]
-      <c r="D12" s="95"/>
+      <c r="A12" s="381"/>
+      <c r="B12" s="387"/>
+      <c r="C12" s="117"/>
+      <c r="D12" s="117"/>
     </row>
     <row r="13" spans="1:10" ht="24.75">
-      <c r="A13" s="356"/>
-[...4 lines deleted...]
-      <c r="D13" s="95"/>
+      <c r="A13" s="381"/>
+      <c r="B13" s="387"/>
+      <c r="C13" s="385" t="s">
+        <v>976</v>
+      </c>
+      <c r="D13" s="117"/>
     </row>
     <row r="14" spans="1:10" ht="24.75">
-      <c r="A14" s="356"/>
-[...2 lines deleted...]
-      <c r="D14" s="95"/>
+      <c r="A14" s="381"/>
+      <c r="B14" s="387"/>
+      <c r="C14" s="385"/>
+      <c r="D14" s="117"/>
     </row>
     <row r="15" spans="1:10" ht="54">
-      <c r="A15" s="115" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="363" t="s">
+      <c r="A15" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="353" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="363" t="s">
-[...9 lines deleted...]
-        <v>978</v>
+      <c r="C15" s="388" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="388" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="388" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" s="388" t="s">
+        <v>62</v>
+      </c>
+      <c r="G15" s="161" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="365">
+      <c r="A16" s="115" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="390">
         <v>100023802</v>
       </c>
-      <c r="C16" s="93" t="s">
-[...11 lines deleted...]
-      <c r="G16" s="22">
+      <c r="C16" s="115" t="s">
+        <v>972</v>
+      </c>
+      <c r="D16" s="474" t="s">
+        <v>483</v>
+      </c>
+      <c r="E16" s="479" t="s">
+        <v>383</v>
+      </c>
+      <c r="F16" s="479" t="s">
+        <v>484</v>
+      </c>
+      <c r="G16" s="44">
         <v>38770</v>
       </c>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="365">
+      <c r="A17" s="115" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="390">
         <v>100023803</v>
       </c>
-      <c r="C17" s="93" t="s">
-[...11 lines deleted...]
-      <c r="G17" s="22">
+      <c r="C17" s="115" t="s">
+        <v>973</v>
+      </c>
+      <c r="D17" s="474" t="s">
+        <v>485</v>
+      </c>
+      <c r="E17" s="479" t="s">
+        <v>383</v>
+      </c>
+      <c r="F17" s="479" t="s">
+        <v>484</v>
+      </c>
+      <c r="G17" s="44">
         <v>42830</v>
       </c>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="365">
+      <c r="A18" s="115" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="390">
         <v>100023804</v>
       </c>
-      <c r="C18" s="93" t="s">
-[...11 lines deleted...]
-      <c r="G18" s="22">
+      <c r="C18" s="115" t="s">
+        <v>974</v>
+      </c>
+      <c r="D18" s="474" t="s">
+        <v>486</v>
+      </c>
+      <c r="E18" s="479" t="s">
+        <v>383</v>
+      </c>
+      <c r="F18" s="479" t="s">
+        <v>484</v>
+      </c>
+      <c r="G18" s="44">
         <v>61387</v>
       </c>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="366">
+      <c r="A19" s="115" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="391">
         <v>100023805</v>
       </c>
-      <c r="C19" s="93" t="s">
-[...11 lines deleted...]
-      <c r="G19" s="22">
+      <c r="C19" s="115" t="s">
+        <v>975</v>
+      </c>
+      <c r="D19" s="474" t="s">
+        <v>487</v>
+      </c>
+      <c r="E19" s="479" t="s">
+        <v>383</v>
+      </c>
+      <c r="F19" s="479" t="s">
+        <v>484</v>
+      </c>
+      <c r="G19" s="44">
         <v>74660</v>
       </c>
     </row>
     <row r="20" spans="1:7">
-      <c r="A20" s="93"/>
-[...5 lines deleted...]
-      <c r="G20" s="104"/>
+      <c r="A20" s="115"/>
+      <c r="B20" s="391"/>
+      <c r="C20" s="115"/>
+      <c r="D20" s="474"/>
+      <c r="E20" s="479"/>
+      <c r="F20" s="479"/>
+      <c r="G20" s="126"/>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" s="93" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="366">
+      <c r="A21" s="115" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="391">
         <v>100021498</v>
       </c>
-      <c r="C21" s="93" t="s">
-[...5 lines deleted...]
-      <c r="G21" s="22">
+      <c r="C21" s="115" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D21" s="474"/>
+      <c r="E21" s="479"/>
+      <c r="F21" s="479"/>
+      <c r="G21" s="44">
         <v>980</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="93"/>
-[...7 lines deleted...]
-      <c r="G22" s="104"/>
+      <c r="A22" s="115"/>
+      <c r="B22" s="391"/>
+      <c r="C22" s="115" t="s">
+        <v>393</v>
+      </c>
+      <c r="D22" s="474"/>
+      <c r="E22" s="479"/>
+      <c r="F22" s="479"/>
+      <c r="G22" s="126"/>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" s="97"/>
-[...7 lines deleted...]
-      <c r="G23" s="421"/>
+      <c r="A23" s="119"/>
+      <c r="B23" s="446"/>
+      <c r="C23" s="119" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" s="434"/>
+      <c r="E23" s="55"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="447"/>
     </row>
     <row r="24" spans="1:7">
-      <c r="A24" s="97"/>
-[...5 lines deleted...]
-      <c r="G24" s="421"/>
+      <c r="A24" s="119"/>
+      <c r="B24" s="446"/>
+      <c r="C24" s="119"/>
+      <c r="D24" s="434"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="447"/>
     </row>
     <row r="25" spans="1:7" ht="24.75">
-      <c r="A25" s="356"/>
-[...4 lines deleted...]
-      <c r="G25" s="358"/>
+      <c r="A25" s="381"/>
+      <c r="C25" s="385" t="s">
+        <v>392</v>
+      </c>
+      <c r="D25" s="383"/>
+      <c r="G25" s="383"/>
     </row>
     <row r="26" spans="1:7">
-      <c r="A26" s="356"/>
-[...5 lines deleted...]
-      <c r="G26" s="358"/>
+      <c r="A26" s="381"/>
+      <c r="B26" s="382"/>
+      <c r="C26" s="383"/>
+      <c r="D26" s="383"/>
+      <c r="E26" s="383"/>
+      <c r="F26" s="383"/>
+      <c r="G26" s="383"/>
     </row>
     <row r="28" spans="1:7" ht="24.75">
-      <c r="A28" s="356"/>
-[...7 lines deleted...]
-      <c r="G28" s="96"/>
+      <c r="A28" s="381"/>
+      <c r="B28" s="387"/>
+      <c r="C28" s="385" t="s">
+        <v>306</v>
+      </c>
+      <c r="D28" s="117"/>
+      <c r="E28" s="117"/>
+      <c r="F28" s="117"/>
+      <c r="G28" s="118"/>
     </row>
     <row r="29" spans="1:7" ht="24.75">
-      <c r="A29" s="356"/>
-[...5 lines deleted...]
-      <c r="G29" s="96"/>
+      <c r="A29" s="381"/>
+      <c r="B29" s="387"/>
+      <c r="C29" s="385"/>
+      <c r="D29" s="117"/>
+      <c r="E29" s="117"/>
+      <c r="F29" s="117"/>
+      <c r="G29" s="118"/>
     </row>
     <row r="30" spans="1:7" ht="54">
-      <c r="A30" s="115" t="s">
-[...5 lines deleted...]
-      <c r="C30" s="363" t="s">
+      <c r="A30" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B30" s="353" t="s">
         <v>26</v>
       </c>
-      <c r="D30" s="363" t="s">
-[...9 lines deleted...]
-        <v>978</v>
+      <c r="C30" s="388" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="388" t="s">
+        <v>19</v>
+      </c>
+      <c r="E30" s="388" t="s">
+        <v>61</v>
+      </c>
+      <c r="F30" s="388" t="s">
+        <v>62</v>
+      </c>
+      <c r="G30" s="161" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="364" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="365">
+      <c r="A31" s="389" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="390">
         <v>100023223</v>
       </c>
-      <c r="C31" s="93" t="s">
-[...11 lines deleted...]
-      <c r="G31" s="22">
+      <c r="C31" s="115" t="s">
+        <v>837</v>
+      </c>
+      <c r="D31" s="114" t="s">
+        <v>838</v>
+      </c>
+      <c r="E31" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="F31" s="116" t="s">
+        <v>484</v>
+      </c>
+      <c r="G31" s="44">
         <v>139824</v>
       </c>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="97"/>
-[...7 lines deleted...]
-      <c r="G32" s="421"/>
+      <c r="A32" s="119"/>
+      <c r="B32" s="446"/>
+      <c r="C32" s="119" t="s">
+        <v>393</v>
+      </c>
+      <c r="D32" s="434"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
+      <c r="G32" s="447"/>
     </row>
     <row r="33" spans="1:7">
-      <c r="A33" s="97"/>
-[...7 lines deleted...]
-      <c r="G33" s="421"/>
+      <c r="A33" s="119"/>
+      <c r="B33" s="446"/>
+      <c r="C33" s="119" t="s">
+        <v>43</v>
+      </c>
+      <c r="D33" s="434"/>
+      <c r="E33" s="55"/>
+      <c r="F33" s="55"/>
+      <c r="G33" s="447"/>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34" s="97"/>
-[...5 lines deleted...]
-      <c r="G34" s="421"/>
+      <c r="A34" s="119"/>
+      <c r="B34" s="446"/>
+      <c r="C34" s="119"/>
+      <c r="D34" s="434"/>
+      <c r="E34" s="55"/>
+      <c r="F34" s="55"/>
+      <c r="G34" s="447"/>
     </row>
     <row r="35" spans="1:7">
-      <c r="A35" s="97"/>
-[...5 lines deleted...]
-      <c r="G35" s="421"/>
+      <c r="A35" s="119"/>
+      <c r="B35" s="446"/>
+      <c r="C35" s="119"/>
+      <c r="D35" s="434"/>
+      <c r="E35" s="55"/>
+      <c r="F35" s="55"/>
+      <c r="G35" s="447"/>
     </row>
     <row r="36" spans="1:7">
-      <c r="A36" s="97"/>
-[...5 lines deleted...]
-      <c r="G36" s="421"/>
+      <c r="A36" s="119"/>
+      <c r="B36" s="446"/>
+      <c r="C36" s="119"/>
+      <c r="D36" s="434"/>
+      <c r="E36" s="55"/>
+      <c r="F36" s="55"/>
+      <c r="G36" s="447"/>
     </row>
     <row r="37" spans="1:7">
-      <c r="A37" s="97"/>
-[...5 lines deleted...]
-      <c r="G37" s="421"/>
+      <c r="A37" s="119"/>
+      <c r="B37" s="446"/>
+      <c r="C37" s="119"/>
+      <c r="D37" s="434"/>
+      <c r="E37" s="55"/>
+      <c r="F37" s="55"/>
+      <c r="G37" s="447"/>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="356"/>
-[...1 lines deleted...]
-      <c r="D38" s="98"/>
+      <c r="A38" s="381"/>
+      <c r="B38" s="387"/>
+      <c r="D38" s="120"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{7E7CEDEF-2977-4CE9-9D2D-B96DA0B0A022}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6965502-EB9A-4692-8228-F8F595DCB4CF}">
   <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="464" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="102"/>
+    <col min="1" max="1" width="9.5703125" style="490" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="384" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="60" style="124" customWidth="1"/>
+    <col min="4" max="4" width="20" style="384" customWidth="1"/>
+    <col min="5" max="5" width="19" style="124" customWidth="1"/>
+    <col min="6" max="6" width="22.42578125" style="124" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="124" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.5703125" style="124" customWidth="1"/>
+    <col min="9" max="9" width="16" style="124" customWidth="1"/>
+    <col min="10" max="10" width="14.42578125" style="124" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="124"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="284" customFormat="1" ht="24" customHeight="1">
-[...12 lines deleted...]
-      <c r="I1" s="317">
+    <row r="1" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A1" s="480"/>
+      <c r="B1" s="317"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="317"/>
+      <c r="E1" s="316"/>
+      <c r="F1" s="316"/>
+      <c r="G1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="318"/>
+      <c r="I1" s="342">
         <v>10</v>
       </c>
-      <c r="J1" s="348"/>
-[...51 lines deleted...]
-      <c r="F6" s="283"/>
+      <c r="J1" s="373"/>
+    </row>
+    <row r="2" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A2" s="481"/>
+      <c r="B2" s="323"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="323"/>
+      <c r="E2" s="322"/>
+      <c r="F2" s="322"/>
+      <c r="H2" s="322"/>
+      <c r="I2" s="322"/>
+      <c r="J2" s="322"/>
+      <c r="K2" s="482"/>
+    </row>
+    <row r="3" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A3" s="481"/>
+      <c r="B3" s="323"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+      <c r="D3" s="323"/>
+    </row>
+    <row r="4" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="349"/>
+      <c r="B4" s="323"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="324"/>
+      <c r="E4" s="308"/>
+      <c r="F4" s="308"/>
+    </row>
+    <row r="5" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="349"/>
+      <c r="B5" s="323"/>
+      <c r="C5" s="409" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="324"/>
+      <c r="E5" s="308"/>
+      <c r="F5" s="308"/>
+    </row>
+    <row r="6" spans="1:11" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="349"/>
+      <c r="B6" s="323"/>
+      <c r="C6" s="752" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D6" s="324"/>
+      <c r="E6" s="308"/>
+      <c r="F6" s="308"/>
     </row>
     <row r="7" spans="1:11" ht="63" customHeight="1">
-      <c r="A7" s="457"/>
-[...7 lines deleted...]
-      <c r="I7" s="358"/>
+      <c r="A7" s="483"/>
+      <c r="B7" s="382"/>
+      <c r="C7" s="383"/>
+      <c r="D7" s="484"/>
+      <c r="E7" s="383"/>
+      <c r="F7" s="383"/>
+      <c r="G7" s="383"/>
+      <c r="H7" s="383"/>
+      <c r="I7" s="383"/>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="457"/>
-[...5 lines deleted...]
-      <c r="I8" s="358"/>
+      <c r="A8" s="483"/>
+      <c r="D8" s="484"/>
+      <c r="E8" s="383"/>
+      <c r="F8" s="383"/>
+      <c r="G8" s="383"/>
+      <c r="H8" s="383"/>
+      <c r="I8" s="383"/>
     </row>
     <row r="9" spans="1:11" ht="24.75">
-      <c r="A9" s="457"/>
-[...7 lines deleted...]
-      <c r="I9" s="358"/>
+      <c r="A9" s="483"/>
+      <c r="C9" s="385" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D9" s="484"/>
+      <c r="F9" s="383"/>
+      <c r="G9" s="383"/>
+      <c r="H9" s="383"/>
+      <c r="I9" s="383"/>
     </row>
     <row r="10" spans="1:11">
-      <c r="A10" s="457"/>
-[...7 lines deleted...]
-      <c r="I10" s="358"/>
+      <c r="A10" s="483"/>
+      <c r="B10" s="382"/>
+      <c r="C10" s="383"/>
+      <c r="D10" s="484"/>
+      <c r="E10" s="383"/>
+      <c r="F10" s="383"/>
+      <c r="G10" s="383"/>
+      <c r="H10" s="383"/>
+      <c r="I10" s="383"/>
     </row>
     <row r="11" spans="1:11">
-      <c r="A11" s="587"/>
+      <c r="A11" s="613"/>
     </row>
     <row r="12" spans="1:11" ht="24.75">
-      <c r="A12" s="457"/>
-[...1 lines deleted...]
-      <c r="C12" s="360" t="s">
+      <c r="A12" s="483"/>
+      <c r="B12" s="387"/>
+      <c r="C12" s="385" t="s">
+        <v>501</v>
+      </c>
+      <c r="D12" s="387"/>
+      <c r="E12" s="117"/>
+      <c r="F12" s="117"/>
+      <c r="G12" s="118"/>
+      <c r="H12" s="118"/>
+      <c r="I12" s="118"/>
+    </row>
+    <row r="13" spans="1:11" ht="24.75">
+      <c r="A13" s="483"/>
+      <c r="B13" s="387"/>
+      <c r="C13" s="385"/>
+      <c r="D13" s="387"/>
+      <c r="E13" s="117"/>
+      <c r="F13" s="117"/>
+      <c r="G13" s="118"/>
+    </row>
+    <row r="14" spans="1:11" ht="24.75">
+      <c r="A14" s="483"/>
+      <c r="B14" s="387"/>
+      <c r="C14" s="385" t="s">
+        <v>502</v>
+      </c>
+      <c r="D14" s="387"/>
+      <c r="E14" s="117"/>
+      <c r="F14" s="117"/>
+      <c r="G14" s="118"/>
+    </row>
+    <row r="15" spans="1:11" ht="54">
+      <c r="A15" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="611" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="485" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="486" t="s">
+        <v>19</v>
+      </c>
+      <c r="E15" s="485" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" s="487" t="s">
+        <v>503</v>
+      </c>
+      <c r="G15" s="161" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="614" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="390">
+        <v>100023257</v>
+      </c>
+      <c r="C16" s="115" t="s">
+        <v>840</v>
+      </c>
+      <c r="D16" s="116" t="s">
+        <v>504</v>
+      </c>
+      <c r="E16" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="F16" s="116" t="s">
+        <v>505</v>
+      </c>
+      <c r="G16" s="44">
+        <v>38704</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="24.75">
+      <c r="A17" s="483"/>
+      <c r="B17" s="387"/>
+      <c r="C17" s="385"/>
+      <c r="D17" s="387"/>
+      <c r="E17" s="117"/>
+      <c r="F17" s="117"/>
+      <c r="G17" s="118"/>
+    </row>
+    <row r="18" spans="1:7" ht="24.75">
+      <c r="A18" s="483"/>
+      <c r="B18" s="387"/>
+      <c r="C18" s="385" t="s">
+        <v>506</v>
+      </c>
+      <c r="D18" s="387"/>
+    </row>
+    <row r="19" spans="1:7" ht="54">
+      <c r="A19" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" s="588" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="485" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="486" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="485" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" s="487" t="s">
+        <v>503</v>
+      </c>
+      <c r="G19" s="161" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="614" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="615">
+        <v>100023258</v>
+      </c>
+      <c r="C20" s="115" t="s">
+        <v>843</v>
+      </c>
+      <c r="D20" s="116" t="s">
         <v>507</v>
       </c>
-      <c r="D12" s="362"/>
-[...18 lines deleted...]
-      <c r="C14" s="360" t="s">
+      <c r="E20" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="F20" s="116" t="s">
+        <v>505</v>
+      </c>
+      <c r="G20" s="44">
+        <v>51364</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="614" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="615">
+        <v>100023259</v>
+      </c>
+      <c r="C21" s="115" t="s">
+        <v>919</v>
+      </c>
+      <c r="D21" s="116" t="s">
         <v>508</v>
       </c>
-      <c r="D14" s="362"/>
-[...11 lines deleted...]
-      <c r="C15" s="459" t="s">
+      <c r="E21" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="F21" s="116" t="s">
+        <v>505</v>
+      </c>
+      <c r="G21" s="44">
+        <v>54154</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="42" customHeight="1">
+      <c r="A22" s="616"/>
+      <c r="B22" s="617"/>
+      <c r="C22" s="119"/>
+      <c r="D22" s="387"/>
+      <c r="E22" s="387"/>
+      <c r="F22" s="387"/>
+    </row>
+    <row r="23" spans="1:7" ht="24.75">
+      <c r="A23" s="483"/>
+      <c r="B23" s="387"/>
+      <c r="C23" s="385" t="s">
+        <v>669</v>
+      </c>
+      <c r="D23" s="387"/>
+      <c r="E23" s="117"/>
+      <c r="F23" s="117"/>
+    </row>
+    <row r="24" spans="1:7" ht="54">
+      <c r="A24" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="611" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="460" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="461" t="s">
+      <c r="C24" s="485" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="486" t="s">
+        <v>19</v>
+      </c>
+      <c r="E24" s="485" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" s="487" t="s">
+        <v>503</v>
+      </c>
+      <c r="G24" s="161" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="36" customHeight="1">
+      <c r="A25" s="614" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="390">
+        <v>100022578</v>
+      </c>
+      <c r="C25" s="115" t="s">
+        <v>666</v>
+      </c>
+      <c r="D25" s="116" t="s">
+        <v>670</v>
+      </c>
+      <c r="E25" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="F25" s="116" t="s">
+        <v>505</v>
+      </c>
+      <c r="G25" s="44">
+        <v>93347</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="616"/>
+      <c r="B26" s="617"/>
+      <c r="C26" s="119"/>
+      <c r="D26" s="387"/>
+      <c r="E26" s="387"/>
+      <c r="F26" s="387"/>
+      <c r="G26" s="447"/>
+    </row>
+    <row r="27" spans="1:7" ht="24.75">
+      <c r="A27" s="483"/>
+      <c r="B27" s="387"/>
+      <c r="C27" s="385" t="s">
+        <v>669</v>
+      </c>
+      <c r="D27" s="387"/>
+      <c r="E27" s="117"/>
+      <c r="F27" s="117"/>
+      <c r="G27" s="447"/>
+    </row>
+    <row r="28" spans="1:7" ht="54">
+      <c r="A28" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B28" s="611" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="485" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" s="486" t="s">
+        <v>19</v>
+      </c>
+      <c r="E28" s="485" t="s">
+        <v>61</v>
+      </c>
+      <c r="F28" s="487" t="s">
+        <v>503</v>
+      </c>
+      <c r="G28" s="161" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="614" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="390">
+        <v>100022579</v>
+      </c>
+      <c r="C29" s="115" t="s">
+        <v>667</v>
+      </c>
+      <c r="D29" s="116" t="s">
+        <v>671</v>
+      </c>
+      <c r="E29" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="F29" s="116" t="s">
+        <v>505</v>
+      </c>
+      <c r="G29" s="44">
+        <v>104134</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="616"/>
+      <c r="B30" s="617"/>
+      <c r="C30" s="119"/>
+      <c r="D30" s="387"/>
+      <c r="E30" s="387"/>
+      <c r="F30" s="387"/>
+      <c r="G30" s="447"/>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="483"/>
+      <c r="B31" s="387"/>
+      <c r="C31" s="117"/>
+      <c r="D31" s="387"/>
+      <c r="G31" s="447"/>
+    </row>
+    <row r="32" spans="1:7" ht="24.75">
+      <c r="A32" s="483"/>
+      <c r="B32" s="387"/>
+      <c r="C32" s="385" t="s">
         <v>509</v>
       </c>
-      <c r="G15" s="138" t="s">
-[...13 lines deleted...]
-      <c r="D16" s="94" t="s">
+      <c r="D32" s="387"/>
+      <c r="F32" s="612" t="s">
+        <v>442</v>
+      </c>
+      <c r="G32" s="447"/>
+    </row>
+    <row r="33" spans="1:8" ht="24.75">
+      <c r="A33" s="483"/>
+      <c r="B33" s="387"/>
+      <c r="C33" s="385"/>
+      <c r="D33" s="387"/>
+      <c r="G33" s="447"/>
+    </row>
+    <row r="34" spans="1:8" ht="54">
+      <c r="A34" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="588" t="s">
+        <v>26</v>
+      </c>
+      <c r="C34" s="388" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" s="486" t="s">
+        <v>19</v>
+      </c>
+      <c r="E34" s="488" t="s">
+        <v>61</v>
+      </c>
+      <c r="F34" s="489" t="s">
+        <v>503</v>
+      </c>
+      <c r="G34" s="161" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="614" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="615">
+        <v>7803326</v>
+      </c>
+      <c r="C35" s="115" t="s">
         <v>510</v>
       </c>
-      <c r="E16" s="94" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="94" t="s">
+      <c r="D35" s="116" t="s">
         <v>511</v>
       </c>
-      <c r="G16" s="22">
-[...15 lines deleted...]
-      <c r="C18" s="360" t="s">
+      <c r="E35" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="F35" s="116" t="s">
+        <v>505</v>
+      </c>
+      <c r="G35" s="44">
+        <v>18208</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="614" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" s="390">
+        <v>7803327</v>
+      </c>
+      <c r="C36" s="115" t="s">
         <v>512</v>
       </c>
-      <c r="D18" s="362"/>
-[...34 lines deleted...]
-      <c r="D20" s="94" t="s">
+      <c r="D36" s="116" t="s">
         <v>513</v>
       </c>
-      <c r="E20" s="94" t="s">
-[...19 lines deleted...]
-      <c r="D21" s="94" t="s">
+      <c r="E36" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="F36" s="116" t="s">
+        <v>505</v>
+      </c>
+      <c r="G36" s="44">
+        <v>20007</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="614" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="390">
+        <v>7803328</v>
+      </c>
+      <c r="C37" s="115" t="s">
         <v>514</v>
       </c>
-      <c r="E21" s="94" t="s">
-[...57 lines deleted...]
-      <c r="C25" s="93" t="s">
+      <c r="D37" s="116" t="s">
+        <v>504</v>
+      </c>
+      <c r="E37" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="F37" s="116" t="s">
+        <v>505</v>
+      </c>
+      <c r="G37" s="44">
+        <v>25983</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="614" t="s">
+        <v>48</v>
+      </c>
+      <c r="B38" s="390">
+        <v>7803329</v>
+      </c>
+      <c r="C38" s="115" t="s">
+        <v>668</v>
+      </c>
+      <c r="D38" s="116" t="s">
         <v>672</v>
       </c>
-      <c r="D25" s="94" t="s">
-[...62 lines deleted...]
-      <c r="C29" s="93" t="s">
+      <c r="E38" s="116" t="s">
+        <v>383</v>
+      </c>
+      <c r="F38" s="116" t="s">
+        <v>505</v>
+      </c>
+      <c r="G38" s="44">
+        <v>29329</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="483"/>
+      <c r="B39" s="446"/>
+      <c r="C39" s="119"/>
+      <c r="D39" s="387"/>
+      <c r="E39" s="387"/>
+      <c r="F39" s="387"/>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="483"/>
+      <c r="B40" s="608" t="s">
+        <v>515</v>
+      </c>
+      <c r="C40" s="119" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D40" s="387"/>
+      <c r="E40" s="387"/>
+      <c r="F40" s="387"/>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="483"/>
+      <c r="B41" s="446"/>
+      <c r="C41" s="119" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D41" s="387"/>
+      <c r="E41" s="387"/>
+      <c r="F41" s="387"/>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="483"/>
+      <c r="B42" s="446"/>
+      <c r="C42" s="119" t="s">
+        <v>516</v>
+      </c>
+      <c r="D42" s="387"/>
+      <c r="E42" s="387"/>
+      <c r="F42" s="387"/>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="483"/>
+      <c r="B43" s="446"/>
+      <c r="C43" s="119" t="s">
+        <v>517</v>
+      </c>
+      <c r="D43" s="387"/>
+      <c r="E43" s="387"/>
+      <c r="F43" s="387"/>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="483"/>
+      <c r="B44" s="446"/>
+      <c r="C44" s="119" t="s">
+        <v>662</v>
+      </c>
+      <c r="D44" s="387"/>
+      <c r="E44" s="387"/>
+      <c r="F44" s="387"/>
+      <c r="G44" s="447"/>
+      <c r="H44" s="447"/>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="483"/>
+      <c r="B45" s="446"/>
+      <c r="C45" s="119" t="s">
         <v>673</v>
       </c>
-      <c r="D29" s="94" t="s">
-[...234 lines deleted...]
-      <c r="H45" s="421"/>
+      <c r="D45" s="387"/>
+      <c r="E45" s="387"/>
+      <c r="F45" s="387"/>
+      <c r="G45" s="447"/>
+      <c r="H45" s="447"/>
     </row>
     <row r="46" spans="1:8" ht="18" customHeight="1">
-      <c r="A46" s="457"/>
-[...8 lines deleted...]
-      <c r="H46" s="421"/>
+      <c r="A46" s="483"/>
+      <c r="B46" s="446"/>
+      <c r="C46" s="119" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D46" s="751"/>
+      <c r="E46" s="387"/>
+      <c r="F46" s="387"/>
+      <c r="G46" s="447"/>
+      <c r="H46" s="447"/>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="457"/>
-[...5 lines deleted...]
-      <c r="F47" s="362"/>
+      <c r="A47" s="483"/>
+      <c r="B47" s="446"/>
+      <c r="C47" s="119" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D47" s="387"/>
+      <c r="F47" s="387"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{7E42946D-AD7C-4CEA-BD08-72865641D5A2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66EF0403-247F-4FE0-AB67-2C40B6AD530D}">
   <dimension ref="B1:R66"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="1.5703125" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="13.85546875" customWidth="1"/>
     <col min="7" max="7" width="1.85546875" customWidth="1"/>
     <col min="18" max="18" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="13.5">
       <c r="C1" t="s">
-        <v>1081</v>
-[...6 lines deleted...]
-        <v>1067</v>
+        <v>1063</v>
+      </c>
+      <c r="J1" s="574" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" s="618"/>
+      <c r="L1" s="619" t="s">
+        <v>1052</v>
       </c>
     </row>
     <row r="2" spans="2:12">
       <c r="C2" t="s">
-        <v>1083</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="4" spans="2:12" ht="14.45" customHeight="1">
-      <c r="B4" s="465" t="s">
+      <c r="B4" s="491" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="5" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B5" s="491"/>
+    </row>
+    <row r="6" spans="2:12" ht="30.75" thickBot="1">
+      <c r="B6" s="492" t="s">
+        <v>523</v>
+      </c>
+      <c r="C6" s="493" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="7" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B7" s="789" t="s">
+        <v>525</v>
+      </c>
+      <c r="C7" s="494" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="8" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B8" s="790"/>
+      <c r="C8" s="495" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="9" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B9" s="790"/>
+      <c r="C9" s="495" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="5" spans="2:12" ht="15.75" thickBot="1">
-[...3 lines deleted...]
-      <c r="B6" s="466" t="s">
+    <row r="10" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B10" s="790"/>
+      <c r="C10" s="496" t="s">
         <v>529</v>
       </c>
-      <c r="C6" s="467" t="s">
+    </row>
+    <row r="11" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B11" s="791"/>
+      <c r="C11" s="496" t="s">
         <v>530</v>
       </c>
     </row>
-    <row r="7" spans="2:12" ht="15.75" thickBot="1">
-      <c r="B7" s="798" t="s">
+    <row r="12" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B12" s="497"/>
+    </row>
+    <row r="13" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B13" s="492" t="s">
         <v>531</v>
       </c>
-      <c r="C7" s="468" t="s">
+      <c r="C13" s="792" t="s">
+        <v>524</v>
+      </c>
+      <c r="D13" s="793"/>
+      <c r="E13" s="794"/>
+    </row>
+    <row r="14" spans="2:12" ht="15" customHeight="1" thickBot="1">
+      <c r="B14" s="789" t="s">
         <v>532</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C8" s="469" t="s">
+      <c r="C14" s="795" t="s">
+        <v>526</v>
+      </c>
+      <c r="D14" s="796"/>
+      <c r="E14" s="494" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="9" spans="2:12" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="C9" s="469" t="s">
+    <row r="15" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B15" s="790"/>
+      <c r="C15" s="495" t="s">
+        <v>527</v>
+      </c>
+      <c r="D15" s="495" t="s">
+        <v>529</v>
+      </c>
+      <c r="E15" s="495" t="s">
         <v>534</v>
       </c>
     </row>
-    <row r="10" spans="2:12" ht="15.75" thickBot="1">
-[...1 lines deleted...]
-      <c r="C10" s="470" t="s">
+    <row r="16" spans="2:12" ht="15.75" thickBot="1">
+      <c r="B16" s="790"/>
+      <c r="C16" s="495" t="s">
+        <v>528</v>
+      </c>
+      <c r="D16" s="496" t="s">
         <v>535</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C11" s="470" t="s">
+      <c r="E16" s="496" t="s">
         <v>536</v>
       </c>
     </row>
-    <row r="12" spans="2:12" ht="15.75" thickBot="1">
-[...3 lines deleted...]
-      <c r="B13" s="466" t="s">
+    <row r="17" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B17" s="791"/>
+      <c r="C17" s="495" t="s">
+        <v>530</v>
+      </c>
+      <c r="D17" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="E17" s="620" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B18" s="497"/>
+    </row>
+    <row r="19" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B19" s="492" t="s">
         <v>537</v>
       </c>
-      <c r="C13" s="796" t="s">
+      <c r="C19" s="792" t="s">
+        <v>524</v>
+      </c>
+      <c r="D19" s="793"/>
+      <c r="E19" s="793"/>
+      <c r="F19" s="794"/>
+    </row>
+    <row r="20" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B20" s="798" t="s">
+        <v>532</v>
+      </c>
+      <c r="C20" s="795" t="s">
+        <v>526</v>
+      </c>
+      <c r="D20" s="796"/>
+      <c r="E20" s="795" t="s">
+        <v>533</v>
+      </c>
+      <c r="F20" s="796"/>
+    </row>
+    <row r="21" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B21" s="799"/>
+      <c r="C21" s="495" t="s">
+        <v>527</v>
+      </c>
+      <c r="D21" s="495" t="s">
+        <v>529</v>
+      </c>
+      <c r="E21" s="495" t="s">
+        <v>534</v>
+      </c>
+      <c r="F21" s="496" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="22" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B22" s="799"/>
+      <c r="C22" s="495" t="s">
+        <v>528</v>
+      </c>
+      <c r="D22" s="495" t="s">
+        <v>535</v>
+      </c>
+      <c r="E22" s="495" t="s">
+        <v>536</v>
+      </c>
+      <c r="F22" s="496" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="23" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B23" s="799"/>
+      <c r="C23" s="495" t="s">
         <v>530</v>
       </c>
-      <c r="D13" s="797"/>
-[...3 lines deleted...]
-      <c r="B14" s="798" t="s">
+      <c r="D23" s="496" t="s">
+        <v>674</v>
+      </c>
+      <c r="E23" s="496" t="s">
+        <v>539</v>
+      </c>
+      <c r="F23" s="620" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="24" spans="2:18" ht="15.75" thickBot="1">
+      <c r="B24" s="799"/>
+      <c r="C24" s="495" t="s">
+        <v>675</v>
+      </c>
+      <c r="D24" s="496" t="s">
+        <v>540</v>
+      </c>
+      <c r="E24" s="495" t="s">
+        <v>541</v>
+      </c>
+      <c r="F24" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="H24" s="658"/>
+      <c r="I24" s="658"/>
+      <c r="J24" s="658"/>
+      <c r="K24" s="658"/>
+      <c r="L24" s="658"/>
+      <c r="M24" s="658"/>
+      <c r="N24" s="658"/>
+      <c r="O24" s="658"/>
+      <c r="P24" s="658"/>
+      <c r="Q24" s="658"/>
+      <c r="R24" s="658"/>
+    </row>
+    <row r="25" spans="2:18" ht="13.5" thickBot="1"/>
+    <row r="26" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B26" s="492" t="s">
+        <v>676</v>
+      </c>
+      <c r="C26" s="792" t="s">
+        <v>524</v>
+      </c>
+      <c r="D26" s="793"/>
+      <c r="E26" s="793"/>
+      <c r="F26" s="621"/>
+      <c r="G26" s="622"/>
+      <c r="H26" s="622"/>
+      <c r="I26" s="622"/>
+    </row>
+    <row r="27" spans="2:18" s="623" customFormat="1" ht="17.25">
+      <c r="B27" s="797" t="s">
+        <v>677</v>
+      </c>
+      <c r="C27" s="620" t="s">
+        <v>526</v>
+      </c>
+      <c r="D27" s="620" t="s">
+        <v>533</v>
+      </c>
+      <c r="E27" s="620" t="s">
+        <v>678</v>
+      </c>
+      <c r="F27" s="621"/>
+      <c r="G27" s="621"/>
+      <c r="H27" s="621"/>
+      <c r="I27" s="622"/>
+    </row>
+    <row r="28" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B28" s="797"/>
+      <c r="C28" s="495" t="s">
+        <v>527</v>
+      </c>
+      <c r="D28" s="495" t="s">
+        <v>534</v>
+      </c>
+      <c r="E28" s="495" t="s">
+        <v>679</v>
+      </c>
+      <c r="F28" s="621"/>
+      <c r="G28" s="621"/>
+      <c r="H28" s="621"/>
+      <c r="I28" s="622"/>
+    </row>
+    <row r="29" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B29" s="797"/>
+      <c r="C29" s="495" t="s">
+        <v>528</v>
+      </c>
+      <c r="D29" s="495" t="s">
+        <v>536</v>
+      </c>
+      <c r="E29" s="495" t="s">
+        <v>680</v>
+      </c>
+      <c r="F29" s="621"/>
+      <c r="G29" s="621"/>
+      <c r="H29" s="621"/>
+      <c r="I29" s="622"/>
+    </row>
+    <row r="30" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B30" s="797"/>
+      <c r="C30" s="495" t="s">
+        <v>530</v>
+      </c>
+      <c r="D30" s="495" t="s">
+        <v>539</v>
+      </c>
+      <c r="E30" s="495" t="s">
+        <v>681</v>
+      </c>
+      <c r="F30" s="621"/>
+      <c r="G30" s="621"/>
+      <c r="H30" s="621"/>
+      <c r="I30" s="622"/>
+    </row>
+    <row r="31" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B31" s="797"/>
+      <c r="C31" s="495" t="s">
+        <v>675</v>
+      </c>
+      <c r="D31" s="495" t="s">
+        <v>682</v>
+      </c>
+      <c r="E31" s="496" t="s">
+        <v>683</v>
+      </c>
+      <c r="F31" s="621"/>
+      <c r="G31" s="621"/>
+      <c r="H31" s="621"/>
+      <c r="I31" s="622"/>
+    </row>
+    <row r="32" spans="2:18" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B32" s="797"/>
+      <c r="C32" s="495" t="s">
+        <v>529</v>
+      </c>
+      <c r="D32" s="495" t="s">
+        <v>541</v>
+      </c>
+      <c r="E32" s="495" t="s">
+        <v>684</v>
+      </c>
+      <c r="F32" s="621"/>
+      <c r="G32" s="621"/>
+      <c r="H32" s="621"/>
+      <c r="I32" s="622"/>
+    </row>
+    <row r="33" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B33" s="797"/>
+      <c r="C33" s="495" t="s">
+        <v>535</v>
+      </c>
+      <c r="D33" s="495" t="s">
+        <v>542</v>
+      </c>
+      <c r="E33" s="496" t="s">
+        <v>685</v>
+      </c>
+      <c r="F33" s="621"/>
+      <c r="G33" s="621"/>
+      <c r="H33" s="621"/>
+      <c r="I33" s="622"/>
+    </row>
+    <row r="34" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B34" s="797"/>
+      <c r="C34" s="495" t="s">
+        <v>674</v>
+      </c>
+      <c r="D34" s="495" t="s">
+        <v>686</v>
+      </c>
+      <c r="E34" s="496" t="s">
+        <v>687</v>
+      </c>
+      <c r="F34" s="621"/>
+      <c r="G34" s="621"/>
+      <c r="H34" s="621"/>
+      <c r="I34" s="622"/>
+    </row>
+    <row r="35" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B35" s="797"/>
+      <c r="C35" s="495" t="s">
+        <v>540</v>
+      </c>
+      <c r="D35" s="495" t="s">
+        <v>688</v>
+      </c>
+      <c r="E35" s="496" t="s">
+        <v>689</v>
+      </c>
+      <c r="F35" s="621"/>
+      <c r="G35" s="621"/>
+      <c r="H35" s="621"/>
+      <c r="I35" s="622"/>
+    </row>
+    <row r="36" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B36" s="797"/>
+      <c r="C36" s="495" t="s">
+        <v>690</v>
+      </c>
+      <c r="D36" s="496" t="s">
+        <v>691</v>
+      </c>
+      <c r="E36" s="495" t="s">
+        <v>692</v>
+      </c>
+      <c r="F36" s="621"/>
+      <c r="G36" s="621"/>
+      <c r="H36" s="621"/>
+      <c r="I36" s="622"/>
+    </row>
+    <row r="37" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B37" s="797"/>
+      <c r="C37" s="496" t="s">
+        <v>693</v>
+      </c>
+      <c r="D37" s="495" t="s">
         <v>538</v>
       </c>
-      <c r="C14" s="792" t="s">
-[...3 lines deleted...]
-      <c r="E14" s="468" t="s">
+      <c r="E37" s="496" t="s">
+        <v>694</v>
+      </c>
+      <c r="F37" s="621"/>
+      <c r="G37" s="621"/>
+      <c r="H37" s="621"/>
+      <c r="I37" s="622"/>
+    </row>
+    <row r="38" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B38" s="797"/>
+      <c r="C38" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D38" s="495" t="s">
+        <v>695</v>
+      </c>
+      <c r="E38" s="496" t="s">
+        <v>696</v>
+      </c>
+      <c r="F38" s="621"/>
+      <c r="G38" s="621"/>
+      <c r="H38" s="621"/>
+      <c r="I38" s="622"/>
+    </row>
+    <row r="39" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B39" s="797"/>
+      <c r="C39" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D39" s="496" t="s">
+        <v>697</v>
+      </c>
+      <c r="E39" s="496" t="s">
+        <v>698</v>
+      </c>
+      <c r="F39" s="621"/>
+      <c r="G39" s="621"/>
+      <c r="H39" s="621"/>
+      <c r="I39" s="622"/>
+    </row>
+    <row r="40" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B40" s="797"/>
+      <c r="C40" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D40" s="496" t="s">
+        <v>699</v>
+      </c>
+      <c r="E40" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="F40" s="621"/>
+      <c r="G40" s="621"/>
+      <c r="H40" s="621"/>
+      <c r="I40" s="622"/>
+    </row>
+    <row r="41" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B41" s="797"/>
+      <c r="C41" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D41" s="496" t="s">
+        <v>700</v>
+      </c>
+      <c r="E41" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="F41" s="621"/>
+      <c r="G41" s="621"/>
+      <c r="H41" s="621"/>
+      <c r="I41" s="622"/>
+    </row>
+    <row r="42" spans="2:9" s="623" customFormat="1" ht="18" thickBot="1">
+      <c r="B42" s="797"/>
+      <c r="C42" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D42" s="496" t="s">
+        <v>701</v>
+      </c>
+      <c r="E42" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="F42" s="621"/>
+      <c r="G42" s="621"/>
+      <c r="H42" s="621"/>
+      <c r="I42" s="622"/>
+    </row>
+    <row r="43" spans="2:9" ht="13.5" thickBot="1"/>
+    <row r="44" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B44" s="492" t="s">
+        <v>702</v>
+      </c>
+      <c r="C44" s="792" t="s">
+        <v>524</v>
+      </c>
+      <c r="D44" s="793"/>
+      <c r="E44" s="793"/>
+      <c r="F44" s="793"/>
+      <c r="G44" s="622"/>
+      <c r="H44" s="622"/>
+      <c r="I44" s="622"/>
+    </row>
+    <row r="45" spans="2:9" s="623" customFormat="1" ht="14.45" customHeight="1">
+      <c r="B45" s="797" t="s">
+        <v>703</v>
+      </c>
+      <c r="C45" s="620" t="s">
+        <v>526</v>
+      </c>
+      <c r="D45" s="620" t="s">
+        <v>533</v>
+      </c>
+      <c r="E45" s="620" t="s">
+        <v>678</v>
+      </c>
+      <c r="F45" s="620" t="s">
+        <v>704</v>
+      </c>
+      <c r="G45" s="622"/>
+      <c r="H45" s="622"/>
+      <c r="I45" s="622"/>
+    </row>
+    <row r="46" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B46" s="797"/>
+      <c r="C46" s="495" t="s">
+        <v>527</v>
+      </c>
+      <c r="D46" s="495" t="s">
+        <v>534</v>
+      </c>
+      <c r="E46" s="495" t="s">
+        <v>679</v>
+      </c>
+      <c r="F46" s="495" t="s">
+        <v>705</v>
+      </c>
+      <c r="G46" s="622"/>
+      <c r="H46" s="622"/>
+      <c r="I46" s="622"/>
+    </row>
+    <row r="47" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B47" s="797"/>
+      <c r="C47" s="495" t="s">
+        <v>528</v>
+      </c>
+      <c r="D47" s="495" t="s">
+        <v>536</v>
+      </c>
+      <c r="E47" s="495" t="s">
+        <v>680</v>
+      </c>
+      <c r="F47" s="495" t="s">
+        <v>706</v>
+      </c>
+      <c r="G47" s="622"/>
+      <c r="H47" s="622"/>
+      <c r="I47" s="622"/>
+    </row>
+    <row r="48" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B48" s="797"/>
+      <c r="C48" s="495" t="s">
+        <v>530</v>
+      </c>
+      <c r="D48" s="495" t="s">
         <v>539</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="D15" s="469" t="s">
+      <c r="E48" s="495" t="s">
+        <v>681</v>
+      </c>
+      <c r="F48" s="495" t="s">
+        <v>707</v>
+      </c>
+      <c r="G48" s="622"/>
+      <c r="H48" s="622"/>
+      <c r="I48" s="622"/>
+    </row>
+    <row r="49" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B49" s="797"/>
+      <c r="C49" s="495" t="s">
+        <v>675</v>
+      </c>
+      <c r="D49" s="495" t="s">
+        <v>682</v>
+      </c>
+      <c r="E49" s="495" t="s">
+        <v>683</v>
+      </c>
+      <c r="F49" s="496" t="s">
+        <v>708</v>
+      </c>
+      <c r="G49" s="622"/>
+      <c r="H49" s="622"/>
+      <c r="I49" s="622"/>
+    </row>
+    <row r="50" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B50" s="797"/>
+      <c r="C50" s="495" t="s">
+        <v>529</v>
+      </c>
+      <c r="D50" s="495" t="s">
+        <v>541</v>
+      </c>
+      <c r="E50" s="495" t="s">
+        <v>684</v>
+      </c>
+      <c r="F50" s="495" t="s">
+        <v>709</v>
+      </c>
+      <c r="G50" s="622"/>
+      <c r="H50" s="622"/>
+      <c r="I50" s="622"/>
+    </row>
+    <row r="51" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B51" s="797"/>
+      <c r="C51" s="495" t="s">
         <v>535</v>
       </c>
-      <c r="E15" s="469" t="s">
+      <c r="D51" s="495" t="s">
+        <v>542</v>
+      </c>
+      <c r="E51" s="495" t="s">
+        <v>685</v>
+      </c>
+      <c r="F51" s="496" t="s">
+        <v>710</v>
+      </c>
+      <c r="G51" s="622"/>
+      <c r="H51" s="622"/>
+      <c r="I51" s="622"/>
+    </row>
+    <row r="52" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B52" s="797"/>
+      <c r="C52" s="495" t="s">
+        <v>674</v>
+      </c>
+      <c r="D52" s="495" t="s">
+        <v>686</v>
+      </c>
+      <c r="E52" s="495" t="s">
+        <v>687</v>
+      </c>
+      <c r="F52" s="496" t="s">
+        <v>711</v>
+      </c>
+      <c r="G52" s="622"/>
+      <c r="H52" s="622"/>
+      <c r="I52" s="622"/>
+    </row>
+    <row r="53" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B53" s="797"/>
+      <c r="C53" s="495" t="s">
         <v>540</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="B19" s="466" t="s">
+      <c r="D53" s="495" t="s">
+        <v>688</v>
+      </c>
+      <c r="E53" s="495" t="s">
+        <v>689</v>
+      </c>
+      <c r="F53" s="496" t="s">
+        <v>712</v>
+      </c>
+      <c r="G53" s="622"/>
+      <c r="H53" s="622"/>
+      <c r="I53" s="622"/>
+    </row>
+    <row r="54" spans="2:9" s="623" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B54" s="797"/>
+      <c r="C54" s="495" t="s">
+        <v>690</v>
+      </c>
+      <c r="D54" s="495" t="s">
+        <v>691</v>
+      </c>
+      <c r="E54" s="496" t="s">
+        <v>713</v>
+      </c>
+      <c r="F54" s="495" t="s">
+        <v>714</v>
+      </c>
+      <c r="G54" s="622"/>
+      <c r="H54" s="622"/>
+      <c r="I54" s="622"/>
+    </row>
+    <row r="55" spans="2:9" s="623" customFormat="1" ht="14.45" customHeight="1" thickBot="1">
+      <c r="B55" s="797"/>
+      <c r="C55" s="495" t="s">
+        <v>693</v>
+      </c>
+      <c r="D55" s="496" t="s">
+        <v>715</v>
+      </c>
+      <c r="E55" s="495" t="s">
+        <v>692</v>
+      </c>
+      <c r="F55" s="496" t="s">
+        <v>716</v>
+      </c>
+      <c r="G55" s="622"/>
+      <c r="H55" s="622"/>
+      <c r="I55" s="622"/>
+    </row>
+    <row r="56" spans="2:9" s="623" customFormat="1" ht="30.75" thickBot="1">
+      <c r="B56" s="797"/>
+      <c r="C56" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D56" s="495" t="s">
+        <v>538</v>
+      </c>
+      <c r="E56" s="495" t="s">
+        <v>694</v>
+      </c>
+      <c r="F56" s="496" t="s">
+        <v>717</v>
+      </c>
+      <c r="G56" s="622"/>
+      <c r="H56" s="622"/>
+      <c r="I56" s="622"/>
+    </row>
+    <row r="57" spans="2:9" s="623" customFormat="1" ht="30.75" thickBot="1">
+      <c r="B57" s="797"/>
+      <c r="C57" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D57" s="495" t="s">
+        <v>695</v>
+      </c>
+      <c r="E57" s="496" t="s">
+        <v>718</v>
+      </c>
+      <c r="F57" s="496" t="s">
+        <v>719</v>
+      </c>
+      <c r="G57" s="622"/>
+      <c r="H57" s="622"/>
+      <c r="I57" s="622"/>
+    </row>
+    <row r="58" spans="2:9" s="623" customFormat="1" ht="30.75" thickBot="1">
+      <c r="B58" s="797"/>
+      <c r="C58" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D58" s="495" t="s">
+        <v>697</v>
+      </c>
+      <c r="E58" s="496" t="s">
+        <v>720</v>
+      </c>
+      <c r="F58" s="496" t="s">
+        <v>721</v>
+      </c>
+      <c r="G58" s="622"/>
+      <c r="H58" s="622"/>
+      <c r="I58" s="622"/>
+    </row>
+    <row r="59" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B59" s="797"/>
+      <c r="C59" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D59" s="495" t="s">
+        <v>699</v>
+      </c>
+      <c r="E59" s="496" t="s">
+        <v>722</v>
+      </c>
+      <c r="F59" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="G59" s="622"/>
+      <c r="H59" s="622"/>
+      <c r="I59" s="622"/>
+    </row>
+    <row r="60" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B60" s="797"/>
+      <c r="C60" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D60" s="495" t="s">
+        <v>700</v>
+      </c>
+      <c r="E60" s="496" t="s">
+        <v>723</v>
+      </c>
+      <c r="F60" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="G60" s="622"/>
+      <c r="H60" s="622"/>
+      <c r="I60" s="622"/>
+    </row>
+    <row r="61" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B61" s="797"/>
+      <c r="C61" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D61" s="496" t="s">
+        <v>724</v>
+      </c>
+      <c r="E61" s="495" t="s">
+        <v>696</v>
+      </c>
+      <c r="F61" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="G61" s="622"/>
+      <c r="H61" s="622"/>
+      <c r="I61" s="622"/>
+    </row>
+    <row r="62" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B62" s="797"/>
+      <c r="C62" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D62" s="495" t="s">
+        <v>701</v>
+      </c>
+      <c r="E62" s="495" t="s">
+        <v>698</v>
+      </c>
+      <c r="F62" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="G62" s="622"/>
+      <c r="H62" s="622"/>
+      <c r="I62" s="622"/>
+    </row>
+    <row r="63" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B63" s="797"/>
+      <c r="C63" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D63" s="496" t="s">
+        <v>725</v>
+      </c>
+      <c r="E63" s="496" t="s">
+        <v>726</v>
+      </c>
+      <c r="F63" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="G63" s="622"/>
+      <c r="H63" s="622"/>
+      <c r="I63" s="622"/>
+    </row>
+    <row r="64" spans="2:9" s="623" customFormat="1" ht="15" customHeight="1" thickBot="1">
+      <c r="B64" s="797"/>
+      <c r="C64" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="D64" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="E64" s="496" t="s">
+        <v>727</v>
+      </c>
+      <c r="F64" s="620" t="s">
+        <v>51</v>
+      </c>
+      <c r="G64" s="622"/>
+      <c r="H64" s="622"/>
+      <c r="I64" s="622"/>
+    </row>
+    <row r="66" spans="2:2" ht="15">
+      <c r="B66" s="497" t="s">
         <v>543</v>
-      </c>
-[...743 lines deleted...]
-        <v>549</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="B7:B11"/>
-[...3 lines deleted...]
-    <mergeCell ref="C19:F19"/>
     <mergeCell ref="B45:B64"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="B20:B24"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="B27:B42"/>
     <mergeCell ref="C44:F44"/>
+    <mergeCell ref="B7:B11"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="B14:B17"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C19:F19"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{9DB9FFAE-30E2-4374-A00C-F95318981CD7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E400710-696F-436A-872A-93E77384CE45}">
   <sheetPr codeName="Sayfa74">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F71"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A2" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="11" style="378" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="9.140625" style="336"/>
+    <col min="1" max="1" width="11" style="403" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" style="361" customWidth="1"/>
+    <col min="3" max="3" width="72.42578125" style="361" customWidth="1"/>
+    <col min="4" max="4" width="28.42578125" style="361" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16" style="361" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="16" style="361" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="361"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="284" customFormat="1" ht="24" customHeight="1">
-[...9 lines deleted...]
-      <c r="F1" s="317">
+    <row r="1" spans="1:6" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A1" s="128"/>
+      <c r="B1" s="305"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" s="318"/>
+      <c r="F1" s="342">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:6" s="284" customFormat="1" ht="24" customHeight="1">
-[...31 lines deleted...]
-      <c r="C6" s="397"/>
+    <row r="2" spans="1:6" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A2" s="307"/>
+      <c r="B2" s="306"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E2" s="322"/>
+      <c r="F2" s="322"/>
+    </row>
+    <row r="3" spans="1:6" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A3" s="307"/>
+      <c r="B3" s="306"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="320"/>
+      <c r="B4" s="306"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="320"/>
+      <c r="B5" s="306"/>
+      <c r="C5" s="409" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="309" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A6" s="307"/>
+      <c r="C6" s="422"/>
     </row>
     <row r="7" spans="1:6" ht="60" customHeight="1">
-      <c r="A7" s="368"/>
-[...3 lines deleted...]
-      <c r="F7" s="370"/>
+      <c r="A7" s="393"/>
+      <c r="C7" s="386"/>
+      <c r="D7" s="395"/>
+      <c r="E7" s="395"/>
+      <c r="F7" s="395"/>
     </row>
     <row r="8" spans="1:6" ht="24.75">
-      <c r="A8" s="336"/>
-[...1 lines deleted...]
-      <c r="C8" s="360" t="s">
+      <c r="A8" s="361"/>
+      <c r="B8" s="385"/>
+      <c r="C8" s="385" t="s">
+        <v>822</v>
+      </c>
+      <c r="D8" s="385"/>
+      <c r="E8" s="385"/>
+      <c r="F8" s="385"/>
+    </row>
+    <row r="9" spans="1:6" ht="24.75">
+      <c r="A9" s="385"/>
+      <c r="B9" s="385"/>
+      <c r="C9" s="385"/>
+      <c r="D9" s="385"/>
+      <c r="E9" s="385"/>
+      <c r="F9" s="385"/>
+    </row>
+    <row r="10" spans="1:6" s="64" customFormat="1" ht="54">
+      <c r="A10" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="577" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" s="577" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E10" s="385"/>
+      <c r="F10" s="385"/>
+    </row>
+    <row r="11" spans="1:6" ht="30" customHeight="1">
+      <c r="A11" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="378">
+        <v>100023210</v>
+      </c>
+      <c r="C11" s="578" t="s">
+        <v>819</v>
+      </c>
+      <c r="D11" s="44">
+        <v>3039</v>
+      </c>
+      <c r="E11" s="385"/>
+      <c r="F11" s="385"/>
+    </row>
+    <row r="12" spans="1:6" ht="30" customHeight="1">
+      <c r="A12" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="378">
+        <v>100023211</v>
+      </c>
+      <c r="C12" s="578" t="s">
+        <v>820</v>
+      </c>
+      <c r="D12" s="44">
+        <v>4219</v>
+      </c>
+      <c r="E12" s="385"/>
+      <c r="F12" s="385"/>
+    </row>
+    <row r="13" spans="1:6" ht="30" customHeight="1">
+      <c r="A13" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="378">
+        <v>100023212</v>
+      </c>
+      <c r="C13" s="578" t="s">
+        <v>821</v>
+      </c>
+      <c r="D13" s="44">
+        <v>4523</v>
+      </c>
+      <c r="E13" s="385"/>
+      <c r="F13" s="385"/>
+    </row>
+    <row r="14" spans="1:6" ht="30" customHeight="1">
+      <c r="A14" s="579"/>
+      <c r="B14" s="580"/>
+      <c r="C14" s="581"/>
+      <c r="D14" s="471"/>
+      <c r="E14" s="471"/>
+      <c r="F14" s="385"/>
+    </row>
+    <row r="15" spans="1:6" ht="30" customHeight="1">
+      <c r="A15" s="361"/>
+      <c r="B15" s="385"/>
+      <c r="C15" s="385" t="s">
+        <v>937</v>
+      </c>
+      <c r="D15" s="475"/>
+      <c r="E15" s="475"/>
+      <c r="F15" s="385"/>
+    </row>
+    <row r="16" spans="1:6" ht="30" customHeight="1">
+      <c r="A16" s="385"/>
+      <c r="B16" s="385"/>
+      <c r="C16" s="385"/>
+      <c r="D16" s="475"/>
+      <c r="E16" s="475"/>
+      <c r="F16" s="385"/>
+    </row>
+    <row r="17" spans="1:6" ht="54">
+      <c r="A17" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="577" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" s="577" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E17" s="385"/>
+      <c r="F17" s="385"/>
+    </row>
+    <row r="18" spans="1:6" ht="24.75">
+      <c r="A18" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="378">
+        <v>100023785</v>
+      </c>
+      <c r="C18" s="578" t="s">
+        <v>965</v>
+      </c>
+      <c r="D18" s="44">
+        <v>2905</v>
+      </c>
+      <c r="E18" s="385"/>
+      <c r="F18" s="385"/>
+    </row>
+    <row r="19" spans="1:6" ht="30" customHeight="1">
+      <c r="A19" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" s="378">
+        <v>100023786</v>
+      </c>
+      <c r="C19" s="578" t="s">
+        <v>934</v>
+      </c>
+      <c r="D19" s="44">
+        <v>3078</v>
+      </c>
+      <c r="E19" s="385"/>
+      <c r="F19" s="385"/>
+    </row>
+    <row r="20" spans="1:6" ht="30" customHeight="1">
+      <c r="A20" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20" s="378">
+        <v>100023787</v>
+      </c>
+      <c r="C20" s="578" t="s">
+        <v>935</v>
+      </c>
+      <c r="D20" s="44">
+        <v>4073</v>
+      </c>
+      <c r="E20" s="385"/>
+      <c r="F20" s="385"/>
+    </row>
+    <row r="21" spans="1:6" ht="30" customHeight="1">
+      <c r="A21" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="378">
+        <v>100023789</v>
+      </c>
+      <c r="C21" s="578" t="s">
+        <v>936</v>
+      </c>
+      <c r="D21" s="44">
+        <v>4419</v>
+      </c>
+      <c r="E21" s="385"/>
+      <c r="F21" s="385"/>
+    </row>
+    <row r="22" spans="1:6" ht="30" customHeight="1">
+      <c r="A22" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="378">
+        <v>100023790</v>
+      </c>
+      <c r="C22" s="578" t="s">
+        <v>966</v>
+      </c>
+      <c r="D22" s="44">
+        <v>4447</v>
+      </c>
+      <c r="E22" s="385"/>
+      <c r="F22" s="385"/>
+    </row>
+    <row r="23" spans="1:6" ht="30" customHeight="1">
+      <c r="A23" s="583"/>
+      <c r="B23" s="584"/>
+      <c r="C23" s="585"/>
+      <c r="D23" s="475"/>
+      <c r="E23" s="475"/>
+      <c r="F23" s="385"/>
+    </row>
+    <row r="24" spans="1:6" ht="30" customHeight="1">
+      <c r="A24" s="361"/>
+      <c r="B24" s="385"/>
+      <c r="C24" s="385" t="s">
         <v>828</v>
       </c>
-      <c r="D8" s="360"/>
-[...34 lines deleted...]
-      <c r="C11" s="552" t="s">
+      <c r="D24" s="475"/>
+      <c r="E24" s="475"/>
+      <c r="F24" s="385"/>
+    </row>
+    <row r="25" spans="1:6" ht="30" customHeight="1">
+      <c r="A25" s="385"/>
+      <c r="B25" s="385"/>
+      <c r="C25" s="385"/>
+      <c r="D25" s="475"/>
+      <c r="E25" s="475"/>
+      <c r="F25" s="385"/>
+    </row>
+    <row r="26" spans="1:6" ht="54">
+      <c r="A26" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="577" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="577" t="s">
+        <v>46</v>
+      </c>
+      <c r="D26" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E26" s="385"/>
+      <c r="F26" s="385"/>
+    </row>
+    <row r="27" spans="1:6" ht="30" customHeight="1">
+      <c r="A27" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27" s="378">
+        <v>100023199</v>
+      </c>
+      <c r="C27" s="578" t="s">
+        <v>823</v>
+      </c>
+      <c r="D27" s="44">
+        <v>2717</v>
+      </c>
+      <c r="E27" s="385"/>
+      <c r="F27" s="385"/>
+    </row>
+    <row r="28" spans="1:6" ht="30" customHeight="1">
+      <c r="A28" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="378">
+        <v>100023200</v>
+      </c>
+      <c r="C28" s="578" t="s">
+        <v>824</v>
+      </c>
+      <c r="D28" s="44">
+        <v>3089</v>
+      </c>
+      <c r="E28" s="385"/>
+      <c r="F28" s="385"/>
+    </row>
+    <row r="29" spans="1:6" ht="30" customHeight="1">
+      <c r="A29" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" s="378">
+        <v>100023201</v>
+      </c>
+      <c r="C29" s="578" t="s">
         <v>825</v>
       </c>
-      <c r="D11" s="22">
-[...12 lines deleted...]
-      <c r="C12" s="552" t="s">
+      <c r="D29" s="44">
+        <v>3732</v>
+      </c>
+      <c r="E29" s="385"/>
+      <c r="F29" s="385"/>
+    </row>
+    <row r="30" spans="1:6" ht="30" customHeight="1">
+      <c r="A30" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="378">
+        <v>100023203</v>
+      </c>
+      <c r="C30" s="578" t="s">
         <v>826</v>
       </c>
-      <c r="D12" s="22">
-[...12 lines deleted...]
-      <c r="C13" s="552" t="s">
+      <c r="D30" s="44">
+        <v>4393</v>
+      </c>
+      <c r="E30" s="385"/>
+      <c r="F30" s="385"/>
+    </row>
+    <row r="31" spans="1:6" ht="30" customHeight="1">
+      <c r="A31" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31" s="378">
+        <v>100023204</v>
+      </c>
+      <c r="C31" s="578" t="s">
         <v>827</v>
       </c>
-      <c r="D13" s="22">
-[...70 lines deleted...]
-      <c r="C19" s="552" t="s">
+      <c r="D31" s="44">
+        <v>4320</v>
+      </c>
+      <c r="E31" s="385"/>
+      <c r="F31" s="385"/>
+    </row>
+    <row r="32" spans="1:6" ht="31.35" customHeight="1">
+      <c r="A32" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="378">
+        <v>100022099</v>
+      </c>
+      <c r="C32" s="578" t="s">
+        <v>622</v>
+      </c>
+      <c r="D32" s="44">
+        <v>6460</v>
+      </c>
+      <c r="E32" s="385"/>
+      <c r="F32" s="385"/>
+    </row>
+    <row r="33" spans="1:6" ht="30" customHeight="1">
+      <c r="A33" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33" s="378">
+        <v>100022100</v>
+      </c>
+      <c r="C33" s="578" t="s">
+        <v>623</v>
+      </c>
+      <c r="D33" s="44">
+        <v>6789</v>
+      </c>
+      <c r="E33" s="385"/>
+      <c r="F33" s="385"/>
+    </row>
+    <row r="34" spans="1:6" ht="30" customHeight="1">
+      <c r="A34" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="378">
+        <v>100022101</v>
+      </c>
+      <c r="C34" s="578" t="s">
+        <v>624</v>
+      </c>
+      <c r="D34" s="44">
+        <v>7078</v>
+      </c>
+      <c r="E34" s="385"/>
+      <c r="F34" s="385"/>
+    </row>
+    <row r="35" spans="1:6" ht="30" customHeight="1">
+      <c r="A35" s="583"/>
+      <c r="B35" s="584"/>
+      <c r="C35" s="585"/>
+      <c r="D35" s="585"/>
+      <c r="E35" s="585"/>
+      <c r="F35" s="385"/>
+    </row>
+    <row r="36" spans="1:6" ht="30" customHeight="1">
+      <c r="A36" s="361"/>
+      <c r="B36" s="385"/>
+      <c r="C36" s="385" t="s">
+        <v>830</v>
+      </c>
+      <c r="D36" s="385"/>
+      <c r="E36" s="385"/>
+      <c r="F36" s="385"/>
+    </row>
+    <row r="37" spans="1:6" ht="30" customHeight="1">
+      <c r="A37" s="385"/>
+      <c r="B37" s="385"/>
+      <c r="C37" s="385"/>
+      <c r="D37" s="385"/>
+      <c r="E37" s="385"/>
+      <c r="F37" s="385"/>
+    </row>
+    <row r="38" spans="1:6" ht="54">
+      <c r="A38" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B38" s="577" t="s">
+        <v>63</v>
+      </c>
+      <c r="C38" s="577" t="s">
+        <v>46</v>
+      </c>
+      <c r="D38" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E38" s="385"/>
+      <c r="F38" s="385"/>
+    </row>
+    <row r="39" spans="1:6" ht="30" customHeight="1">
+      <c r="A39" s="586" t="s">
+        <v>50</v>
+      </c>
+      <c r="B39" s="378">
+        <v>100020713</v>
+      </c>
+      <c r="C39" s="578" t="s">
+        <v>634</v>
+      </c>
+      <c r="D39" s="44">
+        <v>517</v>
+      </c>
+      <c r="E39" s="385"/>
+      <c r="F39" s="385"/>
+    </row>
+    <row r="40" spans="1:6" ht="30" customHeight="1">
+      <c r="A40" s="586" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="311">
+        <v>7895952</v>
+      </c>
+      <c r="C40" s="52" t="s">
+        <v>665</v>
+      </c>
+      <c r="D40" s="44">
+        <v>14622</v>
+      </c>
+      <c r="E40" s="385"/>
+      <c r="F40" s="385"/>
+    </row>
+    <row r="41" spans="1:6" ht="30" customHeight="1">
+      <c r="A41" s="586" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="311">
+        <v>7895953</v>
+      </c>
+      <c r="C41" s="52" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D41" s="44">
+        <v>19410</v>
+      </c>
+      <c r="E41" s="385"/>
+      <c r="F41" s="385"/>
+    </row>
+    <row r="42" spans="1:6" ht="30" customHeight="1">
+      <c r="A42" s="586" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" s="311" t="s">
+        <v>245</v>
+      </c>
+      <c r="C42" s="52" t="s">
+        <v>247</v>
+      </c>
+      <c r="D42" s="44">
+        <v>2418</v>
+      </c>
+      <c r="E42" s="385"/>
+      <c r="F42" s="385"/>
+    </row>
+    <row r="43" spans="1:6" ht="30" customHeight="1">
+      <c r="A43" s="583"/>
+      <c r="B43" s="584"/>
+      <c r="C43" s="585"/>
+      <c r="D43" s="475"/>
+      <c r="E43" s="385"/>
+      <c r="F43" s="385"/>
+    </row>
+    <row r="44" spans="1:6" ht="30" customHeight="1">
+      <c r="A44" s="361"/>
+      <c r="B44" s="385"/>
+      <c r="C44" s="385" t="s">
+        <v>829</v>
+      </c>
+      <c r="D44" s="385"/>
+      <c r="E44" s="385"/>
+      <c r="F44" s="385"/>
+    </row>
+    <row r="45" spans="1:6" ht="30" customHeight="1">
+      <c r="A45" s="361"/>
+      <c r="B45" s="385"/>
+      <c r="C45" s="385"/>
+      <c r="D45" s="385"/>
+      <c r="E45" s="385"/>
+      <c r="F45" s="385"/>
+    </row>
+    <row r="46" spans="1:6" ht="30" customHeight="1">
+      <c r="A46" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B46" s="577" t="s">
+        <v>63</v>
+      </c>
+      <c r="C46" s="577" t="s">
+        <v>46</v>
+      </c>
+      <c r="D46" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E46" s="385"/>
+      <c r="F46" s="385"/>
+    </row>
+    <row r="47" spans="1:6" ht="24.75">
+      <c r="A47" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B47" s="378">
+        <v>100021338</v>
+      </c>
+      <c r="C47" s="578" t="s">
+        <v>625</v>
+      </c>
+      <c r="D47" s="44">
+        <v>1764</v>
+      </c>
+      <c r="E47" s="385"/>
+      <c r="F47" s="385"/>
+    </row>
+    <row r="48" spans="1:6" ht="21" customHeight="1">
+      <c r="A48" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B48" s="378">
+        <v>100021339</v>
+      </c>
+      <c r="C48" s="578" t="s">
+        <v>626</v>
+      </c>
+      <c r="D48" s="44">
+        <v>2308</v>
+      </c>
+      <c r="E48" s="385"/>
+      <c r="F48" s="385"/>
+    </row>
+    <row r="49" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A49" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B49" s="378">
+        <v>100021340</v>
+      </c>
+      <c r="C49" s="578" t="s">
+        <v>627</v>
+      </c>
+      <c r="D49" s="44">
+        <v>3113</v>
+      </c>
+      <c r="E49" s="385"/>
+      <c r="F49" s="385"/>
+    </row>
+    <row r="50" spans="1:6" ht="24.75">
+      <c r="A50" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B50" s="378">
+        <v>100021341</v>
+      </c>
+      <c r="C50" s="578" t="s">
+        <v>628</v>
+      </c>
+      <c r="D50" s="44">
+        <v>3655</v>
+      </c>
+      <c r="E50" s="385"/>
+      <c r="F50" s="385"/>
+    </row>
+    <row r="51" spans="1:6" ht="24.75">
+      <c r="A51" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="378">
+        <v>100021950</v>
+      </c>
+      <c r="C51" s="578" t="s">
+        <v>629</v>
+      </c>
+      <c r="D51" s="44">
+        <v>7958</v>
+      </c>
+      <c r="E51" s="385"/>
+      <c r="F51" s="385"/>
+    </row>
+    <row r="52" spans="1:6" s="420" customFormat="1" ht="24.75">
+      <c r="A52" s="583"/>
+      <c r="B52" s="584"/>
+      <c r="C52" s="585"/>
+      <c r="D52" s="314"/>
+      <c r="E52" s="385"/>
+      <c r="F52" s="385"/>
+    </row>
+    <row r="53" spans="1:6" s="420" customFormat="1" ht="24.75">
+      <c r="A53" s="393"/>
+      <c r="B53" s="361"/>
+      <c r="C53" s="359" t="s">
+        <v>545</v>
+      </c>
+      <c r="D53" s="314"/>
+      <c r="E53" s="385"/>
+      <c r="F53" s="385"/>
+    </row>
+    <row r="54" spans="1:6" ht="24.75">
+      <c r="C54" s="359"/>
+      <c r="D54" s="359"/>
+      <c r="E54" s="385"/>
+      <c r="F54" s="385"/>
+    </row>
+    <row r="55" spans="1:6" ht="30" customHeight="1">
+      <c r="A55" s="361"/>
+      <c r="B55" s="385"/>
+      <c r="C55" s="385" t="s">
+        <v>482</v>
+      </c>
+      <c r="E55" s="385"/>
+      <c r="F55" s="385"/>
+    </row>
+    <row r="56" spans="1:6" ht="30" customHeight="1">
+      <c r="A56" s="385"/>
+      <c r="B56" s="385"/>
+      <c r="C56" s="385"/>
+      <c r="E56" s="385"/>
+      <c r="F56" s="385"/>
+    </row>
+    <row r="57" spans="1:6" ht="35.1" customHeight="1">
+      <c r="A57" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57" s="577" t="s">
+        <v>63</v>
+      </c>
+      <c r="C57" s="577" t="s">
+        <v>46</v>
+      </c>
+      <c r="D57" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E57" s="385"/>
+      <c r="F57" s="385"/>
+    </row>
+    <row r="58" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A58" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B58" s="378">
+        <v>100021389</v>
+      </c>
+      <c r="C58" s="578" t="s">
+        <v>630</v>
+      </c>
+      <c r="D58" s="44">
+        <v>3520</v>
+      </c>
+      <c r="E58" s="385"/>
+      <c r="F58" s="385"/>
+    </row>
+    <row r="59" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A59" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B59" s="378">
+        <v>100021390</v>
+      </c>
+      <c r="C59" s="578" t="s">
+        <v>631</v>
+      </c>
+      <c r="D59" s="44">
+        <v>7462</v>
+      </c>
+      <c r="E59" s="385"/>
+      <c r="F59" s="385"/>
+    </row>
+    <row r="60" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A60" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B60" s="378">
+        <v>100021391</v>
+      </c>
+      <c r="C60" s="578" t="s">
+        <v>632</v>
+      </c>
+      <c r="D60" s="44">
+        <v>7863</v>
+      </c>
+      <c r="E60" s="385"/>
+      <c r="F60" s="385"/>
+    </row>
+    <row r="61" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A61" s="582" t="s">
+        <v>50</v>
+      </c>
+      <c r="B61" s="378">
+        <v>100021963</v>
+      </c>
+      <c r="C61" s="578" t="s">
+        <v>546</v>
+      </c>
+      <c r="D61" s="44">
+        <v>188</v>
+      </c>
+      <c r="E61" s="385"/>
+      <c r="F61" s="385"/>
+    </row>
+    <row r="62" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A62" s="583"/>
+      <c r="B62" s="584"/>
+      <c r="C62" s="585"/>
+      <c r="E62" s="385"/>
+      <c r="F62" s="385"/>
+    </row>
+    <row r="63" spans="1:6" ht="20.25" customHeight="1">
+      <c r="A63" s="361"/>
+      <c r="B63" s="385"/>
+      <c r="C63" s="385" t="s">
         <v>943</v>
       </c>
-      <c r="D19" s="22">
-[...585 lines deleted...]
-      <c r="F63" s="360"/>
+      <c r="E63" s="385"/>
+      <c r="F63" s="385"/>
     </row>
     <row r="64" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A64" s="360"/>
-[...3 lines deleted...]
-      <c r="F64" s="360"/>
+      <c r="A64" s="385"/>
+      <c r="B64" s="385"/>
+      <c r="C64" s="385"/>
+      <c r="E64" s="385"/>
+      <c r="F64" s="385"/>
     </row>
     <row r="65" spans="1:6" ht="35.1" customHeight="1">
-      <c r="A65" s="6" t="s">
-[...12 lines deleted...]
-      <c r="F65" s="360"/>
+      <c r="A65" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B65" s="577" t="s">
+        <v>26</v>
+      </c>
+      <c r="C65" s="577" t="s">
+        <v>46</v>
+      </c>
+      <c r="D65" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="E65" s="385"/>
+      <c r="F65" s="385"/>
     </row>
     <row r="66" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A66" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="388">
+      <c r="A66" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B66" s="413">
         <v>100022628</v>
       </c>
-      <c r="C66" s="30" t="s">
-[...6 lines deleted...]
-      <c r="F66" s="360"/>
+      <c r="C66" s="52" t="s">
+        <v>939</v>
+      </c>
+      <c r="D66" s="44">
+        <v>30234</v>
+      </c>
+      <c r="E66" s="385"/>
+      <c r="F66" s="385"/>
     </row>
     <row r="67" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A67" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="388">
+      <c r="A67" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B67" s="413">
         <v>100022630</v>
       </c>
-      <c r="C67" s="30" t="s">
-[...6 lines deleted...]
-      <c r="F67" s="360"/>
+      <c r="C67" s="52" t="s">
+        <v>940</v>
+      </c>
+      <c r="D67" s="44">
+        <v>42324</v>
+      </c>
+      <c r="E67" s="385"/>
+      <c r="F67" s="385"/>
     </row>
     <row r="68" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A68" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B68" s="388">
+      <c r="A68" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B68" s="413">
         <v>100022631</v>
       </c>
-      <c r="C68" s="30" t="s">
-[...6 lines deleted...]
-      <c r="F68" s="360"/>
+      <c r="C68" s="52" t="s">
+        <v>941</v>
+      </c>
+      <c r="D68" s="44">
+        <v>57243</v>
+      </c>
+      <c r="E68" s="385"/>
+      <c r="F68" s="385"/>
     </row>
     <row r="69" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A69" s="338" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="388">
+      <c r="A69" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B69" s="413">
         <v>100022632</v>
       </c>
-      <c r="C69" s="30" t="s">
-[...6 lines deleted...]
-      <c r="F69" s="360"/>
+      <c r="C69" s="52" t="s">
+        <v>942</v>
+      </c>
+      <c r="D69" s="44">
+        <v>93595</v>
+      </c>
+      <c r="E69" s="385"/>
+      <c r="F69" s="385"/>
     </row>
     <row r="70" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A70" s="289"/>
-[...4 lines deleted...]
-      <c r="F70" s="298"/>
+      <c r="A70" s="314"/>
+      <c r="B70" s="326"/>
+      <c r="C70" s="309"/>
+      <c r="D70" s="309"/>
+      <c r="E70" s="323"/>
+      <c r="F70" s="323"/>
     </row>
     <row r="71" spans="1:6" ht="24.75">
-      <c r="F71" s="360"/>
+      <c r="F71" s="385"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{E81C698C-A9EC-4577-8643-BB2FF7FDE19C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5B7511C-EA1A-4F7B-AAEE-3689A9D67743}">
   <sheetPr codeName="Sayfa53">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="378"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="336"/>
+    <col min="1" max="1" width="9.140625" style="403"/>
+    <col min="2" max="2" width="14.5703125" style="394" customWidth="1"/>
+    <col min="3" max="3" width="65.140625" style="361" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" style="396" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="361" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="12" style="361" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="361"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="284" customFormat="1" ht="24" customHeight="1">
-[...10 lines deleted...]
-      <c r="G1" s="317">
+    <row r="1" spans="1:7" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A1" s="128"/>
+      <c r="B1" s="317"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="343"/>
+      <c r="E1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" s="318"/>
+      <c r="G1" s="342">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:7" s="284" customFormat="1" ht="24" customHeight="1">
-[...29 lines deleted...]
-      <c r="D5" s="283"/>
+    <row r="2" spans="1:7" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A2" s="307"/>
+      <c r="B2" s="323"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F2" s="322"/>
+      <c r="G2" s="322"/>
+    </row>
+    <row r="3" spans="1:7" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A3" s="307"/>
+      <c r="B3" s="323"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A4" s="320"/>
+      <c r="B4" s="323"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="308"/>
+    </row>
+    <row r="5" spans="1:7" s="309" customFormat="1" ht="24" customHeight="1">
+      <c r="A5" s="320"/>
+      <c r="B5" s="323"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="308"/>
     </row>
     <row r="6" spans="1:7" ht="21.75" customHeight="1">
-      <c r="A6" s="368"/>
-[...3 lines deleted...]
-      <c r="G6" s="370"/>
+      <c r="A6" s="393"/>
+      <c r="D6" s="395"/>
+      <c r="E6" s="395"/>
+      <c r="F6" s="395"/>
+      <c r="G6" s="395"/>
     </row>
     <row r="7" spans="1:7" ht="21.75" customHeight="1">
-      <c r="A7" s="368"/>
-[...6 lines deleted...]
-      <c r="G7" s="370"/>
+      <c r="A7" s="393"/>
+      <c r="C7" s="385" t="s">
+        <v>280</v>
+      </c>
+      <c r="D7" s="395"/>
+      <c r="E7" s="395"/>
+      <c r="F7" s="395"/>
+      <c r="G7" s="395"/>
     </row>
     <row r="8" spans="1:7" ht="15.75">
-      <c r="A8" s="368"/>
-[...2 lines deleted...]
-      <c r="G8" s="372"/>
+      <c r="A8" s="393"/>
+      <c r="E8" s="397"/>
+      <c r="F8" s="397"/>
+      <c r="G8" s="397"/>
     </row>
     <row r="9" spans="1:7" ht="54">
-      <c r="A9" s="115" t="s">
-[...15 lines deleted...]
-      <c r="G9" s="372"/>
+      <c r="A9" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="310" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" s="310" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="310" t="s">
+        <v>307</v>
+      </c>
+      <c r="E9" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F9" s="397"/>
+      <c r="G9" s="397"/>
     </row>
     <row r="10" spans="1:7" ht="30" customHeight="1">
-      <c r="A10" s="303" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="373">
+      <c r="A10" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="398">
         <v>100023023</v>
       </c>
-      <c r="C10" s="325" t="s">
-[...3 lines deleted...]
-      <c r="E10" s="22">
+      <c r="C10" s="350" t="s">
+        <v>745</v>
+      </c>
+      <c r="D10" s="399"/>
+      <c r="E10" s="44">
         <v>198</v>
       </c>
-      <c r="F10" s="372"/>
-      <c r="G10" s="372"/>
+      <c r="F10" s="397"/>
+      <c r="G10" s="397"/>
     </row>
     <row r="11" spans="1:7" ht="30" customHeight="1">
-      <c r="A11" s="303" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="373">
+      <c r="A11" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="398">
         <v>100023024</v>
       </c>
-      <c r="C11" s="325" t="s">
-[...3 lines deleted...]
-      <c r="E11" s="22">
+      <c r="C11" s="350" t="s">
+        <v>746</v>
+      </c>
+      <c r="D11" s="399"/>
+      <c r="E11" s="44">
         <v>245</v>
       </c>
-      <c r="F11" s="372"/>
-      <c r="G11" s="372"/>
+      <c r="F11" s="397"/>
+      <c r="G11" s="397"/>
     </row>
     <row r="12" spans="1:7" ht="30" customHeight="1">
-      <c r="A12" s="303" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="373">
+      <c r="A12" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="398">
         <v>100023025</v>
       </c>
-      <c r="C12" s="325" t="s">
-[...3 lines deleted...]
-      <c r="E12" s="22">
+      <c r="C12" s="350" t="s">
+        <v>747</v>
+      </c>
+      <c r="D12" s="399"/>
+      <c r="E12" s="44">
         <v>253</v>
       </c>
-      <c r="F12" s="372"/>
-      <c r="G12" s="372"/>
+      <c r="F12" s="397"/>
+      <c r="G12" s="397"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="368"/>
+      <c r="A13" s="393"/>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="368"/>
+      <c r="A14" s="393"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="368"/>
+      <c r="A15" s="393"/>
     </row>
     <row r="16" spans="1:7" ht="15.75" thickBot="1">
-      <c r="A16" s="375"/>
-[...5 lines deleted...]
-      <c r="G16" s="337"/>
+      <c r="A16" s="400"/>
+      <c r="B16" s="401"/>
+      <c r="C16" s="362"/>
+      <c r="D16" s="402"/>
+      <c r="E16" s="362"/>
+      <c r="F16" s="362"/>
+      <c r="G16" s="362"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C7C03339-0A06-4EFD-9361-52F3E822C1C6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="68" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DFAB523-E1A0-4B97-80CE-8F56B9AE37F9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IQ83"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" style="289" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="284"/>
+    <col min="1" max="1" width="9.42578125" style="314" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" style="309" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.42578125" style="309" customWidth="1"/>
+    <col min="4" max="4" width="28" style="341" customWidth="1"/>
+    <col min="5" max="5" width="77.42578125" style="309" customWidth="1"/>
+    <col min="6" max="6" width="18.5703125" style="309" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="309" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.42578125" style="309" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.42578125" style="309" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="309"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="27">
-      <c r="A1" s="106"/>
-[...11 lines deleted...]
-      <c r="I1" s="317">
+      <c r="A1" s="128"/>
+      <c r="B1" s="343"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="317"/>
+      <c r="E1" s="316"/>
+      <c r="F1" s="316"/>
+      <c r="G1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="318"/>
+      <c r="I1" s="342">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="282"/>
-[...7 lines deleted...]
-      <c r="I2" s="297"/>
+      <c r="A2" s="307"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="323"/>
+      <c r="E2" s="322"/>
+      <c r="F2" s="322"/>
+      <c r="H2" s="322"/>
+      <c r="I2" s="322"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="282"/>
-[...3 lines deleted...]
-      <c r="D3" s="298"/>
+      <c r="A3" s="307"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+      <c r="D3" s="323"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="295"/>
-      <c r="C4" s="66" t="s">
+      <c r="A4" s="320"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="324"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="320"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="324"/>
+    </row>
+    <row r="6" spans="1:9" ht="31.5">
+      <c r="A6" s="514"/>
+      <c r="B6" s="515"/>
+      <c r="D6" s="516"/>
+      <c r="E6" s="517"/>
+      <c r="F6" s="518"/>
+      <c r="G6" s="356"/>
+      <c r="H6" s="356"/>
+      <c r="I6" s="356"/>
+    </row>
+    <row r="7" spans="1:9" ht="24.75">
+      <c r="A7" s="320"/>
+      <c r="B7" s="323"/>
+      <c r="C7" s="505" t="s">
+        <v>47</v>
+      </c>
+      <c r="D7" s="321"/>
+      <c r="E7" s="326"/>
+      <c r="G7" s="356"/>
+      <c r="H7" s="356"/>
+      <c r="I7" s="356"/>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" s="320"/>
+      <c r="B8" s="323"/>
+      <c r="D8" s="323"/>
+      <c r="E8" s="326"/>
+      <c r="G8" s="356"/>
+      <c r="H8" s="356"/>
+      <c r="I8" s="356"/>
+    </row>
+    <row r="9" spans="1:9" ht="54">
+      <c r="A9" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="353" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="310" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="310" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" s="310" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="310" t="s">
+        <v>406</v>
+      </c>
+      <c r="G9" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="H9" s="356"/>
+      <c r="I9" s="356"/>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="413" t="s">
+        <v>893</v>
+      </c>
+      <c r="C10" s="333" t="s">
+        <v>404</v>
+      </c>
+      <c r="D10" s="333" t="s">
+        <v>572</v>
+      </c>
+      <c r="E10" s="363" t="s">
+        <v>910</v>
+      </c>
+      <c r="F10" s="330" t="s">
+        <v>409</v>
+      </c>
+      <c r="G10" s="44">
+        <v>14223</v>
+      </c>
+      <c r="H10" s="356"/>
+      <c r="I10" s="356"/>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="320"/>
+      <c r="B11" s="323"/>
+      <c r="C11" s="314"/>
+      <c r="D11" s="321"/>
+      <c r="E11" s="326"/>
+      <c r="G11" s="312"/>
+      <c r="H11" s="356"/>
+      <c r="I11" s="356"/>
+    </row>
+    <row r="12" spans="1:9" ht="26.25">
+      <c r="A12" s="514"/>
+      <c r="B12" s="517"/>
+      <c r="D12" s="515"/>
+      <c r="E12" s="519"/>
+      <c r="F12" s="520"/>
+      <c r="G12" s="339"/>
+      <c r="H12" s="356"/>
+      <c r="I12" s="356"/>
+    </row>
+    <row r="13" spans="1:9" ht="24.75">
+      <c r="A13" s="320"/>
+      <c r="B13" s="326"/>
+      <c r="C13" s="505" t="s">
+        <v>405</v>
+      </c>
+      <c r="D13" s="323"/>
+      <c r="E13" s="359"/>
+      <c r="F13" s="321"/>
+      <c r="G13" s="339"/>
+      <c r="H13" s="356"/>
+      <c r="I13" s="356"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="320"/>
+      <c r="B14" s="326"/>
+      <c r="C14" s="314"/>
+      <c r="D14" s="323"/>
+      <c r="E14" s="359"/>
+      <c r="F14" s="321"/>
+      <c r="G14" s="339"/>
+      <c r="H14" s="356"/>
+      <c r="I14" s="356"/>
+    </row>
+    <row r="15" spans="1:9" ht="54">
+      <c r="A15" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B15" s="353" t="s">
+        <v>26</v>
+      </c>
+      <c r="C15" s="310" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="310" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" s="310" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" s="310" t="s">
+        <v>406</v>
+      </c>
+      <c r="G15" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="H15" s="356"/>
+      <c r="I15" s="356"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="413" t="s">
+        <v>884</v>
+      </c>
+      <c r="C16" s="333" t="s">
+        <v>407</v>
+      </c>
+      <c r="D16" s="333" t="s">
+        <v>408</v>
+      </c>
+      <c r="E16" s="363" t="s">
         <v>72</v>
       </c>
-      <c r="D4" s="299"/>
-[...55 lines deleted...]
-      <c r="F9" s="285" t="s">
+      <c r="F16" s="330" t="s">
+        <v>409</v>
+      </c>
+      <c r="G16" s="44">
+        <v>17967</v>
+      </c>
+      <c r="H16" s="356"/>
+      <c r="I16" s="356"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="413" t="s">
+        <v>885</v>
+      </c>
+      <c r="C17" s="333" t="s">
+        <v>573</v>
+      </c>
+      <c r="D17" s="333" t="s">
+        <v>574</v>
+      </c>
+      <c r="E17" s="363" t="s">
+        <v>7</v>
+      </c>
+      <c r="F17" s="330" t="s">
+        <v>409</v>
+      </c>
+      <c r="G17" s="44">
+        <v>19332</v>
+      </c>
+      <c r="H17" s="356"/>
+      <c r="I17" s="356"/>
+    </row>
+    <row r="18" spans="1:9" ht="18.75" thickBot="1">
+      <c r="A18" s="521" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="522" t="s">
+        <v>890</v>
+      </c>
+      <c r="C18" s="523" t="s">
+        <v>575</v>
+      </c>
+      <c r="D18" s="523" t="s">
+        <v>576</v>
+      </c>
+      <c r="E18" s="524" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18" s="525" t="s">
+        <v>409</v>
+      </c>
+      <c r="G18" s="44">
+        <v>23652</v>
+      </c>
+      <c r="H18" s="356"/>
+      <c r="I18" s="356"/>
+    </row>
+    <row r="19" spans="1:9">
+      <c r="A19" s="526" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="506" t="s">
+        <v>886</v>
+      </c>
+      <c r="C19" s="507" t="s">
+        <v>407</v>
+      </c>
+      <c r="D19" s="507" t="s">
+        <v>408</v>
+      </c>
+      <c r="E19" s="527" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="528" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="44">
+        <v>20122</v>
+      </c>
+      <c r="H19" s="356"/>
+      <c r="I19" s="356"/>
+    </row>
+    <row r="20" spans="1:9">
+      <c r="A20" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="413" t="s">
+        <v>887</v>
+      </c>
+      <c r="C20" s="333" t="s">
+        <v>410</v>
+      </c>
+      <c r="D20" s="333" t="s">
+        <v>574</v>
+      </c>
+      <c r="E20" s="363" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="44">
+        <v>21825</v>
+      </c>
+      <c r="H20" s="356"/>
+      <c r="I20" s="356"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="413" t="s">
+        <v>891</v>
+      </c>
+      <c r="C21" s="333" t="s">
+        <v>411</v>
+      </c>
+      <c r="D21" s="333" t="s">
+        <v>576</v>
+      </c>
+      <c r="E21" s="363" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="G21" s="44">
+        <v>25487</v>
+      </c>
+      <c r="H21" s="356"/>
+      <c r="I21" s="356"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="413" t="s">
+        <v>892</v>
+      </c>
+      <c r="C22" s="333" t="s">
+        <v>411</v>
+      </c>
+      <c r="D22" s="333" t="s">
+        <v>576</v>
+      </c>
+      <c r="E22" s="363" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="44">
+        <v>24609</v>
+      </c>
+      <c r="H22" s="356"/>
+      <c r="I22" s="356"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="413" t="s">
+        <v>888</v>
+      </c>
+      <c r="C23" s="333" t="s">
+        <v>577</v>
+      </c>
+      <c r="D23" s="333" t="s">
         <v>412</v>
       </c>
-      <c r="G9" s="138" t="s">
-[...15 lines deleted...]
-      <c r="D10" s="308" t="s">
+      <c r="E23" s="363" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="G23" s="44">
+        <v>39378</v>
+      </c>
+      <c r="H23" s="356"/>
+      <c r="I23" s="356"/>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="413" t="s">
+        <v>889</v>
+      </c>
+      <c r="C24" s="333" t="s">
+        <v>413</v>
+      </c>
+      <c r="D24" s="333" t="s">
         <v>578</v>
       </c>
-      <c r="E10" s="338" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="305" t="s">
+      <c r="E24" s="363" t="s">
+        <v>37</v>
+      </c>
+      <c r="F24" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="G24" s="44">
+        <v>43557</v>
+      </c>
+      <c r="H24" s="356"/>
+      <c r="I24" s="356"/>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="320"/>
+      <c r="B25" s="508"/>
+      <c r="C25" s="323"/>
+      <c r="D25" s="323"/>
+      <c r="E25" s="359"/>
+      <c r="F25" s="321"/>
+      <c r="G25" s="513"/>
+      <c r="H25" s="356"/>
+      <c r="I25" s="356"/>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="509" t="s">
+        <v>282</v>
+      </c>
+      <c r="B26" s="510" t="s">
+        <v>402</v>
+      </c>
+      <c r="C26" s="510"/>
+      <c r="D26" s="504"/>
+      <c r="E26" s="510"/>
+      <c r="F26" s="510"/>
+      <c r="G26" s="323"/>
+      <c r="H26" s="356"/>
+      <c r="I26" s="356"/>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" s="509" t="s">
+        <v>282</v>
+      </c>
+      <c r="B27" s="510" t="s">
+        <v>922</v>
+      </c>
+      <c r="C27" s="359"/>
+      <c r="D27" s="321"/>
+      <c r="E27" s="359"/>
+      <c r="F27" s="321"/>
+      <c r="G27" s="312"/>
+      <c r="H27" s="356"/>
+      <c r="I27" s="356"/>
+    </row>
+    <row r="28" spans="1:9" ht="27.75">
+      <c r="A28" s="514"/>
+      <c r="B28" s="518"/>
+      <c r="C28" s="505" t="s">
         <v>415</v>
       </c>
-      <c r="G10" s="22">
-[...84 lines deleted...]
-      <c r="D16" s="308" t="s">
+      <c r="D28" s="529"/>
+      <c r="E28" s="518"/>
+      <c r="F28" s="515"/>
+      <c r="G28" s="312"/>
+      <c r="H28" s="356"/>
+      <c r="I28" s="356"/>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" s="320"/>
+      <c r="F29" s="323"/>
+      <c r="G29" s="339"/>
+      <c r="H29" s="356"/>
+      <c r="I29" s="356"/>
+    </row>
+    <row r="30" spans="1:9" ht="54">
+      <c r="A30" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B30" s="353" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="310" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="310" t="s">
+        <v>64</v>
+      </c>
+      <c r="E30" s="310" t="s">
+        <v>46</v>
+      </c>
+      <c r="F30" s="310" t="s">
+        <v>406</v>
+      </c>
+      <c r="G30" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="H30" s="356"/>
+      <c r="I30" s="356"/>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="413" t="s">
+        <v>895</v>
+      </c>
+      <c r="C31" s="333" t="s">
+        <v>575</v>
+      </c>
+      <c r="D31" s="333" t="s">
+        <v>576</v>
+      </c>
+      <c r="E31" s="363" t="s">
+        <v>71</v>
+      </c>
+      <c r="F31" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="G31" s="44">
+        <v>28505</v>
+      </c>
+      <c r="H31" s="356"/>
+      <c r="I31" s="356"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="509" t="s">
+        <v>282</v>
+      </c>
+      <c r="B32" s="510" t="s">
+        <v>402</v>
+      </c>
+      <c r="C32" s="510"/>
+      <c r="D32" s="504"/>
+      <c r="E32" s="510"/>
+      <c r="F32" s="510"/>
+      <c r="G32" s="323"/>
+      <c r="H32" s="356"/>
+      <c r="I32" s="356"/>
+    </row>
+    <row r="33" spans="1:251">
+      <c r="A33" s="509" t="s">
+        <v>282</v>
+      </c>
+      <c r="B33" s="510" t="s">
+        <v>922</v>
+      </c>
+      <c r="C33" s="359"/>
+      <c r="D33" s="321"/>
+      <c r="E33" s="359"/>
+      <c r="F33" s="321"/>
+      <c r="G33" s="312"/>
+      <c r="H33" s="356"/>
+      <c r="I33" s="356"/>
+    </row>
+    <row r="34" spans="1:251">
+      <c r="A34" s="320"/>
+      <c r="B34" s="374"/>
+      <c r="C34" s="314"/>
+      <c r="D34" s="323"/>
+      <c r="F34" s="323"/>
+      <c r="G34" s="312"/>
+      <c r="H34" s="356"/>
+      <c r="I34" s="356"/>
+    </row>
+    <row r="35" spans="1:251">
+      <c r="A35" s="320"/>
+      <c r="B35" s="374"/>
+      <c r="C35" s="314"/>
+      <c r="D35" s="323"/>
+      <c r="F35" s="323"/>
+      <c r="G35" s="356"/>
+      <c r="H35" s="356"/>
+      <c r="I35" s="356"/>
+    </row>
+    <row r="36" spans="1:251" ht="31.5">
+      <c r="A36" s="514"/>
+      <c r="B36" s="515"/>
+      <c r="C36" s="505" t="s">
+        <v>416</v>
+      </c>
+      <c r="D36" s="516"/>
+      <c r="E36" s="530"/>
+      <c r="F36" s="531"/>
+      <c r="G36" s="356"/>
+      <c r="H36" s="356"/>
+      <c r="I36" s="356"/>
+    </row>
+    <row r="37" spans="1:251">
+      <c r="A37" s="320"/>
+      <c r="B37" s="323"/>
+      <c r="C37" s="314" t="s">
+        <v>842</v>
+      </c>
+      <c r="D37" s="321"/>
+      <c r="E37" s="314"/>
+      <c r="F37" s="314"/>
+      <c r="G37" s="312"/>
+      <c r="H37" s="356"/>
+      <c r="I37" s="356"/>
+    </row>
+    <row r="38" spans="1:251">
+      <c r="A38" s="320"/>
+      <c r="B38" s="323"/>
+      <c r="C38" s="326"/>
+      <c r="E38" s="359"/>
+      <c r="F38" s="359"/>
+      <c r="G38" s="312"/>
+      <c r="H38" s="356"/>
+      <c r="I38" s="356"/>
+    </row>
+    <row r="39" spans="1:251" ht="54">
+      <c r="A39" s="433" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" s="442" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" s="310" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="310" t="s">
+        <v>64</v>
+      </c>
+      <c r="E39" s="310" t="s">
+        <v>46</v>
+      </c>
+      <c r="F39" s="310" t="s">
+        <v>406</v>
+      </c>
+      <c r="G39" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="H39" s="356"/>
+      <c r="I39" s="356"/>
+    </row>
+    <row r="40" spans="1:251">
+      <c r="A40" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="413" t="s">
+        <v>894</v>
+      </c>
+      <c r="C40" s="333" t="s">
+        <v>417</v>
+      </c>
+      <c r="D40" s="333" t="s">
+        <v>54</v>
+      </c>
+      <c r="E40" s="329" t="s">
+        <v>55</v>
+      </c>
+      <c r="F40" s="330" t="s">
+        <v>39</v>
+      </c>
+      <c r="G40" s="44">
+        <v>37847</v>
+      </c>
+      <c r="H40" s="356"/>
+      <c r="I40" s="356"/>
+    </row>
+    <row r="41" spans="1:251">
+      <c r="A41" s="509" t="s">
+        <v>282</v>
+      </c>
+      <c r="B41" s="510" t="s">
+        <v>402</v>
+      </c>
+      <c r="C41" s="510"/>
+      <c r="D41" s="504"/>
+      <c r="E41" s="510"/>
+      <c r="F41" s="510"/>
+      <c r="G41" s="323"/>
+      <c r="H41" s="356"/>
+      <c r="I41" s="356"/>
+    </row>
+    <row r="42" spans="1:251">
+      <c r="A42" s="509" t="s">
+        <v>282</v>
+      </c>
+      <c r="B42" s="510" t="s">
+        <v>922</v>
+      </c>
+      <c r="C42" s="359"/>
+      <c r="D42" s="321"/>
+      <c r="E42" s="359"/>
+      <c r="F42" s="321"/>
+      <c r="G42" s="312"/>
+      <c r="H42" s="356"/>
+      <c r="I42" s="356"/>
+    </row>
+    <row r="43" spans="1:251">
+      <c r="A43" s="320"/>
+      <c r="B43" s="374"/>
+      <c r="C43" s="314"/>
+      <c r="D43" s="323"/>
+      <c r="E43" s="512"/>
+      <c r="F43" s="323"/>
+      <c r="G43" s="312"/>
+      <c r="H43" s="356"/>
+      <c r="I43" s="356"/>
+    </row>
+    <row r="44" spans="1:251">
+      <c r="A44" s="320"/>
+      <c r="B44" s="374"/>
+      <c r="C44" s="314"/>
+      <c r="D44" s="323"/>
+      <c r="F44" s="323"/>
+      <c r="G44" s="356"/>
+      <c r="H44" s="356"/>
+      <c r="I44" s="356"/>
+    </row>
+    <row r="45" spans="1:251" customFormat="1" ht="31.5">
+      <c r="A45" s="665"/>
+      <c r="B45" s="515"/>
+      <c r="C45" s="505" t="s">
+        <v>579</v>
+      </c>
+      <c r="D45" s="516"/>
+      <c r="E45" s="530"/>
+      <c r="F45" s="531"/>
+      <c r="G45" s="356"/>
+      <c r="H45" s="356"/>
+      <c r="I45" s="356"/>
+      <c r="J45" s="309"/>
+      <c r="K45" s="309"/>
+      <c r="L45" s="309"/>
+      <c r="M45" s="309"/>
+      <c r="N45" s="309"/>
+      <c r="O45" s="309"/>
+      <c r="P45" s="309"/>
+      <c r="Q45" s="309"/>
+      <c r="R45" s="309"/>
+      <c r="S45" s="309"/>
+      <c r="T45" s="309"/>
+      <c r="U45" s="309"/>
+      <c r="V45" s="309"/>
+      <c r="W45" s="309"/>
+      <c r="X45" s="309"/>
+      <c r="Y45" s="309"/>
+      <c r="Z45" s="309"/>
+      <c r="AA45" s="309"/>
+      <c r="AB45" s="309"/>
+      <c r="AC45" s="309"/>
+      <c r="AD45" s="309"/>
+      <c r="AE45" s="309"/>
+      <c r="AF45" s="309"/>
+      <c r="AG45" s="309"/>
+      <c r="AH45" s="309"/>
+      <c r="AI45" s="309"/>
+      <c r="AJ45" s="309"/>
+      <c r="AK45" s="309"/>
+      <c r="AL45" s="309"/>
+      <c r="AM45" s="309"/>
+      <c r="AN45" s="309"/>
+      <c r="AO45" s="309"/>
+      <c r="AP45" s="309"/>
+      <c r="AQ45" s="309"/>
+      <c r="AR45" s="309"/>
+      <c r="AS45" s="309"/>
+      <c r="AT45" s="309"/>
+      <c r="AU45" s="309"/>
+      <c r="AV45" s="309"/>
+      <c r="AW45" s="309"/>
+      <c r="AX45" s="309"/>
+      <c r="AY45" s="309"/>
+      <c r="AZ45" s="309"/>
+      <c r="BA45" s="309"/>
+      <c r="BB45" s="309"/>
+      <c r="BC45" s="309"/>
+      <c r="BD45" s="309"/>
+      <c r="BE45" s="309"/>
+      <c r="BF45" s="309"/>
+      <c r="BG45" s="309"/>
+      <c r="BH45" s="309"/>
+      <c r="BI45" s="309"/>
+      <c r="BJ45" s="309"/>
+      <c r="BK45" s="309"/>
+      <c r="BL45" s="309"/>
+      <c r="BM45" s="309"/>
+      <c r="BN45" s="309"/>
+      <c r="BO45" s="309"/>
+      <c r="BP45" s="309"/>
+      <c r="BQ45" s="309"/>
+      <c r="BR45" s="309"/>
+      <c r="BS45" s="309"/>
+      <c r="BT45" s="309"/>
+      <c r="BU45" s="309"/>
+      <c r="BV45" s="309"/>
+      <c r="BW45" s="309"/>
+      <c r="BX45" s="309"/>
+      <c r="BY45" s="309"/>
+      <c r="BZ45" s="309"/>
+      <c r="CA45" s="309"/>
+      <c r="CB45" s="309"/>
+      <c r="CC45" s="309"/>
+      <c r="CD45" s="309"/>
+      <c r="CE45" s="309"/>
+      <c r="CF45" s="309"/>
+      <c r="CG45" s="309"/>
+      <c r="CH45" s="309"/>
+      <c r="CI45" s="309"/>
+      <c r="CJ45" s="309"/>
+      <c r="CK45" s="309"/>
+      <c r="CL45" s="309"/>
+      <c r="CM45" s="309"/>
+      <c r="CN45" s="309"/>
+      <c r="CO45" s="309"/>
+      <c r="CP45" s="309"/>
+      <c r="CQ45" s="309"/>
+      <c r="CR45" s="309"/>
+      <c r="CS45" s="309"/>
+      <c r="CT45" s="309"/>
+      <c r="CU45" s="309"/>
+      <c r="CV45" s="309"/>
+      <c r="CW45" s="309"/>
+      <c r="CX45" s="309"/>
+      <c r="CY45" s="309"/>
+      <c r="CZ45" s="309"/>
+      <c r="DA45" s="309"/>
+      <c r="DB45" s="309"/>
+      <c r="DC45" s="309"/>
+      <c r="DD45" s="309"/>
+      <c r="DE45" s="309"/>
+      <c r="DF45" s="309"/>
+      <c r="DG45" s="309"/>
+      <c r="DH45" s="309"/>
+      <c r="DI45" s="309"/>
+      <c r="DJ45" s="309"/>
+      <c r="DK45" s="309"/>
+      <c r="DL45" s="309"/>
+      <c r="DM45" s="309"/>
+      <c r="DN45" s="309"/>
+      <c r="DO45" s="309"/>
+      <c r="DP45" s="309"/>
+      <c r="DQ45" s="309"/>
+      <c r="DR45" s="309"/>
+      <c r="DS45" s="309"/>
+      <c r="DT45" s="309"/>
+      <c r="DU45" s="309"/>
+      <c r="DV45" s="309"/>
+      <c r="DW45" s="309"/>
+      <c r="DX45" s="309"/>
+      <c r="DY45" s="309"/>
+      <c r="DZ45" s="309"/>
+      <c r="EA45" s="309"/>
+      <c r="EB45" s="309"/>
+      <c r="EC45" s="309"/>
+      <c r="ED45" s="309"/>
+      <c r="EE45" s="309"/>
+      <c r="EF45" s="309"/>
+      <c r="EG45" s="309"/>
+      <c r="EH45" s="309"/>
+      <c r="EI45" s="309"/>
+      <c r="EJ45" s="309"/>
+      <c r="EK45" s="309"/>
+      <c r="EL45" s="309"/>
+      <c r="EM45" s="309"/>
+      <c r="EN45" s="309"/>
+      <c r="EO45" s="309"/>
+      <c r="EP45" s="309"/>
+      <c r="EQ45" s="309"/>
+      <c r="ER45" s="309"/>
+      <c r="ES45" s="309"/>
+      <c r="ET45" s="309"/>
+      <c r="EU45" s="309"/>
+      <c r="EV45" s="309"/>
+      <c r="EW45" s="309"/>
+      <c r="EX45" s="309"/>
+      <c r="EY45" s="309"/>
+      <c r="EZ45" s="309"/>
+      <c r="FA45" s="309"/>
+      <c r="FB45" s="309"/>
+      <c r="FC45" s="309"/>
+      <c r="FD45" s="309"/>
+      <c r="FE45" s="309"/>
+      <c r="FF45" s="309"/>
+      <c r="FG45" s="309"/>
+      <c r="FH45" s="309"/>
+      <c r="FI45" s="309"/>
+      <c r="FJ45" s="309"/>
+      <c r="FK45" s="309"/>
+      <c r="FL45" s="309"/>
+      <c r="FM45" s="309"/>
+      <c r="FN45" s="309"/>
+      <c r="FO45" s="309"/>
+      <c r="FP45" s="309"/>
+      <c r="FQ45" s="309"/>
+      <c r="FR45" s="309"/>
+      <c r="FS45" s="309"/>
+      <c r="FT45" s="309"/>
+      <c r="FU45" s="309"/>
+      <c r="FV45" s="309"/>
+      <c r="FW45" s="309"/>
+      <c r="FX45" s="309"/>
+      <c r="FY45" s="309"/>
+      <c r="FZ45" s="309"/>
+      <c r="GA45" s="309"/>
+      <c r="GB45" s="309"/>
+      <c r="GC45" s="309"/>
+      <c r="GD45" s="309"/>
+      <c r="GE45" s="309"/>
+      <c r="GF45" s="309"/>
+      <c r="GG45" s="309"/>
+      <c r="GH45" s="309"/>
+      <c r="GI45" s="309"/>
+      <c r="GJ45" s="309"/>
+      <c r="GK45" s="309"/>
+      <c r="GL45" s="309"/>
+      <c r="GM45" s="309"/>
+      <c r="GN45" s="309"/>
+      <c r="GO45" s="309"/>
+      <c r="GP45" s="309"/>
+      <c r="GQ45" s="309"/>
+      <c r="GR45" s="309"/>
+      <c r="GS45" s="309"/>
+      <c r="GT45" s="309"/>
+      <c r="GU45" s="309"/>
+      <c r="GV45" s="309"/>
+      <c r="GW45" s="309"/>
+      <c r="GX45" s="309"/>
+      <c r="GY45" s="309"/>
+      <c r="GZ45" s="309"/>
+      <c r="HA45" s="309"/>
+      <c r="HB45" s="309"/>
+      <c r="HC45" s="309"/>
+      <c r="HD45" s="309"/>
+      <c r="HE45" s="309"/>
+      <c r="HF45" s="309"/>
+      <c r="HG45" s="309"/>
+      <c r="HH45" s="309"/>
+      <c r="HI45" s="309"/>
+      <c r="HJ45" s="309"/>
+      <c r="HK45" s="309"/>
+      <c r="HL45" s="309"/>
+      <c r="HM45" s="309"/>
+      <c r="HN45" s="309"/>
+      <c r="HO45" s="309"/>
+      <c r="HP45" s="309"/>
+      <c r="HQ45" s="309"/>
+      <c r="HR45" s="309"/>
+      <c r="HS45" s="309"/>
+      <c r="HT45" s="309"/>
+      <c r="HU45" s="309"/>
+      <c r="HV45" s="309"/>
+      <c r="HW45" s="309"/>
+      <c r="HX45" s="309"/>
+      <c r="HY45" s="309"/>
+      <c r="HZ45" s="309"/>
+      <c r="IA45" s="309"/>
+      <c r="IB45" s="309"/>
+      <c r="IC45" s="309"/>
+      <c r="ID45" s="309"/>
+      <c r="IE45" s="309"/>
+      <c r="IF45" s="309"/>
+      <c r="IG45" s="309"/>
+      <c r="IH45" s="309"/>
+      <c r="II45" s="309"/>
+      <c r="IJ45" s="309"/>
+      <c r="IK45" s="309"/>
+      <c r="IL45" s="309"/>
+      <c r="IM45" s="309"/>
+      <c r="IN45" s="309"/>
+      <c r="IO45" s="309"/>
+      <c r="IP45" s="309"/>
+      <c r="IQ45" s="309"/>
+    </row>
+    <row r="46" spans="1:251" customFormat="1">
+      <c r="A46" s="666"/>
+      <c r="B46" s="323"/>
+      <c r="C46" s="326"/>
+      <c r="D46" s="341"/>
+      <c r="E46" s="359"/>
+      <c r="F46" s="359"/>
+      <c r="G46" s="312"/>
+      <c r="H46" s="356"/>
+      <c r="I46" s="356"/>
+      <c r="J46" s="309"/>
+      <c r="K46" s="309"/>
+      <c r="L46" s="309"/>
+      <c r="M46" s="309"/>
+      <c r="N46" s="309"/>
+      <c r="O46" s="309"/>
+      <c r="P46" s="309"/>
+      <c r="Q46" s="309"/>
+      <c r="R46" s="309"/>
+      <c r="S46" s="309"/>
+      <c r="T46" s="309"/>
+      <c r="U46" s="309"/>
+      <c r="V46" s="309"/>
+      <c r="W46" s="309"/>
+      <c r="X46" s="309"/>
+      <c r="Y46" s="309"/>
+      <c r="Z46" s="309"/>
+      <c r="AA46" s="309"/>
+      <c r="AB46" s="309"/>
+      <c r="AC46" s="309"/>
+      <c r="AD46" s="309"/>
+      <c r="AE46" s="309"/>
+      <c r="AF46" s="309"/>
+      <c r="AG46" s="309"/>
+      <c r="AH46" s="309"/>
+      <c r="AI46" s="309"/>
+      <c r="AJ46" s="309"/>
+      <c r="AK46" s="309"/>
+      <c r="AL46" s="309"/>
+      <c r="AM46" s="309"/>
+      <c r="AN46" s="309"/>
+      <c r="AO46" s="309"/>
+      <c r="AP46" s="309"/>
+      <c r="AQ46" s="309"/>
+      <c r="AR46" s="309"/>
+      <c r="AS46" s="309"/>
+      <c r="AT46" s="309"/>
+      <c r="AU46" s="309"/>
+      <c r="AV46" s="309"/>
+      <c r="AW46" s="309"/>
+      <c r="AX46" s="309"/>
+      <c r="AY46" s="309"/>
+      <c r="AZ46" s="309"/>
+      <c r="BA46" s="309"/>
+      <c r="BB46" s="309"/>
+      <c r="BC46" s="309"/>
+      <c r="BD46" s="309"/>
+      <c r="BE46" s="309"/>
+      <c r="BF46" s="309"/>
+      <c r="BG46" s="309"/>
+      <c r="BH46" s="309"/>
+      <c r="BI46" s="309"/>
+      <c r="BJ46" s="309"/>
+      <c r="BK46" s="309"/>
+      <c r="BL46" s="309"/>
+      <c r="BM46" s="309"/>
+      <c r="BN46" s="309"/>
+      <c r="BO46" s="309"/>
+      <c r="BP46" s="309"/>
+      <c r="BQ46" s="309"/>
+      <c r="BR46" s="309"/>
+      <c r="BS46" s="309"/>
+      <c r="BT46" s="309"/>
+      <c r="BU46" s="309"/>
+      <c r="BV46" s="309"/>
+      <c r="BW46" s="309"/>
+      <c r="BX46" s="309"/>
+      <c r="BY46" s="309"/>
+      <c r="BZ46" s="309"/>
+      <c r="CA46" s="309"/>
+      <c r="CB46" s="309"/>
+      <c r="CC46" s="309"/>
+      <c r="CD46" s="309"/>
+      <c r="CE46" s="309"/>
+      <c r="CF46" s="309"/>
+      <c r="CG46" s="309"/>
+      <c r="CH46" s="309"/>
+      <c r="CI46" s="309"/>
+      <c r="CJ46" s="309"/>
+      <c r="CK46" s="309"/>
+      <c r="CL46" s="309"/>
+      <c r="CM46" s="309"/>
+      <c r="CN46" s="309"/>
+      <c r="CO46" s="309"/>
+      <c r="CP46" s="309"/>
+      <c r="CQ46" s="309"/>
+      <c r="CR46" s="309"/>
+      <c r="CS46" s="309"/>
+      <c r="CT46" s="309"/>
+      <c r="CU46" s="309"/>
+      <c r="CV46" s="309"/>
+      <c r="CW46" s="309"/>
+      <c r="CX46" s="309"/>
+      <c r="CY46" s="309"/>
+      <c r="CZ46" s="309"/>
+      <c r="DA46" s="309"/>
+      <c r="DB46" s="309"/>
+      <c r="DC46" s="309"/>
+      <c r="DD46" s="309"/>
+      <c r="DE46" s="309"/>
+      <c r="DF46" s="309"/>
+      <c r="DG46" s="309"/>
+      <c r="DH46" s="309"/>
+      <c r="DI46" s="309"/>
+      <c r="DJ46" s="309"/>
+      <c r="DK46" s="309"/>
+      <c r="DL46" s="309"/>
+      <c r="DM46" s="309"/>
+      <c r="DN46" s="309"/>
+      <c r="DO46" s="309"/>
+      <c r="DP46" s="309"/>
+      <c r="DQ46" s="309"/>
+      <c r="DR46" s="309"/>
+      <c r="DS46" s="309"/>
+      <c r="DT46" s="309"/>
+      <c r="DU46" s="309"/>
+      <c r="DV46" s="309"/>
+      <c r="DW46" s="309"/>
+      <c r="DX46" s="309"/>
+      <c r="DY46" s="309"/>
+      <c r="DZ46" s="309"/>
+      <c r="EA46" s="309"/>
+      <c r="EB46" s="309"/>
+      <c r="EC46" s="309"/>
+      <c r="ED46" s="309"/>
+      <c r="EE46" s="309"/>
+      <c r="EF46" s="309"/>
+      <c r="EG46" s="309"/>
+      <c r="EH46" s="309"/>
+      <c r="EI46" s="309"/>
+      <c r="EJ46" s="309"/>
+      <c r="EK46" s="309"/>
+      <c r="EL46" s="309"/>
+      <c r="EM46" s="309"/>
+      <c r="EN46" s="309"/>
+      <c r="EO46" s="309"/>
+      <c r="EP46" s="309"/>
+      <c r="EQ46" s="309"/>
+      <c r="ER46" s="309"/>
+      <c r="ES46" s="309"/>
+      <c r="ET46" s="309"/>
+      <c r="EU46" s="309"/>
+      <c r="EV46" s="309"/>
+      <c r="EW46" s="309"/>
+      <c r="EX46" s="309"/>
+      <c r="EY46" s="309"/>
+      <c r="EZ46" s="309"/>
+      <c r="FA46" s="309"/>
+      <c r="FB46" s="309"/>
+      <c r="FC46" s="309"/>
+      <c r="FD46" s="309"/>
+      <c r="FE46" s="309"/>
+      <c r="FF46" s="309"/>
+      <c r="FG46" s="309"/>
+      <c r="FH46" s="309"/>
+      <c r="FI46" s="309"/>
+      <c r="FJ46" s="309"/>
+      <c r="FK46" s="309"/>
+      <c r="FL46" s="309"/>
+      <c r="FM46" s="309"/>
+      <c r="FN46" s="309"/>
+      <c r="FO46" s="309"/>
+      <c r="FP46" s="309"/>
+      <c r="FQ46" s="309"/>
+      <c r="FR46" s="309"/>
+      <c r="FS46" s="309"/>
+      <c r="FT46" s="309"/>
+      <c r="FU46" s="309"/>
+      <c r="FV46" s="309"/>
+      <c r="FW46" s="309"/>
+      <c r="FX46" s="309"/>
+      <c r="FY46" s="309"/>
+      <c r="FZ46" s="309"/>
+      <c r="GA46" s="309"/>
+      <c r="GB46" s="309"/>
+      <c r="GC46" s="309"/>
+      <c r="GD46" s="309"/>
+      <c r="GE46" s="309"/>
+      <c r="GF46" s="309"/>
+      <c r="GG46" s="309"/>
+      <c r="GH46" s="309"/>
+      <c r="GI46" s="309"/>
+      <c r="GJ46" s="309"/>
+      <c r="GK46" s="309"/>
+      <c r="GL46" s="309"/>
+      <c r="GM46" s="309"/>
+      <c r="GN46" s="309"/>
+      <c r="GO46" s="309"/>
+      <c r="GP46" s="309"/>
+      <c r="GQ46" s="309"/>
+      <c r="GR46" s="309"/>
+      <c r="GS46" s="309"/>
+      <c r="GT46" s="309"/>
+      <c r="GU46" s="309"/>
+      <c r="GV46" s="309"/>
+      <c r="GW46" s="309"/>
+      <c r="GX46" s="309"/>
+      <c r="GY46" s="309"/>
+      <c r="GZ46" s="309"/>
+      <c r="HA46" s="309"/>
+      <c r="HB46" s="309"/>
+      <c r="HC46" s="309"/>
+      <c r="HD46" s="309"/>
+      <c r="HE46" s="309"/>
+      <c r="HF46" s="309"/>
+      <c r="HG46" s="309"/>
+      <c r="HH46" s="309"/>
+      <c r="HI46" s="309"/>
+      <c r="HJ46" s="309"/>
+      <c r="HK46" s="309"/>
+      <c r="HL46" s="309"/>
+      <c r="HM46" s="309"/>
+      <c r="HN46" s="309"/>
+      <c r="HO46" s="309"/>
+      <c r="HP46" s="309"/>
+      <c r="HQ46" s="309"/>
+      <c r="HR46" s="309"/>
+      <c r="HS46" s="309"/>
+      <c r="HT46" s="309"/>
+      <c r="HU46" s="309"/>
+      <c r="HV46" s="309"/>
+      <c r="HW46" s="309"/>
+      <c r="HX46" s="309"/>
+      <c r="HY46" s="309"/>
+      <c r="HZ46" s="309"/>
+      <c r="IA46" s="309"/>
+      <c r="IB46" s="309"/>
+      <c r="IC46" s="309"/>
+      <c r="ID46" s="309"/>
+      <c r="IE46" s="309"/>
+      <c r="IF46" s="309"/>
+      <c r="IG46" s="309"/>
+      <c r="IH46" s="309"/>
+      <c r="II46" s="309"/>
+      <c r="IJ46" s="309"/>
+      <c r="IK46" s="309"/>
+      <c r="IL46" s="309"/>
+      <c r="IM46" s="309"/>
+      <c r="IN46" s="309"/>
+      <c r="IO46" s="309"/>
+      <c r="IP46" s="309"/>
+      <c r="IQ46" s="309"/>
+    </row>
+    <row r="47" spans="1:251" customFormat="1" ht="54">
+      <c r="A47" s="667" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47" s="626" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="332" t="s">
+        <v>19</v>
+      </c>
+      <c r="D47" s="332" t="s">
+        <v>64</v>
+      </c>
+      <c r="E47" s="332" t="s">
+        <v>46</v>
+      </c>
+      <c r="F47" s="332" t="s">
+        <v>406</v>
+      </c>
+      <c r="G47" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="H47" s="356"/>
+      <c r="I47" s="356"/>
+      <c r="J47" s="309"/>
+      <c r="K47" s="309"/>
+      <c r="L47" s="309"/>
+      <c r="M47" s="309"/>
+      <c r="N47" s="309"/>
+      <c r="O47" s="309"/>
+      <c r="P47" s="309"/>
+      <c r="Q47" s="309"/>
+      <c r="R47" s="309"/>
+      <c r="S47" s="309"/>
+      <c r="T47" s="309"/>
+      <c r="U47" s="309"/>
+      <c r="V47" s="309"/>
+      <c r="W47" s="309"/>
+      <c r="X47" s="309"/>
+      <c r="Y47" s="309"/>
+      <c r="Z47" s="309"/>
+      <c r="AA47" s="309"/>
+      <c r="AB47" s="309"/>
+      <c r="AC47" s="309"/>
+      <c r="AD47" s="309"/>
+      <c r="AE47" s="309"/>
+      <c r="AF47" s="309"/>
+      <c r="AG47" s="309"/>
+      <c r="AH47" s="309"/>
+      <c r="AI47" s="309"/>
+      <c r="AJ47" s="309"/>
+      <c r="AK47" s="309"/>
+      <c r="AL47" s="309"/>
+      <c r="AM47" s="309"/>
+      <c r="AN47" s="309"/>
+      <c r="AO47" s="309"/>
+      <c r="AP47" s="309"/>
+      <c r="AQ47" s="309"/>
+      <c r="AR47" s="309"/>
+      <c r="AS47" s="309"/>
+      <c r="AT47" s="309"/>
+      <c r="AU47" s="309"/>
+      <c r="AV47" s="309"/>
+      <c r="AW47" s="309"/>
+      <c r="AX47" s="309"/>
+      <c r="AY47" s="309"/>
+      <c r="AZ47" s="309"/>
+      <c r="BA47" s="309"/>
+      <c r="BB47" s="309"/>
+      <c r="BC47" s="309"/>
+      <c r="BD47" s="309"/>
+      <c r="BE47" s="309"/>
+      <c r="BF47" s="309"/>
+      <c r="BG47" s="309"/>
+      <c r="BH47" s="309"/>
+      <c r="BI47" s="309"/>
+      <c r="BJ47" s="309"/>
+      <c r="BK47" s="309"/>
+      <c r="BL47" s="309"/>
+      <c r="BM47" s="309"/>
+      <c r="BN47" s="309"/>
+      <c r="BO47" s="309"/>
+      <c r="BP47" s="309"/>
+      <c r="BQ47" s="309"/>
+      <c r="BR47" s="309"/>
+      <c r="BS47" s="309"/>
+      <c r="BT47" s="309"/>
+      <c r="BU47" s="309"/>
+      <c r="BV47" s="309"/>
+      <c r="BW47" s="309"/>
+      <c r="BX47" s="309"/>
+      <c r="BY47" s="309"/>
+      <c r="BZ47" s="309"/>
+      <c r="CA47" s="309"/>
+      <c r="CB47" s="309"/>
+      <c r="CC47" s="309"/>
+      <c r="CD47" s="309"/>
+      <c r="CE47" s="309"/>
+      <c r="CF47" s="309"/>
+      <c r="CG47" s="309"/>
+      <c r="CH47" s="309"/>
+      <c r="CI47" s="309"/>
+      <c r="CJ47" s="309"/>
+      <c r="CK47" s="309"/>
+      <c r="CL47" s="309"/>
+      <c r="CM47" s="309"/>
+      <c r="CN47" s="309"/>
+      <c r="CO47" s="309"/>
+      <c r="CP47" s="309"/>
+      <c r="CQ47" s="309"/>
+      <c r="CR47" s="309"/>
+      <c r="CS47" s="309"/>
+      <c r="CT47" s="309"/>
+      <c r="CU47" s="309"/>
+      <c r="CV47" s="309"/>
+      <c r="CW47" s="309"/>
+      <c r="CX47" s="309"/>
+      <c r="CY47" s="309"/>
+      <c r="CZ47" s="309"/>
+      <c r="DA47" s="309"/>
+      <c r="DB47" s="309"/>
+      <c r="DC47" s="309"/>
+      <c r="DD47" s="309"/>
+      <c r="DE47" s="309"/>
+      <c r="DF47" s="309"/>
+      <c r="DG47" s="309"/>
+      <c r="DH47" s="309"/>
+      <c r="DI47" s="309"/>
+      <c r="DJ47" s="309"/>
+      <c r="DK47" s="309"/>
+      <c r="DL47" s="309"/>
+      <c r="DM47" s="309"/>
+      <c r="DN47" s="309"/>
+      <c r="DO47" s="309"/>
+      <c r="DP47" s="309"/>
+      <c r="DQ47" s="309"/>
+      <c r="DR47" s="309"/>
+      <c r="DS47" s="309"/>
+      <c r="DT47" s="309"/>
+      <c r="DU47" s="309"/>
+      <c r="DV47" s="309"/>
+      <c r="DW47" s="309"/>
+      <c r="DX47" s="309"/>
+      <c r="DY47" s="309"/>
+      <c r="DZ47" s="309"/>
+      <c r="EA47" s="309"/>
+      <c r="EB47" s="309"/>
+      <c r="EC47" s="309"/>
+      <c r="ED47" s="309"/>
+      <c r="EE47" s="309"/>
+      <c r="EF47" s="309"/>
+      <c r="EG47" s="309"/>
+      <c r="EH47" s="309"/>
+      <c r="EI47" s="309"/>
+      <c r="EJ47" s="309"/>
+      <c r="EK47" s="309"/>
+      <c r="EL47" s="309"/>
+      <c r="EM47" s="309"/>
+      <c r="EN47" s="309"/>
+      <c r="EO47" s="309"/>
+      <c r="EP47" s="309"/>
+      <c r="EQ47" s="309"/>
+      <c r="ER47" s="309"/>
+      <c r="ES47" s="309"/>
+      <c r="ET47" s="309"/>
+      <c r="EU47" s="309"/>
+      <c r="EV47" s="309"/>
+      <c r="EW47" s="309"/>
+      <c r="EX47" s="309"/>
+      <c r="EY47" s="309"/>
+      <c r="EZ47" s="309"/>
+      <c r="FA47" s="309"/>
+      <c r="FB47" s="309"/>
+      <c r="FC47" s="309"/>
+      <c r="FD47" s="309"/>
+      <c r="FE47" s="309"/>
+      <c r="FF47" s="309"/>
+      <c r="FG47" s="309"/>
+      <c r="FH47" s="309"/>
+      <c r="FI47" s="309"/>
+      <c r="FJ47" s="309"/>
+      <c r="FK47" s="309"/>
+      <c r="FL47" s="309"/>
+      <c r="FM47" s="309"/>
+      <c r="FN47" s="309"/>
+      <c r="FO47" s="309"/>
+      <c r="FP47" s="309"/>
+      <c r="FQ47" s="309"/>
+      <c r="FR47" s="309"/>
+      <c r="FS47" s="309"/>
+      <c r="FT47" s="309"/>
+      <c r="FU47" s="309"/>
+      <c r="FV47" s="309"/>
+      <c r="FW47" s="309"/>
+      <c r="FX47" s="309"/>
+      <c r="FY47" s="309"/>
+      <c r="FZ47" s="309"/>
+      <c r="GA47" s="309"/>
+      <c r="GB47" s="309"/>
+      <c r="GC47" s="309"/>
+      <c r="GD47" s="309"/>
+      <c r="GE47" s="309"/>
+      <c r="GF47" s="309"/>
+      <c r="GG47" s="309"/>
+      <c r="GH47" s="309"/>
+      <c r="GI47" s="309"/>
+      <c r="GJ47" s="309"/>
+      <c r="GK47" s="309"/>
+      <c r="GL47" s="309"/>
+      <c r="GM47" s="309"/>
+      <c r="GN47" s="309"/>
+      <c r="GO47" s="309"/>
+      <c r="GP47" s="309"/>
+      <c r="GQ47" s="309"/>
+      <c r="GR47" s="309"/>
+      <c r="GS47" s="309"/>
+      <c r="GT47" s="309"/>
+      <c r="GU47" s="309"/>
+      <c r="GV47" s="309"/>
+      <c r="GW47" s="309"/>
+      <c r="GX47" s="309"/>
+      <c r="GY47" s="309"/>
+      <c r="GZ47" s="309"/>
+      <c r="HA47" s="309"/>
+      <c r="HB47" s="309"/>
+      <c r="HC47" s="309"/>
+      <c r="HD47" s="309"/>
+      <c r="HE47" s="309"/>
+      <c r="HF47" s="309"/>
+      <c r="HG47" s="309"/>
+      <c r="HH47" s="309"/>
+      <c r="HI47" s="309"/>
+      <c r="HJ47" s="309"/>
+      <c r="HK47" s="309"/>
+      <c r="HL47" s="309"/>
+      <c r="HM47" s="309"/>
+      <c r="HN47" s="309"/>
+      <c r="HO47" s="309"/>
+      <c r="HP47" s="309"/>
+      <c r="HQ47" s="309"/>
+      <c r="HR47" s="309"/>
+      <c r="HS47" s="309"/>
+      <c r="HT47" s="309"/>
+      <c r="HU47" s="309"/>
+      <c r="HV47" s="309"/>
+      <c r="HW47" s="309"/>
+      <c r="HX47" s="309"/>
+      <c r="HY47" s="309"/>
+      <c r="HZ47" s="309"/>
+      <c r="IA47" s="309"/>
+      <c r="IB47" s="309"/>
+      <c r="IC47" s="309"/>
+      <c r="ID47" s="309"/>
+      <c r="IE47" s="309"/>
+      <c r="IF47" s="309"/>
+      <c r="IG47" s="309"/>
+      <c r="IH47" s="309"/>
+      <c r="II47" s="309"/>
+      <c r="IJ47" s="309"/>
+      <c r="IK47" s="309"/>
+      <c r="IL47" s="309"/>
+      <c r="IM47" s="309"/>
+      <c r="IN47" s="309"/>
+      <c r="IO47" s="309"/>
+      <c r="IP47" s="309"/>
+      <c r="IQ47" s="309"/>
+    </row>
+    <row r="48" spans="1:251" customFormat="1">
+      <c r="A48" s="668" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="413">
+        <v>100022106</v>
+      </c>
+      <c r="C48" s="333" t="s">
+        <v>400</v>
+      </c>
+      <c r="D48" s="333" t="s">
+        <v>580</v>
+      </c>
+      <c r="E48" s="329" t="s">
+        <v>581</v>
+      </c>
+      <c r="F48" s="330" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" s="44">
+        <v>54634</v>
+      </c>
+      <c r="H48" s="356"/>
+      <c r="I48" s="356"/>
+      <c r="J48" s="309"/>
+      <c r="K48" s="309"/>
+      <c r="L48" s="309"/>
+      <c r="M48" s="309"/>
+      <c r="N48" s="309"/>
+      <c r="O48" s="309"/>
+      <c r="P48" s="309"/>
+      <c r="Q48" s="309"/>
+      <c r="R48" s="309"/>
+      <c r="S48" s="309"/>
+      <c r="T48" s="309"/>
+      <c r="U48" s="309"/>
+      <c r="V48" s="309"/>
+      <c r="W48" s="309"/>
+      <c r="X48" s="309"/>
+      <c r="Y48" s="309"/>
+      <c r="Z48" s="309"/>
+      <c r="AA48" s="309"/>
+      <c r="AB48" s="309"/>
+      <c r="AC48" s="309"/>
+      <c r="AD48" s="309"/>
+      <c r="AE48" s="309"/>
+      <c r="AF48" s="309"/>
+      <c r="AG48" s="309"/>
+      <c r="AH48" s="309"/>
+      <c r="AI48" s="309"/>
+      <c r="AJ48" s="309"/>
+      <c r="AK48" s="309"/>
+      <c r="AL48" s="309"/>
+      <c r="AM48" s="309"/>
+      <c r="AN48" s="309"/>
+      <c r="AO48" s="309"/>
+      <c r="AP48" s="309"/>
+      <c r="AQ48" s="309"/>
+      <c r="AR48" s="309"/>
+      <c r="AS48" s="309"/>
+      <c r="AT48" s="309"/>
+      <c r="AU48" s="309"/>
+      <c r="AV48" s="309"/>
+      <c r="AW48" s="309"/>
+      <c r="AX48" s="309"/>
+      <c r="AY48" s="309"/>
+      <c r="AZ48" s="309"/>
+      <c r="BA48" s="309"/>
+      <c r="BB48" s="309"/>
+      <c r="BC48" s="309"/>
+      <c r="BD48" s="309"/>
+      <c r="BE48" s="309"/>
+      <c r="BF48" s="309"/>
+      <c r="BG48" s="309"/>
+      <c r="BH48" s="309"/>
+      <c r="BI48" s="309"/>
+      <c r="BJ48" s="309"/>
+      <c r="BK48" s="309"/>
+      <c r="BL48" s="309"/>
+      <c r="BM48" s="309"/>
+      <c r="BN48" s="309"/>
+      <c r="BO48" s="309"/>
+      <c r="BP48" s="309"/>
+      <c r="BQ48" s="309"/>
+      <c r="BR48" s="309"/>
+      <c r="BS48" s="309"/>
+      <c r="BT48" s="309"/>
+      <c r="BU48" s="309"/>
+      <c r="BV48" s="309"/>
+      <c r="BW48" s="309"/>
+      <c r="BX48" s="309"/>
+      <c r="BY48" s="309"/>
+      <c r="BZ48" s="309"/>
+      <c r="CA48" s="309"/>
+      <c r="CB48" s="309"/>
+      <c r="CC48" s="309"/>
+      <c r="CD48" s="309"/>
+      <c r="CE48" s="309"/>
+      <c r="CF48" s="309"/>
+      <c r="CG48" s="309"/>
+      <c r="CH48" s="309"/>
+      <c r="CI48" s="309"/>
+      <c r="CJ48" s="309"/>
+      <c r="CK48" s="309"/>
+      <c r="CL48" s="309"/>
+      <c r="CM48" s="309"/>
+      <c r="CN48" s="309"/>
+      <c r="CO48" s="309"/>
+      <c r="CP48" s="309"/>
+      <c r="CQ48" s="309"/>
+      <c r="CR48" s="309"/>
+      <c r="CS48" s="309"/>
+      <c r="CT48" s="309"/>
+      <c r="CU48" s="309"/>
+      <c r="CV48" s="309"/>
+      <c r="CW48" s="309"/>
+      <c r="CX48" s="309"/>
+      <c r="CY48" s="309"/>
+      <c r="CZ48" s="309"/>
+      <c r="DA48" s="309"/>
+      <c r="DB48" s="309"/>
+      <c r="DC48" s="309"/>
+      <c r="DD48" s="309"/>
+      <c r="DE48" s="309"/>
+      <c r="DF48" s="309"/>
+      <c r="DG48" s="309"/>
+      <c r="DH48" s="309"/>
+      <c r="DI48" s="309"/>
+      <c r="DJ48" s="309"/>
+      <c r="DK48" s="309"/>
+      <c r="DL48" s="309"/>
+      <c r="DM48" s="309"/>
+      <c r="DN48" s="309"/>
+      <c r="DO48" s="309"/>
+      <c r="DP48" s="309"/>
+      <c r="DQ48" s="309"/>
+      <c r="DR48" s="309"/>
+      <c r="DS48" s="309"/>
+      <c r="DT48" s="309"/>
+      <c r="DU48" s="309"/>
+      <c r="DV48" s="309"/>
+      <c r="DW48" s="309"/>
+      <c r="DX48" s="309"/>
+      <c r="DY48" s="309"/>
+      <c r="DZ48" s="309"/>
+      <c r="EA48" s="309"/>
+      <c r="EB48" s="309"/>
+      <c r="EC48" s="309"/>
+      <c r="ED48" s="309"/>
+      <c r="EE48" s="309"/>
+      <c r="EF48" s="309"/>
+      <c r="EG48" s="309"/>
+      <c r="EH48" s="309"/>
+      <c r="EI48" s="309"/>
+      <c r="EJ48" s="309"/>
+      <c r="EK48" s="309"/>
+      <c r="EL48" s="309"/>
+      <c r="EM48" s="309"/>
+      <c r="EN48" s="309"/>
+      <c r="EO48" s="309"/>
+      <c r="EP48" s="309"/>
+      <c r="EQ48" s="309"/>
+      <c r="ER48" s="309"/>
+      <c r="ES48" s="309"/>
+      <c r="ET48" s="309"/>
+      <c r="EU48" s="309"/>
+      <c r="EV48" s="309"/>
+      <c r="EW48" s="309"/>
+      <c r="EX48" s="309"/>
+      <c r="EY48" s="309"/>
+      <c r="EZ48" s="309"/>
+      <c r="FA48" s="309"/>
+      <c r="FB48" s="309"/>
+      <c r="FC48" s="309"/>
+      <c r="FD48" s="309"/>
+      <c r="FE48" s="309"/>
+      <c r="FF48" s="309"/>
+      <c r="FG48" s="309"/>
+      <c r="FH48" s="309"/>
+      <c r="FI48" s="309"/>
+      <c r="FJ48" s="309"/>
+      <c r="FK48" s="309"/>
+      <c r="FL48" s="309"/>
+      <c r="FM48" s="309"/>
+      <c r="FN48" s="309"/>
+      <c r="FO48" s="309"/>
+      <c r="FP48" s="309"/>
+      <c r="FQ48" s="309"/>
+      <c r="FR48" s="309"/>
+      <c r="FS48" s="309"/>
+      <c r="FT48" s="309"/>
+      <c r="FU48" s="309"/>
+      <c r="FV48" s="309"/>
+      <c r="FW48" s="309"/>
+      <c r="FX48" s="309"/>
+      <c r="FY48" s="309"/>
+      <c r="FZ48" s="309"/>
+      <c r="GA48" s="309"/>
+      <c r="GB48" s="309"/>
+      <c r="GC48" s="309"/>
+      <c r="GD48" s="309"/>
+      <c r="GE48" s="309"/>
+      <c r="GF48" s="309"/>
+      <c r="GG48" s="309"/>
+      <c r="GH48" s="309"/>
+      <c r="GI48" s="309"/>
+      <c r="GJ48" s="309"/>
+      <c r="GK48" s="309"/>
+      <c r="GL48" s="309"/>
+      <c r="GM48" s="309"/>
+      <c r="GN48" s="309"/>
+      <c r="GO48" s="309"/>
+      <c r="GP48" s="309"/>
+      <c r="GQ48" s="309"/>
+      <c r="GR48" s="309"/>
+      <c r="GS48" s="309"/>
+      <c r="GT48" s="309"/>
+      <c r="GU48" s="309"/>
+      <c r="GV48" s="309"/>
+      <c r="GW48" s="309"/>
+      <c r="GX48" s="309"/>
+      <c r="GY48" s="309"/>
+      <c r="GZ48" s="309"/>
+      <c r="HA48" s="309"/>
+      <c r="HB48" s="309"/>
+      <c r="HC48" s="309"/>
+      <c r="HD48" s="309"/>
+      <c r="HE48" s="309"/>
+      <c r="HF48" s="309"/>
+      <c r="HG48" s="309"/>
+      <c r="HH48" s="309"/>
+      <c r="HI48" s="309"/>
+      <c r="HJ48" s="309"/>
+      <c r="HK48" s="309"/>
+      <c r="HL48" s="309"/>
+      <c r="HM48" s="309"/>
+      <c r="HN48" s="309"/>
+      <c r="HO48" s="309"/>
+      <c r="HP48" s="309"/>
+      <c r="HQ48" s="309"/>
+      <c r="HR48" s="309"/>
+      <c r="HS48" s="309"/>
+      <c r="HT48" s="309"/>
+      <c r="HU48" s="309"/>
+      <c r="HV48" s="309"/>
+      <c r="HW48" s="309"/>
+      <c r="HX48" s="309"/>
+      <c r="HY48" s="309"/>
+      <c r="HZ48" s="309"/>
+      <c r="IA48" s="309"/>
+      <c r="IB48" s="309"/>
+      <c r="IC48" s="309"/>
+      <c r="ID48" s="309"/>
+      <c r="IE48" s="309"/>
+      <c r="IF48" s="309"/>
+      <c r="IG48" s="309"/>
+      <c r="IH48" s="309"/>
+      <c r="II48" s="309"/>
+      <c r="IJ48" s="309"/>
+      <c r="IK48" s="309"/>
+      <c r="IL48" s="309"/>
+      <c r="IM48" s="309"/>
+      <c r="IN48" s="309"/>
+      <c r="IO48" s="309"/>
+      <c r="IP48" s="309"/>
+      <c r="IQ48" s="309"/>
+    </row>
+    <row r="49" spans="1:251" customFormat="1">
+      <c r="A49" s="669" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="413">
+        <v>100022108</v>
+      </c>
+      <c r="C49" s="333" t="s">
+        <v>401</v>
+      </c>
+      <c r="D49" s="333" t="s">
+        <v>582</v>
+      </c>
+      <c r="E49" s="329" t="s">
+        <v>24</v>
+      </c>
+      <c r="F49" s="330" t="s">
         <v>414</v>
       </c>
-      <c r="E16" s="338" t="s">
-[...199 lines deleted...]
-      <c r="E24" s="338" t="s">
+      <c r="G49" s="44">
+        <v>68080</v>
+      </c>
+      <c r="H49" s="356"/>
+      <c r="I49" s="356"/>
+      <c r="J49" s="309"/>
+      <c r="K49" s="309"/>
+      <c r="L49" s="309"/>
+      <c r="M49" s="309"/>
+      <c r="N49" s="309"/>
+      <c r="O49" s="309"/>
+      <c r="P49" s="309"/>
+      <c r="Q49" s="309"/>
+      <c r="R49" s="309"/>
+      <c r="S49" s="309"/>
+      <c r="T49" s="309"/>
+      <c r="U49" s="309"/>
+      <c r="V49" s="309"/>
+      <c r="W49" s="309"/>
+      <c r="X49" s="309"/>
+      <c r="Y49" s="309"/>
+      <c r="Z49" s="309"/>
+      <c r="AA49" s="309"/>
+      <c r="AB49" s="309"/>
+      <c r="AC49" s="309"/>
+      <c r="AD49" s="309"/>
+      <c r="AE49" s="309"/>
+      <c r="AF49" s="309"/>
+      <c r="AG49" s="309"/>
+      <c r="AH49" s="309"/>
+      <c r="AI49" s="309"/>
+      <c r="AJ49" s="309"/>
+      <c r="AK49" s="309"/>
+      <c r="AL49" s="309"/>
+      <c r="AM49" s="309"/>
+      <c r="AN49" s="309"/>
+      <c r="AO49" s="309"/>
+      <c r="AP49" s="309"/>
+      <c r="AQ49" s="309"/>
+      <c r="AR49" s="309"/>
+      <c r="AS49" s="309"/>
+      <c r="AT49" s="309"/>
+      <c r="AU49" s="309"/>
+      <c r="AV49" s="309"/>
+      <c r="AW49" s="309"/>
+      <c r="AX49" s="309"/>
+      <c r="AY49" s="309"/>
+      <c r="AZ49" s="309"/>
+      <c r="BA49" s="309"/>
+      <c r="BB49" s="309"/>
+      <c r="BC49" s="309"/>
+      <c r="BD49" s="309"/>
+      <c r="BE49" s="309"/>
+      <c r="BF49" s="309"/>
+      <c r="BG49" s="309"/>
+      <c r="BH49" s="309"/>
+      <c r="BI49" s="309"/>
+      <c r="BJ49" s="309"/>
+      <c r="BK49" s="309"/>
+      <c r="BL49" s="309"/>
+      <c r="BM49" s="309"/>
+      <c r="BN49" s="309"/>
+      <c r="BO49" s="309"/>
+      <c r="BP49" s="309"/>
+      <c r="BQ49" s="309"/>
+      <c r="BR49" s="309"/>
+      <c r="BS49" s="309"/>
+      <c r="BT49" s="309"/>
+      <c r="BU49" s="309"/>
+      <c r="BV49" s="309"/>
+      <c r="BW49" s="309"/>
+      <c r="BX49" s="309"/>
+      <c r="BY49" s="309"/>
+      <c r="BZ49" s="309"/>
+      <c r="CA49" s="309"/>
+      <c r="CB49" s="309"/>
+      <c r="CC49" s="309"/>
+      <c r="CD49" s="309"/>
+      <c r="CE49" s="309"/>
+      <c r="CF49" s="309"/>
+      <c r="CG49" s="309"/>
+      <c r="CH49" s="309"/>
+      <c r="CI49" s="309"/>
+      <c r="CJ49" s="309"/>
+      <c r="CK49" s="309"/>
+      <c r="CL49" s="309"/>
+      <c r="CM49" s="309"/>
+      <c r="CN49" s="309"/>
+      <c r="CO49" s="309"/>
+      <c r="CP49" s="309"/>
+      <c r="CQ49" s="309"/>
+      <c r="CR49" s="309"/>
+      <c r="CS49" s="309"/>
+      <c r="CT49" s="309"/>
+      <c r="CU49" s="309"/>
+      <c r="CV49" s="309"/>
+      <c r="CW49" s="309"/>
+      <c r="CX49" s="309"/>
+      <c r="CY49" s="309"/>
+      <c r="CZ49" s="309"/>
+      <c r="DA49" s="309"/>
+      <c r="DB49" s="309"/>
+      <c r="DC49" s="309"/>
+      <c r="DD49" s="309"/>
+      <c r="DE49" s="309"/>
+      <c r="DF49" s="309"/>
+      <c r="DG49" s="309"/>
+      <c r="DH49" s="309"/>
+      <c r="DI49" s="309"/>
+      <c r="DJ49" s="309"/>
+      <c r="DK49" s="309"/>
+      <c r="DL49" s="309"/>
+      <c r="DM49" s="309"/>
+      <c r="DN49" s="309"/>
+      <c r="DO49" s="309"/>
+      <c r="DP49" s="309"/>
+      <c r="DQ49" s="309"/>
+      <c r="DR49" s="309"/>
+      <c r="DS49" s="309"/>
+      <c r="DT49" s="309"/>
+      <c r="DU49" s="309"/>
+      <c r="DV49" s="309"/>
+      <c r="DW49" s="309"/>
+      <c r="DX49" s="309"/>
+      <c r="DY49" s="309"/>
+      <c r="DZ49" s="309"/>
+      <c r="EA49" s="309"/>
+      <c r="EB49" s="309"/>
+      <c r="EC49" s="309"/>
+      <c r="ED49" s="309"/>
+      <c r="EE49" s="309"/>
+      <c r="EF49" s="309"/>
+      <c r="EG49" s="309"/>
+      <c r="EH49" s="309"/>
+      <c r="EI49" s="309"/>
+      <c r="EJ49" s="309"/>
+      <c r="EK49" s="309"/>
+      <c r="EL49" s="309"/>
+      <c r="EM49" s="309"/>
+      <c r="EN49" s="309"/>
+      <c r="EO49" s="309"/>
+      <c r="EP49" s="309"/>
+      <c r="EQ49" s="309"/>
+      <c r="ER49" s="309"/>
+      <c r="ES49" s="309"/>
+      <c r="ET49" s="309"/>
+      <c r="EU49" s="309"/>
+      <c r="EV49" s="309"/>
+      <c r="EW49" s="309"/>
+      <c r="EX49" s="309"/>
+      <c r="EY49" s="309"/>
+      <c r="EZ49" s="309"/>
+      <c r="FA49" s="309"/>
+      <c r="FB49" s="309"/>
+      <c r="FC49" s="309"/>
+      <c r="FD49" s="309"/>
+      <c r="FE49" s="309"/>
+      <c r="FF49" s="309"/>
+      <c r="FG49" s="309"/>
+      <c r="FH49" s="309"/>
+      <c r="FI49" s="309"/>
+      <c r="FJ49" s="309"/>
+      <c r="FK49" s="309"/>
+      <c r="FL49" s="309"/>
+      <c r="FM49" s="309"/>
+      <c r="FN49" s="309"/>
+      <c r="FO49" s="309"/>
+      <c r="FP49" s="309"/>
+      <c r="FQ49" s="309"/>
+      <c r="FR49" s="309"/>
+      <c r="FS49" s="309"/>
+      <c r="FT49" s="309"/>
+      <c r="FU49" s="309"/>
+      <c r="FV49" s="309"/>
+      <c r="FW49" s="309"/>
+      <c r="FX49" s="309"/>
+      <c r="FY49" s="309"/>
+      <c r="FZ49" s="309"/>
+      <c r="GA49" s="309"/>
+      <c r="GB49" s="309"/>
+      <c r="GC49" s="309"/>
+      <c r="GD49" s="309"/>
+      <c r="GE49" s="309"/>
+      <c r="GF49" s="309"/>
+      <c r="GG49" s="309"/>
+      <c r="GH49" s="309"/>
+      <c r="GI49" s="309"/>
+      <c r="GJ49" s="309"/>
+      <c r="GK49" s="309"/>
+      <c r="GL49" s="309"/>
+      <c r="GM49" s="309"/>
+      <c r="GN49" s="309"/>
+      <c r="GO49" s="309"/>
+      <c r="GP49" s="309"/>
+      <c r="GQ49" s="309"/>
+      <c r="GR49" s="309"/>
+      <c r="GS49" s="309"/>
+      <c r="GT49" s="309"/>
+      <c r="GU49" s="309"/>
+      <c r="GV49" s="309"/>
+      <c r="GW49" s="309"/>
+      <c r="GX49" s="309"/>
+      <c r="GY49" s="309"/>
+      <c r="GZ49" s="309"/>
+      <c r="HA49" s="309"/>
+      <c r="HB49" s="309"/>
+      <c r="HC49" s="309"/>
+      <c r="HD49" s="309"/>
+      <c r="HE49" s="309"/>
+      <c r="HF49" s="309"/>
+      <c r="HG49" s="309"/>
+      <c r="HH49" s="309"/>
+      <c r="HI49" s="309"/>
+      <c r="HJ49" s="309"/>
+      <c r="HK49" s="309"/>
+      <c r="HL49" s="309"/>
+      <c r="HM49" s="309"/>
+      <c r="HN49" s="309"/>
+      <c r="HO49" s="309"/>
+      <c r="HP49" s="309"/>
+      <c r="HQ49" s="309"/>
+      <c r="HR49" s="309"/>
+      <c r="HS49" s="309"/>
+      <c r="HT49" s="309"/>
+      <c r="HU49" s="309"/>
+      <c r="HV49" s="309"/>
+      <c r="HW49" s="309"/>
+      <c r="HX49" s="309"/>
+      <c r="HY49" s="309"/>
+      <c r="HZ49" s="309"/>
+      <c r="IA49" s="309"/>
+      <c r="IB49" s="309"/>
+      <c r="IC49" s="309"/>
+      <c r="ID49" s="309"/>
+      <c r="IE49" s="309"/>
+      <c r="IF49" s="309"/>
+      <c r="IG49" s="309"/>
+      <c r="IH49" s="309"/>
+      <c r="II49" s="309"/>
+      <c r="IJ49" s="309"/>
+      <c r="IK49" s="309"/>
+      <c r="IL49" s="309"/>
+      <c r="IM49" s="309"/>
+      <c r="IN49" s="309"/>
+      <c r="IO49" s="309"/>
+      <c r="IP49" s="309"/>
+      <c r="IQ49" s="309"/>
+    </row>
+    <row r="50" spans="1:251">
+      <c r="A50" s="509" t="s">
+        <v>282</v>
+      </c>
+      <c r="B50" s="510" t="s">
+        <v>402</v>
+      </c>
+      <c r="C50" s="510"/>
+      <c r="D50" s="504"/>
+      <c r="E50" s="510"/>
+      <c r="F50" s="510"/>
+      <c r="G50" s="323"/>
+      <c r="H50" s="356"/>
+      <c r="I50" s="356"/>
+    </row>
+    <row r="51" spans="1:251">
+      <c r="A51" s="509" t="s">
+        <v>282</v>
+      </c>
+      <c r="B51" s="510" t="s">
+        <v>924</v>
+      </c>
+      <c r="C51" s="359"/>
+      <c r="D51" s="321"/>
+      <c r="E51" s="359"/>
+      <c r="F51" s="321"/>
+      <c r="G51" s="312"/>
+      <c r="H51" s="356"/>
+      <c r="I51" s="356"/>
+    </row>
+    <row r="52" spans="1:251">
+      <c r="A52" s="320"/>
+      <c r="B52" s="323"/>
+      <c r="D52" s="323"/>
+      <c r="I52" s="356"/>
+    </row>
+    <row r="53" spans="1:251" ht="24.75">
+      <c r="A53" s="320"/>
+      <c r="B53" s="326"/>
+      <c r="C53" s="505" t="s">
+        <v>594</v>
+      </c>
+      <c r="D53" s="323"/>
+      <c r="E53" s="359"/>
+      <c r="F53" s="321"/>
+      <c r="I53" s="356"/>
+    </row>
+    <row r="54" spans="1:251">
+      <c r="A54" s="320"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="57"/>
+      <c r="I54" s="356"/>
+    </row>
+    <row r="55" spans="1:251" ht="54">
+      <c r="A55" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55" s="353" t="s">
+        <v>26</v>
+      </c>
+      <c r="C55" s="800" t="s">
+        <v>46</v>
+      </c>
+      <c r="D55" s="801"/>
+      <c r="E55" s="802"/>
+      <c r="F55" s="439"/>
+      <c r="G55" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="H55" s="356"/>
+      <c r="I55" s="356"/>
+    </row>
+    <row r="56" spans="1:251" ht="37.5" customHeight="1">
+      <c r="A56" s="573" t="s">
+        <v>48</v>
+      </c>
+      <c r="B56" s="532">
+        <v>100023763</v>
+      </c>
+      <c r="C56" s="624" t="s">
+        <v>592</v>
+      </c>
+      <c r="D56" s="625"/>
+      <c r="E56" s="533" t="s">
+        <v>595</v>
+      </c>
+      <c r="F56" s="534"/>
+      <c r="G56" s="44">
+        <v>4497</v>
+      </c>
+      <c r="H56" s="356"/>
+      <c r="I56" s="356"/>
+    </row>
+    <row r="57" spans="1:251" ht="36" customHeight="1">
+      <c r="A57" s="573" t="s">
+        <v>48</v>
+      </c>
+      <c r="B57" s="532">
+        <v>100023764</v>
+      </c>
+      <c r="C57" s="624" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D57" s="625"/>
+      <c r="E57" s="533" t="s">
+        <v>596</v>
+      </c>
+      <c r="F57" s="534"/>
+      <c r="G57" s="44">
+        <v>4587</v>
+      </c>
+      <c r="H57" s="356"/>
+      <c r="I57" s="356"/>
+    </row>
+    <row r="58" spans="1:251">
+      <c r="A58" s="320"/>
+      <c r="C58" s="314" t="s">
+        <v>32</v>
+      </c>
+      <c r="F58" s="323"/>
+      <c r="I58" s="356"/>
+    </row>
+    <row r="59" spans="1:251">
+      <c r="C59" s="314" t="s">
+        <v>81</v>
+      </c>
+      <c r="F59" s="323"/>
+      <c r="I59" s="356"/>
+    </row>
+    <row r="60" spans="1:251">
+      <c r="I60" s="356"/>
+    </row>
+    <row r="61" spans="1:251" ht="24.75">
+      <c r="C61" s="505" t="s">
+        <v>609</v>
+      </c>
+      <c r="I61" s="356"/>
+    </row>
+    <row r="62" spans="1:251">
+      <c r="I62" s="356"/>
+    </row>
+    <row r="63" spans="1:251" ht="54">
+      <c r="A63" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B63" s="353" t="s">
+        <v>26</v>
+      </c>
+      <c r="C63" s="800"/>
+      <c r="D63" s="801"/>
+      <c r="E63" s="802"/>
+      <c r="F63" s="439"/>
+      <c r="G63" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="H63" s="356"/>
+      <c r="I63" s="356"/>
+    </row>
+    <row r="64" spans="1:251" ht="36" customHeight="1">
+      <c r="A64" s="573" t="s">
+        <v>48</v>
+      </c>
+      <c r="B64" s="532">
+        <v>19210001</v>
+      </c>
+      <c r="C64" s="803" t="s">
         <v>40</v>
       </c>
-      <c r="F24" s="305" t="s">
-[...1790 lines deleted...]
-      <c r="I64" s="331"/>
+      <c r="D64" s="804"/>
+      <c r="E64" s="533"/>
+      <c r="F64" s="534"/>
+      <c r="G64" s="44">
+        <v>887</v>
+      </c>
+      <c r="H64" s="356"/>
+      <c r="I64" s="356"/>
     </row>
     <row r="65" spans="9:9">
-      <c r="I65" s="331"/>
+      <c r="I65" s="356"/>
     </row>
     <row r="66" spans="9:9">
-      <c r="I66" s="331"/>
+      <c r="I66" s="356"/>
     </row>
     <row r="67" spans="9:9">
-      <c r="I67" s="331"/>
+      <c r="I67" s="356"/>
     </row>
     <row r="68" spans="9:9">
-      <c r="I68" s="331"/>
+      <c r="I68" s="356"/>
     </row>
     <row r="69" spans="9:9">
-      <c r="I69" s="331"/>
+      <c r="I69" s="356"/>
     </row>
     <row r="70" spans="9:9">
-      <c r="I70" s="331"/>
+      <c r="I70" s="356"/>
     </row>
     <row r="71" spans="9:9">
-      <c r="I71" s="331"/>
+      <c r="I71" s="356"/>
     </row>
     <row r="72" spans="9:9">
-      <c r="I72" s="331"/>
+      <c r="I72" s="356"/>
     </row>
     <row r="73" spans="9:9">
-      <c r="I73" s="331"/>
+      <c r="I73" s="356"/>
     </row>
     <row r="74" spans="9:9">
-      <c r="I74" s="331"/>
+      <c r="I74" s="356"/>
     </row>
     <row r="75" spans="9:9">
-      <c r="I75" s="331"/>
+      <c r="I75" s="356"/>
     </row>
     <row r="76" spans="9:9">
-      <c r="I76" s="331"/>
+      <c r="I76" s="356"/>
     </row>
     <row r="77" spans="9:9">
-      <c r="I77" s="331"/>
+      <c r="I77" s="356"/>
     </row>
     <row r="78" spans="9:9">
-      <c r="I78" s="331"/>
+      <c r="I78" s="356"/>
     </row>
     <row r="79" spans="9:9">
-      <c r="I79" s="331"/>
+      <c r="I79" s="356"/>
     </row>
     <row r="80" spans="9:9">
-      <c r="I80" s="331"/>
+      <c r="I80" s="356"/>
     </row>
     <row r="81" spans="9:9">
-      <c r="I81" s="331"/>
+      <c r="I81" s="356"/>
     </row>
     <row r="82" spans="9:9">
-      <c r="I82" s="331"/>
+      <c r="I82" s="356"/>
     </row>
     <row r="83" spans="9:9">
-      <c r="I83" s="331"/>
+      <c r="I83" s="356"/>
     </row>
   </sheetData>
   <autoFilter ref="A15:G24" xr:uid="{65B9A5A3-DF76-42EB-9AB5-CCC3D2E61FD8}"/>
   <mergeCells count="3">
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="C55:E55"/>
     <mergeCell ref="C64:D64"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{EA7402D0-8AD5-4755-8154-A07741BF427F}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87443F56-5855-4647-96D8-5B0E56C6C862}">
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="53.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.140625" customWidth="1"/>
     <col min="7" max="7" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="51">
-      <c r="A1" s="716" t="s">
-[...8 lines deleted...]
-      <c r="D1" s="716" t="s">
+      <c r="A1" s="745" t="s">
+        <v>861</v>
+      </c>
+      <c r="B1" s="745" t="s">
+        <v>862</v>
+      </c>
+      <c r="C1" s="745" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="745" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E1" s="746" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F1" s="750"/>
+      <c r="G1" s="743" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H1" s="744" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="747">
+        <v>100022596</v>
+      </c>
+      <c r="B2" s="747" t="s">
+        <v>659</v>
+      </c>
+      <c r="C2" s="753" t="s">
+        <v>86</v>
+      </c>
+      <c r="D2" s="748" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E2" s="749">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="747" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B3" s="747" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C3" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D3" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E3" s="749">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="747" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B4" s="747" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C4" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D4" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E4" s="749">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="747">
+        <v>100023855</v>
+      </c>
+      <c r="B5" s="747" t="s">
+        <v>956</v>
+      </c>
+      <c r="C5" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D5" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E5" s="749">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="747">
+        <v>100023856</v>
+      </c>
+      <c r="B6" s="747" t="s">
+        <v>957</v>
+      </c>
+      <c r="C6" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E6" s="749">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="747">
+        <v>14510262</v>
+      </c>
+      <c r="B7" s="747" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C7" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D7" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E7" s="749">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="747">
+        <v>14510271</v>
+      </c>
+      <c r="B8" s="747" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C8" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D8" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E8" s="749">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="747">
+        <v>14330003</v>
+      </c>
+      <c r="B9" s="747" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C9" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D9" s="748" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E9" s="749">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="747" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B10" s="747" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C10" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D10" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E10" s="749">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="747">
+        <v>14210003</v>
+      </c>
+      <c r="B11" s="747" t="s">
         <v>1018</v>
       </c>
-      <c r="E1" s="717" t="s">
-[...20 lines deleted...]
-      <c r="D2" s="719" t="s">
+      <c r="C11" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E11" s="749">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="747">
+        <v>14230109</v>
+      </c>
+      <c r="B12" s="747" t="s">
+        <v>343</v>
+      </c>
+      <c r="C12" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D12" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E12" s="749">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="747">
+        <v>14410043</v>
+      </c>
+      <c r="B13" s="747" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C13" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D13" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E13" s="749">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="747">
+        <v>100021072</v>
+      </c>
+      <c r="B14" s="747" t="s">
+        <v>389</v>
+      </c>
+      <c r="C14" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D14" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E14" s="749">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="747">
+        <v>100022139</v>
+      </c>
+      <c r="B15" s="747" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C15" s="748" t="s">
+        <v>469</v>
+      </c>
+      <c r="D15" s="748" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E15" s="749">
+        <v>21460</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="747">
+        <v>100020832</v>
+      </c>
+      <c r="B16" s="747" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C16" s="748" t="s">
+        <v>469</v>
+      </c>
+      <c r="D16" s="748" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E16" s="749">
+        <v>40491</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="747">
+        <v>14360036</v>
+      </c>
+      <c r="B17" s="747" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C17" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E17" s="749">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="747">
+        <v>14360037</v>
+      </c>
+      <c r="B18" s="747" t="s">
         <v>1020</v>
       </c>
-      <c r="E2" s="720">
-[...92 lines deleted...]
-      <c r="B8" s="718" t="s">
+      <c r="C18" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D18" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E18" s="749">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" s="747">
+        <v>14360038</v>
+      </c>
+      <c r="B19" s="747" t="s">
         <v>1021</v>
       </c>
-      <c r="C8" s="719" t="s">
-[...13 lines deleted...]
-      <c r="B9" s="718" t="s">
+      <c r="C19" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E19" s="749">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" s="747">
+        <v>14360044</v>
+      </c>
+      <c r="B20" s="747" t="s">
         <v>1022</v>
       </c>
-      <c r="C9" s="719" t="s">
-[...13 lines deleted...]
-      <c r="B10" s="718" t="s">
+      <c r="C20" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E20" s="749">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" s="747">
+        <v>14080027</v>
+      </c>
+      <c r="B21" s="747" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C21" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D21" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E21" s="749">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="747">
+        <v>100021849</v>
+      </c>
+      <c r="B22" s="747" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C22" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E22" s="749">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" s="747">
+        <v>100021851</v>
+      </c>
+      <c r="B23" s="747" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C23" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D23" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E23" s="749">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" s="747">
+        <v>14070003</v>
+      </c>
+      <c r="B24" s="747" t="s">
         <v>1027</v>
       </c>
-      <c r="C10" s="719" t="s">
-[...30 lines deleted...]
-      <c r="B12" s="718" t="s">
+      <c r="C24" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E24" s="749">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" s="747">
+        <v>100022277</v>
+      </c>
+      <c r="B25" s="747" t="s">
+        <v>598</v>
+      </c>
+      <c r="C25" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E25" s="749">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="747">
+        <v>14510206</v>
+      </c>
+      <c r="B26" s="747" t="s">
         <v>1028</v>
       </c>
-      <c r="C12" s="719" t="s">
-[...98 lines deleted...]
-      <c r="B18" s="718" t="s">
+      <c r="C26" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D26" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E26" s="749">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="747">
+        <v>14510241</v>
+      </c>
+      <c r="B27" s="747" t="s">
         <v>1029</v>
       </c>
-      <c r="C18" s="719" t="s">
-[...13 lines deleted...]
-      <c r="B19" s="718" t="s">
+      <c r="C27" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D27" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E27" s="749">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" s="747">
+        <v>14510242</v>
+      </c>
+      <c r="B28" s="747" t="s">
         <v>1030</v>
       </c>
-      <c r="C19" s="719" t="s">
-[...13 lines deleted...]
-      <c r="B20" s="718" t="s">
+      <c r="C28" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D28" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E28" s="749">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" s="747">
+        <v>14510256</v>
+      </c>
+      <c r="B29" s="747" t="s">
         <v>1031</v>
       </c>
-      <c r="C20" s="719" t="s">
-[...13 lines deleted...]
-      <c r="B21" s="718" t="s">
+      <c r="C29" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D29" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E29" s="749">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" s="747">
+        <v>14510274</v>
+      </c>
+      <c r="B30" s="747" t="s">
         <v>1032</v>
       </c>
-      <c r="C21" s="719" t="s">
-[...13 lines deleted...]
-      <c r="B22" s="718" t="s">
+      <c r="C30" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D30" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E30" s="749">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" s="747">
+        <v>14510275</v>
+      </c>
+      <c r="B31" s="747" t="s">
         <v>1033</v>
       </c>
-      <c r="C22" s="719" t="s">
-[...13 lines deleted...]
-      <c r="B23" s="718" t="s">
+      <c r="C31" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D31" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E31" s="749">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" s="747">
+        <v>14510281</v>
+      </c>
+      <c r="B32" s="747" t="s">
         <v>1034</v>
       </c>
-      <c r="C23" s="719" t="s">
-[...260 lines deleted...]
-      <c r="E38" s="720">
+      <c r="C32" s="748" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" s="748" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E32" s="749">
         <v>1861</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFE31DAF-4AA5-4F52-8E5E-C5EC26A51E43}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IR52"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" style="538" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="514"/>
+    <col min="1" max="1" width="9.42578125" style="564" customWidth="1"/>
+    <col min="2" max="2" width="17.5703125" style="539" customWidth="1"/>
+    <col min="3" max="3" width="38.5703125" style="539" customWidth="1"/>
+    <col min="4" max="4" width="34.5703125" style="540" customWidth="1"/>
+    <col min="5" max="5" width="61.140625" style="540" customWidth="1"/>
+    <col min="6" max="6" width="30.140625" style="541" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="540" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="18.42578125" style="540" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="540"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:252" ht="27">
-      <c r="A1" s="106"/>
-[...11 lines deleted...]
-      <c r="I1" s="476">
+      <c r="A1" s="128"/>
+      <c r="B1" s="535"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="64"/>
+      <c r="E1" s="154"/>
+      <c r="F1" s="536"/>
+      <c r="G1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="132"/>
+      <c r="I1" s="502">
         <v>14</v>
       </c>
-      <c r="J1" s="42"/>
-[...241 lines deleted...]
-      <c r="IR1" s="42"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="64"/>
+      <c r="S1" s="64"/>
+      <c r="T1" s="64"/>
+      <c r="U1" s="64"/>
+      <c r="V1" s="64"/>
+      <c r="W1" s="64"/>
+      <c r="X1" s="64"/>
+      <c r="Y1" s="64"/>
+      <c r="Z1" s="64"/>
+      <c r="AA1" s="64"/>
+      <c r="AB1" s="64"/>
+      <c r="AC1" s="64"/>
+      <c r="AD1" s="64"/>
+      <c r="AE1" s="64"/>
+      <c r="AF1" s="64"/>
+      <c r="AG1" s="64"/>
+      <c r="AH1" s="64"/>
+      <c r="AI1" s="64"/>
+      <c r="AJ1" s="64"/>
+      <c r="AK1" s="64"/>
+      <c r="AL1" s="64"/>
+      <c r="AM1" s="64"/>
+      <c r="AN1" s="64"/>
+      <c r="AO1" s="64"/>
+      <c r="AP1" s="64"/>
+      <c r="AQ1" s="64"/>
+      <c r="AR1" s="64"/>
+      <c r="AS1" s="64"/>
+      <c r="AT1" s="64"/>
+      <c r="AU1" s="64"/>
+      <c r="AV1" s="64"/>
+      <c r="AW1" s="64"/>
+      <c r="AX1" s="64"/>
+      <c r="AY1" s="64"/>
+      <c r="AZ1" s="64"/>
+      <c r="BA1" s="64"/>
+      <c r="BB1" s="64"/>
+      <c r="BC1" s="64"/>
+      <c r="BD1" s="64"/>
+      <c r="BE1" s="64"/>
+      <c r="BF1" s="64"/>
+      <c r="BG1" s="64"/>
+      <c r="BH1" s="64"/>
+      <c r="BI1" s="64"/>
+      <c r="BJ1" s="64"/>
+      <c r="BK1" s="64"/>
+      <c r="BL1" s="64"/>
+      <c r="BM1" s="64"/>
+      <c r="BN1" s="64"/>
+      <c r="BO1" s="64"/>
+      <c r="BP1" s="64"/>
+      <c r="BQ1" s="64"/>
+      <c r="BR1" s="64"/>
+      <c r="BS1" s="64"/>
+      <c r="BT1" s="64"/>
+      <c r="BU1" s="64"/>
+      <c r="BV1" s="64"/>
+      <c r="BW1" s="64"/>
+      <c r="BX1" s="64"/>
+      <c r="BY1" s="64"/>
+      <c r="BZ1" s="64"/>
+      <c r="CA1" s="64"/>
+      <c r="CB1" s="64"/>
+      <c r="CC1" s="64"/>
+      <c r="CD1" s="64"/>
+      <c r="CE1" s="64"/>
+      <c r="CF1" s="64"/>
+      <c r="CG1" s="64"/>
+      <c r="CH1" s="64"/>
+      <c r="CI1" s="64"/>
+      <c r="CJ1" s="64"/>
+      <c r="CK1" s="64"/>
+      <c r="CL1" s="64"/>
+      <c r="CM1" s="64"/>
+      <c r="CN1" s="64"/>
+      <c r="CO1" s="64"/>
+      <c r="CP1" s="64"/>
+      <c r="CQ1" s="64"/>
+      <c r="CR1" s="64"/>
+      <c r="CS1" s="64"/>
+      <c r="CT1" s="64"/>
+      <c r="CU1" s="64"/>
+      <c r="CV1" s="64"/>
+      <c r="CW1" s="64"/>
+      <c r="CX1" s="64"/>
+      <c r="CY1" s="64"/>
+      <c r="CZ1" s="64"/>
+      <c r="DA1" s="64"/>
+      <c r="DB1" s="64"/>
+      <c r="DC1" s="64"/>
+      <c r="DD1" s="64"/>
+      <c r="DE1" s="64"/>
+      <c r="DF1" s="64"/>
+      <c r="DG1" s="64"/>
+      <c r="DH1" s="64"/>
+      <c r="DI1" s="64"/>
+      <c r="DJ1" s="64"/>
+      <c r="DK1" s="64"/>
+      <c r="DL1" s="64"/>
+      <c r="DM1" s="64"/>
+      <c r="DN1" s="64"/>
+      <c r="DO1" s="64"/>
+      <c r="DP1" s="64"/>
+      <c r="DQ1" s="64"/>
+      <c r="DR1" s="64"/>
+      <c r="DS1" s="64"/>
+      <c r="DT1" s="64"/>
+      <c r="DU1" s="64"/>
+      <c r="DV1" s="64"/>
+      <c r="DW1" s="64"/>
+      <c r="DX1" s="64"/>
+      <c r="DY1" s="64"/>
+      <c r="DZ1" s="64"/>
+      <c r="EA1" s="64"/>
+      <c r="EB1" s="64"/>
+      <c r="EC1" s="64"/>
+      <c r="ED1" s="64"/>
+      <c r="EE1" s="64"/>
+      <c r="EF1" s="64"/>
+      <c r="EG1" s="64"/>
+      <c r="EH1" s="64"/>
+      <c r="EI1" s="64"/>
+      <c r="EJ1" s="64"/>
+      <c r="EK1" s="64"/>
+      <c r="EL1" s="64"/>
+      <c r="EM1" s="64"/>
+      <c r="EN1" s="64"/>
+      <c r="EO1" s="64"/>
+      <c r="EP1" s="64"/>
+      <c r="EQ1" s="64"/>
+      <c r="ER1" s="64"/>
+      <c r="ES1" s="64"/>
+      <c r="ET1" s="64"/>
+      <c r="EU1" s="64"/>
+      <c r="EV1" s="64"/>
+      <c r="EW1" s="64"/>
+      <c r="EX1" s="64"/>
+      <c r="EY1" s="64"/>
+      <c r="EZ1" s="64"/>
+      <c r="FA1" s="64"/>
+      <c r="FB1" s="64"/>
+      <c r="FC1" s="64"/>
+      <c r="FD1" s="64"/>
+      <c r="FE1" s="64"/>
+      <c r="FF1" s="64"/>
+      <c r="FG1" s="64"/>
+      <c r="FH1" s="64"/>
+      <c r="FI1" s="64"/>
+      <c r="FJ1" s="64"/>
+      <c r="FK1" s="64"/>
+      <c r="FL1" s="64"/>
+      <c r="FM1" s="64"/>
+      <c r="FN1" s="64"/>
+      <c r="FO1" s="64"/>
+      <c r="FP1" s="64"/>
+      <c r="FQ1" s="64"/>
+      <c r="FR1" s="64"/>
+      <c r="FS1" s="64"/>
+      <c r="FT1" s="64"/>
+      <c r="FU1" s="64"/>
+      <c r="FV1" s="64"/>
+      <c r="FW1" s="64"/>
+      <c r="FX1" s="64"/>
+      <c r="FY1" s="64"/>
+      <c r="FZ1" s="64"/>
+      <c r="GA1" s="64"/>
+      <c r="GB1" s="64"/>
+      <c r="GC1" s="64"/>
+      <c r="GD1" s="64"/>
+      <c r="GE1" s="64"/>
+      <c r="GF1" s="64"/>
+      <c r="GG1" s="64"/>
+      <c r="GH1" s="64"/>
+      <c r="GI1" s="64"/>
+      <c r="GJ1" s="64"/>
+      <c r="GK1" s="64"/>
+      <c r="GL1" s="64"/>
+      <c r="GM1" s="64"/>
+      <c r="GN1" s="64"/>
+      <c r="GO1" s="64"/>
+      <c r="GP1" s="64"/>
+      <c r="GQ1" s="64"/>
+      <c r="GR1" s="64"/>
+      <c r="GS1" s="64"/>
+      <c r="GT1" s="64"/>
+      <c r="GU1" s="64"/>
+      <c r="GV1" s="64"/>
+      <c r="GW1" s="64"/>
+      <c r="GX1" s="64"/>
+      <c r="GY1" s="64"/>
+      <c r="GZ1" s="64"/>
+      <c r="HA1" s="64"/>
+      <c r="HB1" s="64"/>
+      <c r="HC1" s="64"/>
+      <c r="HD1" s="64"/>
+      <c r="HE1" s="64"/>
+      <c r="HF1" s="64"/>
+      <c r="HG1" s="64"/>
+      <c r="HH1" s="64"/>
+      <c r="HI1" s="64"/>
+      <c r="HJ1" s="64"/>
+      <c r="HK1" s="64"/>
+      <c r="HL1" s="64"/>
+      <c r="HM1" s="64"/>
+      <c r="HN1" s="64"/>
+      <c r="HO1" s="64"/>
+      <c r="HP1" s="64"/>
+      <c r="HQ1" s="64"/>
+      <c r="HR1" s="64"/>
+      <c r="HS1" s="64"/>
+      <c r="HT1" s="64"/>
+      <c r="HU1" s="64"/>
+      <c r="HV1" s="64"/>
+      <c r="HW1" s="64"/>
+      <c r="HX1" s="64"/>
+      <c r="HY1" s="64"/>
+      <c r="HZ1" s="64"/>
+      <c r="IA1" s="64"/>
+      <c r="IB1" s="64"/>
+      <c r="IC1" s="64"/>
+      <c r="ID1" s="64"/>
+      <c r="IE1" s="64"/>
+      <c r="IF1" s="64"/>
+      <c r="IG1" s="64"/>
+      <c r="IH1" s="64"/>
+      <c r="II1" s="64"/>
+      <c r="IJ1" s="64"/>
+      <c r="IK1" s="64"/>
+      <c r="IL1" s="64"/>
+      <c r="IM1" s="64"/>
+      <c r="IN1" s="64"/>
+      <c r="IO1" s="64"/>
+      <c r="IP1" s="64"/>
+      <c r="IQ1" s="64"/>
+      <c r="IR1" s="64"/>
     </row>
     <row r="2" spans="1:252">
-      <c r="A2" s="477"/>
-[...252 lines deleted...]
-      <c r="IR2" s="42"/>
+      <c r="A2" s="503"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="513"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="64"/>
+      <c r="S2" s="64"/>
+      <c r="T2" s="64"/>
+      <c r="U2" s="64"/>
+      <c r="V2" s="64"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="64"/>
+      <c r="Z2" s="64"/>
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+      <c r="AC2" s="64"/>
+      <c r="AD2" s="64"/>
+      <c r="AE2" s="64"/>
+      <c r="AF2" s="64"/>
+      <c r="AG2" s="64"/>
+      <c r="AH2" s="64"/>
+      <c r="AI2" s="64"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="64"/>
+      <c r="AL2" s="64"/>
+      <c r="AM2" s="64"/>
+      <c r="AN2" s="64"/>
+      <c r="AO2" s="64"/>
+      <c r="AP2" s="64"/>
+      <c r="AQ2" s="64"/>
+      <c r="AR2" s="64"/>
+      <c r="AS2" s="64"/>
+      <c r="AT2" s="64"/>
+      <c r="AU2" s="64"/>
+      <c r="AV2" s="64"/>
+      <c r="AW2" s="64"/>
+      <c r="AX2" s="64"/>
+      <c r="AY2" s="64"/>
+      <c r="AZ2" s="64"/>
+      <c r="BA2" s="64"/>
+      <c r="BB2" s="64"/>
+      <c r="BC2" s="64"/>
+      <c r="BD2" s="64"/>
+      <c r="BE2" s="64"/>
+      <c r="BF2" s="64"/>
+      <c r="BG2" s="64"/>
+      <c r="BH2" s="64"/>
+      <c r="BI2" s="64"/>
+      <c r="BJ2" s="64"/>
+      <c r="BK2" s="64"/>
+      <c r="BL2" s="64"/>
+      <c r="BM2" s="64"/>
+      <c r="BN2" s="64"/>
+      <c r="BO2" s="64"/>
+      <c r="BP2" s="64"/>
+      <c r="BQ2" s="64"/>
+      <c r="BR2" s="64"/>
+      <c r="BS2" s="64"/>
+      <c r="BT2" s="64"/>
+      <c r="BU2" s="64"/>
+      <c r="BV2" s="64"/>
+      <c r="BW2" s="64"/>
+      <c r="BX2" s="64"/>
+      <c r="BY2" s="64"/>
+      <c r="BZ2" s="64"/>
+      <c r="CA2" s="64"/>
+      <c r="CB2" s="64"/>
+      <c r="CC2" s="64"/>
+      <c r="CD2" s="64"/>
+      <c r="CE2" s="64"/>
+      <c r="CF2" s="64"/>
+      <c r="CG2" s="64"/>
+      <c r="CH2" s="64"/>
+      <c r="CI2" s="64"/>
+      <c r="CJ2" s="64"/>
+      <c r="CK2" s="64"/>
+      <c r="CL2" s="64"/>
+      <c r="CM2" s="64"/>
+      <c r="CN2" s="64"/>
+      <c r="CO2" s="64"/>
+      <c r="CP2" s="64"/>
+      <c r="CQ2" s="64"/>
+      <c r="CR2" s="64"/>
+      <c r="CS2" s="64"/>
+      <c r="CT2" s="64"/>
+      <c r="CU2" s="64"/>
+      <c r="CV2" s="64"/>
+      <c r="CW2" s="64"/>
+      <c r="CX2" s="64"/>
+      <c r="CY2" s="64"/>
+      <c r="CZ2" s="64"/>
+      <c r="DA2" s="64"/>
+      <c r="DB2" s="64"/>
+      <c r="DC2" s="64"/>
+      <c r="DD2" s="64"/>
+      <c r="DE2" s="64"/>
+      <c r="DF2" s="64"/>
+      <c r="DG2" s="64"/>
+      <c r="DH2" s="64"/>
+      <c r="DI2" s="64"/>
+      <c r="DJ2" s="64"/>
+      <c r="DK2" s="64"/>
+      <c r="DL2" s="64"/>
+      <c r="DM2" s="64"/>
+      <c r="DN2" s="64"/>
+      <c r="DO2" s="64"/>
+      <c r="DP2" s="64"/>
+      <c r="DQ2" s="64"/>
+      <c r="DR2" s="64"/>
+      <c r="DS2" s="64"/>
+      <c r="DT2" s="64"/>
+      <c r="DU2" s="64"/>
+      <c r="DV2" s="64"/>
+      <c r="DW2" s="64"/>
+      <c r="DX2" s="64"/>
+      <c r="DY2" s="64"/>
+      <c r="DZ2" s="64"/>
+      <c r="EA2" s="64"/>
+      <c r="EB2" s="64"/>
+      <c r="EC2" s="64"/>
+      <c r="ED2" s="64"/>
+      <c r="EE2" s="64"/>
+      <c r="EF2" s="64"/>
+      <c r="EG2" s="64"/>
+      <c r="EH2" s="64"/>
+      <c r="EI2" s="64"/>
+      <c r="EJ2" s="64"/>
+      <c r="EK2" s="64"/>
+      <c r="EL2" s="64"/>
+      <c r="EM2" s="64"/>
+      <c r="EN2" s="64"/>
+      <c r="EO2" s="64"/>
+      <c r="EP2" s="64"/>
+      <c r="EQ2" s="64"/>
+      <c r="ER2" s="64"/>
+      <c r="ES2" s="64"/>
+      <c r="ET2" s="64"/>
+      <c r="EU2" s="64"/>
+      <c r="EV2" s="64"/>
+      <c r="EW2" s="64"/>
+      <c r="EX2" s="64"/>
+      <c r="EY2" s="64"/>
+      <c r="EZ2" s="64"/>
+      <c r="FA2" s="64"/>
+      <c r="FB2" s="64"/>
+      <c r="FC2" s="64"/>
+      <c r="FD2" s="64"/>
+      <c r="FE2" s="64"/>
+      <c r="FF2" s="64"/>
+      <c r="FG2" s="64"/>
+      <c r="FH2" s="64"/>
+      <c r="FI2" s="64"/>
+      <c r="FJ2" s="64"/>
+      <c r="FK2" s="64"/>
+      <c r="FL2" s="64"/>
+      <c r="FM2" s="64"/>
+      <c r="FN2" s="64"/>
+      <c r="FO2" s="64"/>
+      <c r="FP2" s="64"/>
+      <c r="FQ2" s="64"/>
+      <c r="FR2" s="64"/>
+      <c r="FS2" s="64"/>
+      <c r="FT2" s="64"/>
+      <c r="FU2" s="64"/>
+      <c r="FV2" s="64"/>
+      <c r="FW2" s="64"/>
+      <c r="FX2" s="64"/>
+      <c r="FY2" s="64"/>
+      <c r="FZ2" s="64"/>
+      <c r="GA2" s="64"/>
+      <c r="GB2" s="64"/>
+      <c r="GC2" s="64"/>
+      <c r="GD2" s="64"/>
+      <c r="GE2" s="64"/>
+      <c r="GF2" s="64"/>
+      <c r="GG2" s="64"/>
+      <c r="GH2" s="64"/>
+      <c r="GI2" s="64"/>
+      <c r="GJ2" s="64"/>
+      <c r="GK2" s="64"/>
+      <c r="GL2" s="64"/>
+      <c r="GM2" s="64"/>
+      <c r="GN2" s="64"/>
+      <c r="GO2" s="64"/>
+      <c r="GP2" s="64"/>
+      <c r="GQ2" s="64"/>
+      <c r="GR2" s="64"/>
+      <c r="GS2" s="64"/>
+      <c r="GT2" s="64"/>
+      <c r="GU2" s="64"/>
+      <c r="GV2" s="64"/>
+      <c r="GW2" s="64"/>
+      <c r="GX2" s="64"/>
+      <c r="GY2" s="64"/>
+      <c r="GZ2" s="64"/>
+      <c r="HA2" s="64"/>
+      <c r="HB2" s="64"/>
+      <c r="HC2" s="64"/>
+      <c r="HD2" s="64"/>
+      <c r="HE2" s="64"/>
+      <c r="HF2" s="64"/>
+      <c r="HG2" s="64"/>
+      <c r="HH2" s="64"/>
+      <c r="HI2" s="64"/>
+      <c r="HJ2" s="64"/>
+      <c r="HK2" s="64"/>
+      <c r="HL2" s="64"/>
+      <c r="HM2" s="64"/>
+      <c r="HN2" s="64"/>
+      <c r="HO2" s="64"/>
+      <c r="HP2" s="64"/>
+      <c r="HQ2" s="64"/>
+      <c r="HR2" s="64"/>
+      <c r="HS2" s="64"/>
+      <c r="HT2" s="64"/>
+      <c r="HU2" s="64"/>
+      <c r="HV2" s="64"/>
+      <c r="HW2" s="64"/>
+      <c r="HX2" s="64"/>
+      <c r="HY2" s="64"/>
+      <c r="HZ2" s="64"/>
+      <c r="IA2" s="64"/>
+      <c r="IB2" s="64"/>
+      <c r="IC2" s="64"/>
+      <c r="ID2" s="64"/>
+      <c r="IE2" s="64"/>
+      <c r="IF2" s="64"/>
+      <c r="IG2" s="64"/>
+      <c r="IH2" s="64"/>
+      <c r="II2" s="64"/>
+      <c r="IJ2" s="64"/>
+      <c r="IK2" s="64"/>
+      <c r="IL2" s="64"/>
+      <c r="IM2" s="64"/>
+      <c r="IN2" s="64"/>
+      <c r="IO2" s="64"/>
+      <c r="IP2" s="64"/>
+      <c r="IQ2" s="64"/>
+      <c r="IR2" s="64"/>
     </row>
     <row r="3" spans="1:252">
-      <c r="A3" s="477"/>
-[...252 lines deleted...]
-      <c r="IR3" s="42"/>
+      <c r="A3" s="503"/>
+      <c r="B3" s="67"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="513"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="64"/>
+      <c r="O3" s="64"/>
+      <c r="P3" s="64"/>
+      <c r="Q3" s="64"/>
+      <c r="R3" s="64"/>
+      <c r="S3" s="64"/>
+      <c r="T3" s="64"/>
+      <c r="U3" s="64"/>
+      <c r="V3" s="64"/>
+      <c r="W3" s="64"/>
+      <c r="X3" s="64"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="64"/>
+      <c r="AA3" s="64"/>
+      <c r="AB3" s="64"/>
+      <c r="AC3" s="64"/>
+      <c r="AD3" s="64"/>
+      <c r="AE3" s="64"/>
+      <c r="AF3" s="64"/>
+      <c r="AG3" s="64"/>
+      <c r="AH3" s="64"/>
+      <c r="AI3" s="64"/>
+      <c r="AJ3" s="64"/>
+      <c r="AK3" s="64"/>
+      <c r="AL3" s="64"/>
+      <c r="AM3" s="64"/>
+      <c r="AN3" s="64"/>
+      <c r="AO3" s="64"/>
+      <c r="AP3" s="64"/>
+      <c r="AQ3" s="64"/>
+      <c r="AR3" s="64"/>
+      <c r="AS3" s="64"/>
+      <c r="AT3" s="64"/>
+      <c r="AU3" s="64"/>
+      <c r="AV3" s="64"/>
+      <c r="AW3" s="64"/>
+      <c r="AX3" s="64"/>
+      <c r="AY3" s="64"/>
+      <c r="AZ3" s="64"/>
+      <c r="BA3" s="64"/>
+      <c r="BB3" s="64"/>
+      <c r="BC3" s="64"/>
+      <c r="BD3" s="64"/>
+      <c r="BE3" s="64"/>
+      <c r="BF3" s="64"/>
+      <c r="BG3" s="64"/>
+      <c r="BH3" s="64"/>
+      <c r="BI3" s="64"/>
+      <c r="BJ3" s="64"/>
+      <c r="BK3" s="64"/>
+      <c r="BL3" s="64"/>
+      <c r="BM3" s="64"/>
+      <c r="BN3" s="64"/>
+      <c r="BO3" s="64"/>
+      <c r="BP3" s="64"/>
+      <c r="BQ3" s="64"/>
+      <c r="BR3" s="64"/>
+      <c r="BS3" s="64"/>
+      <c r="BT3" s="64"/>
+      <c r="BU3" s="64"/>
+      <c r="BV3" s="64"/>
+      <c r="BW3" s="64"/>
+      <c r="BX3" s="64"/>
+      <c r="BY3" s="64"/>
+      <c r="BZ3" s="64"/>
+      <c r="CA3" s="64"/>
+      <c r="CB3" s="64"/>
+      <c r="CC3" s="64"/>
+      <c r="CD3" s="64"/>
+      <c r="CE3" s="64"/>
+      <c r="CF3" s="64"/>
+      <c r="CG3" s="64"/>
+      <c r="CH3" s="64"/>
+      <c r="CI3" s="64"/>
+      <c r="CJ3" s="64"/>
+      <c r="CK3" s="64"/>
+      <c r="CL3" s="64"/>
+      <c r="CM3" s="64"/>
+      <c r="CN3" s="64"/>
+      <c r="CO3" s="64"/>
+      <c r="CP3" s="64"/>
+      <c r="CQ3" s="64"/>
+      <c r="CR3" s="64"/>
+      <c r="CS3" s="64"/>
+      <c r="CT3" s="64"/>
+      <c r="CU3" s="64"/>
+      <c r="CV3" s="64"/>
+      <c r="CW3" s="64"/>
+      <c r="CX3" s="64"/>
+      <c r="CY3" s="64"/>
+      <c r="CZ3" s="64"/>
+      <c r="DA3" s="64"/>
+      <c r="DB3" s="64"/>
+      <c r="DC3" s="64"/>
+      <c r="DD3" s="64"/>
+      <c r="DE3" s="64"/>
+      <c r="DF3" s="64"/>
+      <c r="DG3" s="64"/>
+      <c r="DH3" s="64"/>
+      <c r="DI3" s="64"/>
+      <c r="DJ3" s="64"/>
+      <c r="DK3" s="64"/>
+      <c r="DL3" s="64"/>
+      <c r="DM3" s="64"/>
+      <c r="DN3" s="64"/>
+      <c r="DO3" s="64"/>
+      <c r="DP3" s="64"/>
+      <c r="DQ3" s="64"/>
+      <c r="DR3" s="64"/>
+      <c r="DS3" s="64"/>
+      <c r="DT3" s="64"/>
+      <c r="DU3" s="64"/>
+      <c r="DV3" s="64"/>
+      <c r="DW3" s="64"/>
+      <c r="DX3" s="64"/>
+      <c r="DY3" s="64"/>
+      <c r="DZ3" s="64"/>
+      <c r="EA3" s="64"/>
+      <c r="EB3" s="64"/>
+      <c r="EC3" s="64"/>
+      <c r="ED3" s="64"/>
+      <c r="EE3" s="64"/>
+      <c r="EF3" s="64"/>
+      <c r="EG3" s="64"/>
+      <c r="EH3" s="64"/>
+      <c r="EI3" s="64"/>
+      <c r="EJ3" s="64"/>
+      <c r="EK3" s="64"/>
+      <c r="EL3" s="64"/>
+      <c r="EM3" s="64"/>
+      <c r="EN3" s="64"/>
+      <c r="EO3" s="64"/>
+      <c r="EP3" s="64"/>
+      <c r="EQ3" s="64"/>
+      <c r="ER3" s="64"/>
+      <c r="ES3" s="64"/>
+      <c r="ET3" s="64"/>
+      <c r="EU3" s="64"/>
+      <c r="EV3" s="64"/>
+      <c r="EW3" s="64"/>
+      <c r="EX3" s="64"/>
+      <c r="EY3" s="64"/>
+      <c r="EZ3" s="64"/>
+      <c r="FA3" s="64"/>
+      <c r="FB3" s="64"/>
+      <c r="FC3" s="64"/>
+      <c r="FD3" s="64"/>
+      <c r="FE3" s="64"/>
+      <c r="FF3" s="64"/>
+      <c r="FG3" s="64"/>
+      <c r="FH3" s="64"/>
+      <c r="FI3" s="64"/>
+      <c r="FJ3" s="64"/>
+      <c r="FK3" s="64"/>
+      <c r="FL3" s="64"/>
+      <c r="FM3" s="64"/>
+      <c r="FN3" s="64"/>
+      <c r="FO3" s="64"/>
+      <c r="FP3" s="64"/>
+      <c r="FQ3" s="64"/>
+      <c r="FR3" s="64"/>
+      <c r="FS3" s="64"/>
+      <c r="FT3" s="64"/>
+      <c r="FU3" s="64"/>
+      <c r="FV3" s="64"/>
+      <c r="FW3" s="64"/>
+      <c r="FX3" s="64"/>
+      <c r="FY3" s="64"/>
+      <c r="FZ3" s="64"/>
+      <c r="GA3" s="64"/>
+      <c r="GB3" s="64"/>
+      <c r="GC3" s="64"/>
+      <c r="GD3" s="64"/>
+      <c r="GE3" s="64"/>
+      <c r="GF3" s="64"/>
+      <c r="GG3" s="64"/>
+      <c r="GH3" s="64"/>
+      <c r="GI3" s="64"/>
+      <c r="GJ3" s="64"/>
+      <c r="GK3" s="64"/>
+      <c r="GL3" s="64"/>
+      <c r="GM3" s="64"/>
+      <c r="GN3" s="64"/>
+      <c r="GO3" s="64"/>
+      <c r="GP3" s="64"/>
+      <c r="GQ3" s="64"/>
+      <c r="GR3" s="64"/>
+      <c r="GS3" s="64"/>
+      <c r="GT3" s="64"/>
+      <c r="GU3" s="64"/>
+      <c r="GV3" s="64"/>
+      <c r="GW3" s="64"/>
+      <c r="GX3" s="64"/>
+      <c r="GY3" s="64"/>
+      <c r="GZ3" s="64"/>
+      <c r="HA3" s="64"/>
+      <c r="HB3" s="64"/>
+      <c r="HC3" s="64"/>
+      <c r="HD3" s="64"/>
+      <c r="HE3" s="64"/>
+      <c r="HF3" s="64"/>
+      <c r="HG3" s="64"/>
+      <c r="HH3" s="64"/>
+      <c r="HI3" s="64"/>
+      <c r="HJ3" s="64"/>
+      <c r="HK3" s="64"/>
+      <c r="HL3" s="64"/>
+      <c r="HM3" s="64"/>
+      <c r="HN3" s="64"/>
+      <c r="HO3" s="64"/>
+      <c r="HP3" s="64"/>
+      <c r="HQ3" s="64"/>
+      <c r="HR3" s="64"/>
+      <c r="HS3" s="64"/>
+      <c r="HT3" s="64"/>
+      <c r="HU3" s="64"/>
+      <c r="HV3" s="64"/>
+      <c r="HW3" s="64"/>
+      <c r="HX3" s="64"/>
+      <c r="HY3" s="64"/>
+      <c r="HZ3" s="64"/>
+      <c r="IA3" s="64"/>
+      <c r="IB3" s="64"/>
+      <c r="IC3" s="64"/>
+      <c r="ID3" s="64"/>
+      <c r="IE3" s="64"/>
+      <c r="IF3" s="64"/>
+      <c r="IG3" s="64"/>
+      <c r="IH3" s="64"/>
+      <c r="II3" s="64"/>
+      <c r="IJ3" s="64"/>
+      <c r="IK3" s="64"/>
+      <c r="IL3" s="64"/>
+      <c r="IM3" s="64"/>
+      <c r="IN3" s="64"/>
+      <c r="IO3" s="64"/>
+      <c r="IP3" s="64"/>
+      <c r="IQ3" s="64"/>
+      <c r="IR3" s="64"/>
     </row>
     <row r="4" spans="1:252">
-      <c r="A4" s="477"/>
-[...252 lines deleted...]
-      <c r="IR4" s="42"/>
+      <c r="A4" s="503"/>
+      <c r="B4" s="67"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="513"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="64"/>
+      <c r="O4" s="64"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="64"/>
+      <c r="R4" s="64"/>
+      <c r="S4" s="64"/>
+      <c r="T4" s="64"/>
+      <c r="U4" s="64"/>
+      <c r="V4" s="64"/>
+      <c r="W4" s="64"/>
+      <c r="X4" s="64"/>
+      <c r="Y4" s="64"/>
+      <c r="Z4" s="64"/>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+      <c r="AC4" s="64"/>
+      <c r="AD4" s="64"/>
+      <c r="AE4" s="64"/>
+      <c r="AF4" s="64"/>
+      <c r="AG4" s="64"/>
+      <c r="AH4" s="64"/>
+      <c r="AI4" s="64"/>
+      <c r="AJ4" s="64"/>
+      <c r="AK4" s="64"/>
+      <c r="AL4" s="64"/>
+      <c r="AM4" s="64"/>
+      <c r="AN4" s="64"/>
+      <c r="AO4" s="64"/>
+      <c r="AP4" s="64"/>
+      <c r="AQ4" s="64"/>
+      <c r="AR4" s="64"/>
+      <c r="AS4" s="64"/>
+      <c r="AT4" s="64"/>
+      <c r="AU4" s="64"/>
+      <c r="AV4" s="64"/>
+      <c r="AW4" s="64"/>
+      <c r="AX4" s="64"/>
+      <c r="AY4" s="64"/>
+      <c r="AZ4" s="64"/>
+      <c r="BA4" s="64"/>
+      <c r="BB4" s="64"/>
+      <c r="BC4" s="64"/>
+      <c r="BD4" s="64"/>
+      <c r="BE4" s="64"/>
+      <c r="BF4" s="64"/>
+      <c r="BG4" s="64"/>
+      <c r="BH4" s="64"/>
+      <c r="BI4" s="64"/>
+      <c r="BJ4" s="64"/>
+      <c r="BK4" s="64"/>
+      <c r="BL4" s="64"/>
+      <c r="BM4" s="64"/>
+      <c r="BN4" s="64"/>
+      <c r="BO4" s="64"/>
+      <c r="BP4" s="64"/>
+      <c r="BQ4" s="64"/>
+      <c r="BR4" s="64"/>
+      <c r="BS4" s="64"/>
+      <c r="BT4" s="64"/>
+      <c r="BU4" s="64"/>
+      <c r="BV4" s="64"/>
+      <c r="BW4" s="64"/>
+      <c r="BX4" s="64"/>
+      <c r="BY4" s="64"/>
+      <c r="BZ4" s="64"/>
+      <c r="CA4" s="64"/>
+      <c r="CB4" s="64"/>
+      <c r="CC4" s="64"/>
+      <c r="CD4" s="64"/>
+      <c r="CE4" s="64"/>
+      <c r="CF4" s="64"/>
+      <c r="CG4" s="64"/>
+      <c r="CH4" s="64"/>
+      <c r="CI4" s="64"/>
+      <c r="CJ4" s="64"/>
+      <c r="CK4" s="64"/>
+      <c r="CL4" s="64"/>
+      <c r="CM4" s="64"/>
+      <c r="CN4" s="64"/>
+      <c r="CO4" s="64"/>
+      <c r="CP4" s="64"/>
+      <c r="CQ4" s="64"/>
+      <c r="CR4" s="64"/>
+      <c r="CS4" s="64"/>
+      <c r="CT4" s="64"/>
+      <c r="CU4" s="64"/>
+      <c r="CV4" s="64"/>
+      <c r="CW4" s="64"/>
+      <c r="CX4" s="64"/>
+      <c r="CY4" s="64"/>
+      <c r="CZ4" s="64"/>
+      <c r="DA4" s="64"/>
+      <c r="DB4" s="64"/>
+      <c r="DC4" s="64"/>
+      <c r="DD4" s="64"/>
+      <c r="DE4" s="64"/>
+      <c r="DF4" s="64"/>
+      <c r="DG4" s="64"/>
+      <c r="DH4" s="64"/>
+      <c r="DI4" s="64"/>
+      <c r="DJ4" s="64"/>
+      <c r="DK4" s="64"/>
+      <c r="DL4" s="64"/>
+      <c r="DM4" s="64"/>
+      <c r="DN4" s="64"/>
+      <c r="DO4" s="64"/>
+      <c r="DP4" s="64"/>
+      <c r="DQ4" s="64"/>
+      <c r="DR4" s="64"/>
+      <c r="DS4" s="64"/>
+      <c r="DT4" s="64"/>
+      <c r="DU4" s="64"/>
+      <c r="DV4" s="64"/>
+      <c r="DW4" s="64"/>
+      <c r="DX4" s="64"/>
+      <c r="DY4" s="64"/>
+      <c r="DZ4" s="64"/>
+      <c r="EA4" s="64"/>
+      <c r="EB4" s="64"/>
+      <c r="EC4" s="64"/>
+      <c r="ED4" s="64"/>
+      <c r="EE4" s="64"/>
+      <c r="EF4" s="64"/>
+      <c r="EG4" s="64"/>
+      <c r="EH4" s="64"/>
+      <c r="EI4" s="64"/>
+      <c r="EJ4" s="64"/>
+      <c r="EK4" s="64"/>
+      <c r="EL4" s="64"/>
+      <c r="EM4" s="64"/>
+      <c r="EN4" s="64"/>
+      <c r="EO4" s="64"/>
+      <c r="EP4" s="64"/>
+      <c r="EQ4" s="64"/>
+      <c r="ER4" s="64"/>
+      <c r="ES4" s="64"/>
+      <c r="ET4" s="64"/>
+      <c r="EU4" s="64"/>
+      <c r="EV4" s="64"/>
+      <c r="EW4" s="64"/>
+      <c r="EX4" s="64"/>
+      <c r="EY4" s="64"/>
+      <c r="EZ4" s="64"/>
+      <c r="FA4" s="64"/>
+      <c r="FB4" s="64"/>
+      <c r="FC4" s="64"/>
+      <c r="FD4" s="64"/>
+      <c r="FE4" s="64"/>
+      <c r="FF4" s="64"/>
+      <c r="FG4" s="64"/>
+      <c r="FH4" s="64"/>
+      <c r="FI4" s="64"/>
+      <c r="FJ4" s="64"/>
+      <c r="FK4" s="64"/>
+      <c r="FL4" s="64"/>
+      <c r="FM4" s="64"/>
+      <c r="FN4" s="64"/>
+      <c r="FO4" s="64"/>
+      <c r="FP4" s="64"/>
+      <c r="FQ4" s="64"/>
+      <c r="FR4" s="64"/>
+      <c r="FS4" s="64"/>
+      <c r="FT4" s="64"/>
+      <c r="FU4" s="64"/>
+      <c r="FV4" s="64"/>
+      <c r="FW4" s="64"/>
+      <c r="FX4" s="64"/>
+      <c r="FY4" s="64"/>
+      <c r="FZ4" s="64"/>
+      <c r="GA4" s="64"/>
+      <c r="GB4" s="64"/>
+      <c r="GC4" s="64"/>
+      <c r="GD4" s="64"/>
+      <c r="GE4" s="64"/>
+      <c r="GF4" s="64"/>
+      <c r="GG4" s="64"/>
+      <c r="GH4" s="64"/>
+      <c r="GI4" s="64"/>
+      <c r="GJ4" s="64"/>
+      <c r="GK4" s="64"/>
+      <c r="GL4" s="64"/>
+      <c r="GM4" s="64"/>
+      <c r="GN4" s="64"/>
+      <c r="GO4" s="64"/>
+      <c r="GP4" s="64"/>
+      <c r="GQ4" s="64"/>
+      <c r="GR4" s="64"/>
+      <c r="GS4" s="64"/>
+      <c r="GT4" s="64"/>
+      <c r="GU4" s="64"/>
+      <c r="GV4" s="64"/>
+      <c r="GW4" s="64"/>
+      <c r="GX4" s="64"/>
+      <c r="GY4" s="64"/>
+      <c r="GZ4" s="64"/>
+      <c r="HA4" s="64"/>
+      <c r="HB4" s="64"/>
+      <c r="HC4" s="64"/>
+      <c r="HD4" s="64"/>
+      <c r="HE4" s="64"/>
+      <c r="HF4" s="64"/>
+      <c r="HG4" s="64"/>
+      <c r="HH4" s="64"/>
+      <c r="HI4" s="64"/>
+      <c r="HJ4" s="64"/>
+      <c r="HK4" s="64"/>
+      <c r="HL4" s="64"/>
+      <c r="HM4" s="64"/>
+      <c r="HN4" s="64"/>
+      <c r="HO4" s="64"/>
+      <c r="HP4" s="64"/>
+      <c r="HQ4" s="64"/>
+      <c r="HR4" s="64"/>
+      <c r="HS4" s="64"/>
+      <c r="HT4" s="64"/>
+      <c r="HU4" s="64"/>
+      <c r="HV4" s="64"/>
+      <c r="HW4" s="64"/>
+      <c r="HX4" s="64"/>
+      <c r="HY4" s="64"/>
+      <c r="HZ4" s="64"/>
+      <c r="IA4" s="64"/>
+      <c r="IB4" s="64"/>
+      <c r="IC4" s="64"/>
+      <c r="ID4" s="64"/>
+      <c r="IE4" s="64"/>
+      <c r="IF4" s="64"/>
+      <c r="IG4" s="64"/>
+      <c r="IH4" s="64"/>
+      <c r="II4" s="64"/>
+      <c r="IJ4" s="64"/>
+      <c r="IK4" s="64"/>
+      <c r="IL4" s="64"/>
+      <c r="IM4" s="64"/>
+      <c r="IN4" s="64"/>
+      <c r="IO4" s="64"/>
+      <c r="IP4" s="64"/>
+      <c r="IQ4" s="64"/>
+      <c r="IR4" s="64"/>
     </row>
     <row r="5" spans="1:252">
-      <c r="A5" s="477"/>
-[...252 lines deleted...]
-      <c r="IR5" s="42"/>
+      <c r="A5" s="503"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="513"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="64"/>
+      <c r="J5" s="64"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="64"/>
+      <c r="O5" s="64"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="64"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="64"/>
+      <c r="T5" s="64"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="64"/>
+      <c r="AB5" s="64"/>
+      <c r="AC5" s="64"/>
+      <c r="AD5" s="64"/>
+      <c r="AE5" s="64"/>
+      <c r="AF5" s="64"/>
+      <c r="AG5" s="64"/>
+      <c r="AH5" s="64"/>
+      <c r="AI5" s="64"/>
+      <c r="AJ5" s="64"/>
+      <c r="AK5" s="64"/>
+      <c r="AL5" s="64"/>
+      <c r="AM5" s="64"/>
+      <c r="AN5" s="64"/>
+      <c r="AO5" s="64"/>
+      <c r="AP5" s="64"/>
+      <c r="AQ5" s="64"/>
+      <c r="AR5" s="64"/>
+      <c r="AS5" s="64"/>
+      <c r="AT5" s="64"/>
+      <c r="AU5" s="64"/>
+      <c r="AV5" s="64"/>
+      <c r="AW5" s="64"/>
+      <c r="AX5" s="64"/>
+      <c r="AY5" s="64"/>
+      <c r="AZ5" s="64"/>
+      <c r="BA5" s="64"/>
+      <c r="BB5" s="64"/>
+      <c r="BC5" s="64"/>
+      <c r="BD5" s="64"/>
+      <c r="BE5" s="64"/>
+      <c r="BF5" s="64"/>
+      <c r="BG5" s="64"/>
+      <c r="BH5" s="64"/>
+      <c r="BI5" s="64"/>
+      <c r="BJ5" s="64"/>
+      <c r="BK5" s="64"/>
+      <c r="BL5" s="64"/>
+      <c r="BM5" s="64"/>
+      <c r="BN5" s="64"/>
+      <c r="BO5" s="64"/>
+      <c r="BP5" s="64"/>
+      <c r="BQ5" s="64"/>
+      <c r="BR5" s="64"/>
+      <c r="BS5" s="64"/>
+      <c r="BT5" s="64"/>
+      <c r="BU5" s="64"/>
+      <c r="BV5" s="64"/>
+      <c r="BW5" s="64"/>
+      <c r="BX5" s="64"/>
+      <c r="BY5" s="64"/>
+      <c r="BZ5" s="64"/>
+      <c r="CA5" s="64"/>
+      <c r="CB5" s="64"/>
+      <c r="CC5" s="64"/>
+      <c r="CD5" s="64"/>
+      <c r="CE5" s="64"/>
+      <c r="CF5" s="64"/>
+      <c r="CG5" s="64"/>
+      <c r="CH5" s="64"/>
+      <c r="CI5" s="64"/>
+      <c r="CJ5" s="64"/>
+      <c r="CK5" s="64"/>
+      <c r="CL5" s="64"/>
+      <c r="CM5" s="64"/>
+      <c r="CN5" s="64"/>
+      <c r="CO5" s="64"/>
+      <c r="CP5" s="64"/>
+      <c r="CQ5" s="64"/>
+      <c r="CR5" s="64"/>
+      <c r="CS5" s="64"/>
+      <c r="CT5" s="64"/>
+      <c r="CU5" s="64"/>
+      <c r="CV5" s="64"/>
+      <c r="CW5" s="64"/>
+      <c r="CX5" s="64"/>
+      <c r="CY5" s="64"/>
+      <c r="CZ5" s="64"/>
+      <c r="DA5" s="64"/>
+      <c r="DB5" s="64"/>
+      <c r="DC5" s="64"/>
+      <c r="DD5" s="64"/>
+      <c r="DE5" s="64"/>
+      <c r="DF5" s="64"/>
+      <c r="DG5" s="64"/>
+      <c r="DH5" s="64"/>
+      <c r="DI5" s="64"/>
+      <c r="DJ5" s="64"/>
+      <c r="DK5" s="64"/>
+      <c r="DL5" s="64"/>
+      <c r="DM5" s="64"/>
+      <c r="DN5" s="64"/>
+      <c r="DO5" s="64"/>
+      <c r="DP5" s="64"/>
+      <c r="DQ5" s="64"/>
+      <c r="DR5" s="64"/>
+      <c r="DS5" s="64"/>
+      <c r="DT5" s="64"/>
+      <c r="DU5" s="64"/>
+      <c r="DV5" s="64"/>
+      <c r="DW5" s="64"/>
+      <c r="DX5" s="64"/>
+      <c r="DY5" s="64"/>
+      <c r="DZ5" s="64"/>
+      <c r="EA5" s="64"/>
+      <c r="EB5" s="64"/>
+      <c r="EC5" s="64"/>
+      <c r="ED5" s="64"/>
+      <c r="EE5" s="64"/>
+      <c r="EF5" s="64"/>
+      <c r="EG5" s="64"/>
+      <c r="EH5" s="64"/>
+      <c r="EI5" s="64"/>
+      <c r="EJ5" s="64"/>
+      <c r="EK5" s="64"/>
+      <c r="EL5" s="64"/>
+      <c r="EM5" s="64"/>
+      <c r="EN5" s="64"/>
+      <c r="EO5" s="64"/>
+      <c r="EP5" s="64"/>
+      <c r="EQ5" s="64"/>
+      <c r="ER5" s="64"/>
+      <c r="ES5" s="64"/>
+      <c r="ET5" s="64"/>
+      <c r="EU5" s="64"/>
+      <c r="EV5" s="64"/>
+      <c r="EW5" s="64"/>
+      <c r="EX5" s="64"/>
+      <c r="EY5" s="64"/>
+      <c r="EZ5" s="64"/>
+      <c r="FA5" s="64"/>
+      <c r="FB5" s="64"/>
+      <c r="FC5" s="64"/>
+      <c r="FD5" s="64"/>
+      <c r="FE5" s="64"/>
+      <c r="FF5" s="64"/>
+      <c r="FG5" s="64"/>
+      <c r="FH5" s="64"/>
+      <c r="FI5" s="64"/>
+      <c r="FJ5" s="64"/>
+      <c r="FK5" s="64"/>
+      <c r="FL5" s="64"/>
+      <c r="FM5" s="64"/>
+      <c r="FN5" s="64"/>
+      <c r="FO5" s="64"/>
+      <c r="FP5" s="64"/>
+      <c r="FQ5" s="64"/>
+      <c r="FR5" s="64"/>
+      <c r="FS5" s="64"/>
+      <c r="FT5" s="64"/>
+      <c r="FU5" s="64"/>
+      <c r="FV5" s="64"/>
+      <c r="FW5" s="64"/>
+      <c r="FX5" s="64"/>
+      <c r="FY5" s="64"/>
+      <c r="FZ5" s="64"/>
+      <c r="GA5" s="64"/>
+      <c r="GB5" s="64"/>
+      <c r="GC5" s="64"/>
+      <c r="GD5" s="64"/>
+      <c r="GE5" s="64"/>
+      <c r="GF5" s="64"/>
+      <c r="GG5" s="64"/>
+      <c r="GH5" s="64"/>
+      <c r="GI5" s="64"/>
+      <c r="GJ5" s="64"/>
+      <c r="GK5" s="64"/>
+      <c r="GL5" s="64"/>
+      <c r="GM5" s="64"/>
+      <c r="GN5" s="64"/>
+      <c r="GO5" s="64"/>
+      <c r="GP5" s="64"/>
+      <c r="GQ5" s="64"/>
+      <c r="GR5" s="64"/>
+      <c r="GS5" s="64"/>
+      <c r="GT5" s="64"/>
+      <c r="GU5" s="64"/>
+      <c r="GV5" s="64"/>
+      <c r="GW5" s="64"/>
+      <c r="GX5" s="64"/>
+      <c r="GY5" s="64"/>
+      <c r="GZ5" s="64"/>
+      <c r="HA5" s="64"/>
+      <c r="HB5" s="64"/>
+      <c r="HC5" s="64"/>
+      <c r="HD5" s="64"/>
+      <c r="HE5" s="64"/>
+      <c r="HF5" s="64"/>
+      <c r="HG5" s="64"/>
+      <c r="HH5" s="64"/>
+      <c r="HI5" s="64"/>
+      <c r="HJ5" s="64"/>
+      <c r="HK5" s="64"/>
+      <c r="HL5" s="64"/>
+      <c r="HM5" s="64"/>
+      <c r="HN5" s="64"/>
+      <c r="HO5" s="64"/>
+      <c r="HP5" s="64"/>
+      <c r="HQ5" s="64"/>
+      <c r="HR5" s="64"/>
+      <c r="HS5" s="64"/>
+      <c r="HT5" s="64"/>
+      <c r="HU5" s="64"/>
+      <c r="HV5" s="64"/>
+      <c r="HW5" s="64"/>
+      <c r="HX5" s="64"/>
+      <c r="HY5" s="64"/>
+      <c r="HZ5" s="64"/>
+      <c r="IA5" s="64"/>
+      <c r="IB5" s="64"/>
+      <c r="IC5" s="64"/>
+      <c r="ID5" s="64"/>
+      <c r="IE5" s="64"/>
+      <c r="IF5" s="64"/>
+      <c r="IG5" s="64"/>
+      <c r="IH5" s="64"/>
+      <c r="II5" s="64"/>
+      <c r="IJ5" s="64"/>
+      <c r="IK5" s="64"/>
+      <c r="IL5" s="64"/>
+      <c r="IM5" s="64"/>
+      <c r="IN5" s="64"/>
+      <c r="IO5" s="64"/>
+      <c r="IP5" s="64"/>
+      <c r="IQ5" s="64"/>
+      <c r="IR5" s="64"/>
     </row>
     <row r="6" spans="1:252">
-      <c r="A6" s="477"/>
-[...250 lines deleted...]
-      <c r="IR6" s="42"/>
+      <c r="A6" s="503"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="537"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="513"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="64"/>
+      <c r="N6" s="64"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="64"/>
+      <c r="Q6" s="64"/>
+      <c r="R6" s="64"/>
+      <c r="S6" s="64"/>
+      <c r="T6" s="64"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
+      <c r="W6" s="64"/>
+      <c r="X6" s="64"/>
+      <c r="Y6" s="64"/>
+      <c r="Z6" s="64"/>
+      <c r="AA6" s="64"/>
+      <c r="AB6" s="64"/>
+      <c r="AC6" s="64"/>
+      <c r="AD6" s="64"/>
+      <c r="AE6" s="64"/>
+      <c r="AF6" s="64"/>
+      <c r="AG6" s="64"/>
+      <c r="AH6" s="64"/>
+      <c r="AI6" s="64"/>
+      <c r="AJ6" s="64"/>
+      <c r="AK6" s="64"/>
+      <c r="AL6" s="64"/>
+      <c r="AM6" s="64"/>
+      <c r="AN6" s="64"/>
+      <c r="AO6" s="64"/>
+      <c r="AP6" s="64"/>
+      <c r="AQ6" s="64"/>
+      <c r="AR6" s="64"/>
+      <c r="AS6" s="64"/>
+      <c r="AT6" s="64"/>
+      <c r="AU6" s="64"/>
+      <c r="AV6" s="64"/>
+      <c r="AW6" s="64"/>
+      <c r="AX6" s="64"/>
+      <c r="AY6" s="64"/>
+      <c r="AZ6" s="64"/>
+      <c r="BA6" s="64"/>
+      <c r="BB6" s="64"/>
+      <c r="BC6" s="64"/>
+      <c r="BD6" s="64"/>
+      <c r="BE6" s="64"/>
+      <c r="BF6" s="64"/>
+      <c r="BG6" s="64"/>
+      <c r="BH6" s="64"/>
+      <c r="BI6" s="64"/>
+      <c r="BJ6" s="64"/>
+      <c r="BK6" s="64"/>
+      <c r="BL6" s="64"/>
+      <c r="BM6" s="64"/>
+      <c r="BN6" s="64"/>
+      <c r="BO6" s="64"/>
+      <c r="BP6" s="64"/>
+      <c r="BQ6" s="64"/>
+      <c r="BR6" s="64"/>
+      <c r="BS6" s="64"/>
+      <c r="BT6" s="64"/>
+      <c r="BU6" s="64"/>
+      <c r="BV6" s="64"/>
+      <c r="BW6" s="64"/>
+      <c r="BX6" s="64"/>
+      <c r="BY6" s="64"/>
+      <c r="BZ6" s="64"/>
+      <c r="CA6" s="64"/>
+      <c r="CB6" s="64"/>
+      <c r="CC6" s="64"/>
+      <c r="CD6" s="64"/>
+      <c r="CE6" s="64"/>
+      <c r="CF6" s="64"/>
+      <c r="CG6" s="64"/>
+      <c r="CH6" s="64"/>
+      <c r="CI6" s="64"/>
+      <c r="CJ6" s="64"/>
+      <c r="CK6" s="64"/>
+      <c r="CL6" s="64"/>
+      <c r="CM6" s="64"/>
+      <c r="CN6" s="64"/>
+      <c r="CO6" s="64"/>
+      <c r="CP6" s="64"/>
+      <c r="CQ6" s="64"/>
+      <c r="CR6" s="64"/>
+      <c r="CS6" s="64"/>
+      <c r="CT6" s="64"/>
+      <c r="CU6" s="64"/>
+      <c r="CV6" s="64"/>
+      <c r="CW6" s="64"/>
+      <c r="CX6" s="64"/>
+      <c r="CY6" s="64"/>
+      <c r="CZ6" s="64"/>
+      <c r="DA6" s="64"/>
+      <c r="DB6" s="64"/>
+      <c r="DC6" s="64"/>
+      <c r="DD6" s="64"/>
+      <c r="DE6" s="64"/>
+      <c r="DF6" s="64"/>
+      <c r="DG6" s="64"/>
+      <c r="DH6" s="64"/>
+      <c r="DI6" s="64"/>
+      <c r="DJ6" s="64"/>
+      <c r="DK6" s="64"/>
+      <c r="DL6" s="64"/>
+      <c r="DM6" s="64"/>
+      <c r="DN6" s="64"/>
+      <c r="DO6" s="64"/>
+      <c r="DP6" s="64"/>
+      <c r="DQ6" s="64"/>
+      <c r="DR6" s="64"/>
+      <c r="DS6" s="64"/>
+      <c r="DT6" s="64"/>
+      <c r="DU6" s="64"/>
+      <c r="DV6" s="64"/>
+      <c r="DW6" s="64"/>
+      <c r="DX6" s="64"/>
+      <c r="DY6" s="64"/>
+      <c r="DZ6" s="64"/>
+      <c r="EA6" s="64"/>
+      <c r="EB6" s="64"/>
+      <c r="EC6" s="64"/>
+      <c r="ED6" s="64"/>
+      <c r="EE6" s="64"/>
+      <c r="EF6" s="64"/>
+      <c r="EG6" s="64"/>
+      <c r="EH6" s="64"/>
+      <c r="EI6" s="64"/>
+      <c r="EJ6" s="64"/>
+      <c r="EK6" s="64"/>
+      <c r="EL6" s="64"/>
+      <c r="EM6" s="64"/>
+      <c r="EN6" s="64"/>
+      <c r="EO6" s="64"/>
+      <c r="EP6" s="64"/>
+      <c r="EQ6" s="64"/>
+      <c r="ER6" s="64"/>
+      <c r="ES6" s="64"/>
+      <c r="ET6" s="64"/>
+      <c r="EU6" s="64"/>
+      <c r="EV6" s="64"/>
+      <c r="EW6" s="64"/>
+      <c r="EX6" s="64"/>
+      <c r="EY6" s="64"/>
+      <c r="EZ6" s="64"/>
+      <c r="FA6" s="64"/>
+      <c r="FB6" s="64"/>
+      <c r="FC6" s="64"/>
+      <c r="FD6" s="64"/>
+      <c r="FE6" s="64"/>
+      <c r="FF6" s="64"/>
+      <c r="FG6" s="64"/>
+      <c r="FH6" s="64"/>
+      <c r="FI6" s="64"/>
+      <c r="FJ6" s="64"/>
+      <c r="FK6" s="64"/>
+      <c r="FL6" s="64"/>
+      <c r="FM6" s="64"/>
+      <c r="FN6" s="64"/>
+      <c r="FO6" s="64"/>
+      <c r="FP6" s="64"/>
+      <c r="FQ6" s="64"/>
+      <c r="FR6" s="64"/>
+      <c r="FS6" s="64"/>
+      <c r="FT6" s="64"/>
+      <c r="FU6" s="64"/>
+      <c r="FV6" s="64"/>
+      <c r="FW6" s="64"/>
+      <c r="FX6" s="64"/>
+      <c r="FY6" s="64"/>
+      <c r="FZ6" s="64"/>
+      <c r="GA6" s="64"/>
+      <c r="GB6" s="64"/>
+      <c r="GC6" s="64"/>
+      <c r="GD6" s="64"/>
+      <c r="GE6" s="64"/>
+      <c r="GF6" s="64"/>
+      <c r="GG6" s="64"/>
+      <c r="GH6" s="64"/>
+      <c r="GI6" s="64"/>
+      <c r="GJ6" s="64"/>
+      <c r="GK6" s="64"/>
+      <c r="GL6" s="64"/>
+      <c r="GM6" s="64"/>
+      <c r="GN6" s="64"/>
+      <c r="GO6" s="64"/>
+      <c r="GP6" s="64"/>
+      <c r="GQ6" s="64"/>
+      <c r="GR6" s="64"/>
+      <c r="GS6" s="64"/>
+      <c r="GT6" s="64"/>
+      <c r="GU6" s="64"/>
+      <c r="GV6" s="64"/>
+      <c r="GW6" s="64"/>
+      <c r="GX6" s="64"/>
+      <c r="GY6" s="64"/>
+      <c r="GZ6" s="64"/>
+      <c r="HA6" s="64"/>
+      <c r="HB6" s="64"/>
+      <c r="HC6" s="64"/>
+      <c r="HD6" s="64"/>
+      <c r="HE6" s="64"/>
+      <c r="HF6" s="64"/>
+      <c r="HG6" s="64"/>
+      <c r="HH6" s="64"/>
+      <c r="HI6" s="64"/>
+      <c r="HJ6" s="64"/>
+      <c r="HK6" s="64"/>
+      <c r="HL6" s="64"/>
+      <c r="HM6" s="64"/>
+      <c r="HN6" s="64"/>
+      <c r="HO6" s="64"/>
+      <c r="HP6" s="64"/>
+      <c r="HQ6" s="64"/>
+      <c r="HR6" s="64"/>
+      <c r="HS6" s="64"/>
+      <c r="HT6" s="64"/>
+      <c r="HU6" s="64"/>
+      <c r="HV6" s="64"/>
+      <c r="HW6" s="64"/>
+      <c r="HX6" s="64"/>
+      <c r="HY6" s="64"/>
+      <c r="HZ6" s="64"/>
+      <c r="IA6" s="64"/>
+      <c r="IB6" s="64"/>
+      <c r="IC6" s="64"/>
+      <c r="ID6" s="64"/>
+      <c r="IE6" s="64"/>
+      <c r="IF6" s="64"/>
+      <c r="IG6" s="64"/>
+      <c r="IH6" s="64"/>
+      <c r="II6" s="64"/>
+      <c r="IJ6" s="64"/>
+      <c r="IK6" s="64"/>
+      <c r="IL6" s="64"/>
+      <c r="IM6" s="64"/>
+      <c r="IN6" s="64"/>
+      <c r="IO6" s="64"/>
+      <c r="IP6" s="64"/>
+      <c r="IQ6" s="64"/>
+      <c r="IR6" s="64"/>
     </row>
     <row r="7" spans="1:252" ht="24.75">
-      <c r="A7" s="512"/>
-      <c r="C7" s="479" t="s">
+      <c r="A7" s="538"/>
+      <c r="C7" s="505" t="s">
+        <v>583</v>
+      </c>
+      <c r="G7" s="542"/>
+      <c r="H7" s="542"/>
+      <c r="I7" s="542"/>
+    </row>
+    <row r="8" spans="1:252">
+      <c r="A8" s="538"/>
+      <c r="E8" s="543"/>
+      <c r="G8" s="544"/>
+      <c r="I8" s="63"/>
+    </row>
+    <row r="9" spans="1:252" ht="54">
+      <c r="A9" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="353" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="310" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="380" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="380" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="476" t="s">
+        <v>403</v>
+      </c>
+      <c r="G9" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="H9" s="542"/>
+      <c r="I9" s="542"/>
+      <c r="J9" s="542"/>
+      <c r="K9" s="545"/>
+      <c r="L9" s="545"/>
+      <c r="M9" s="545"/>
+      <c r="N9" s="545"/>
+      <c r="O9" s="545"/>
+      <c r="P9" s="545"/>
+      <c r="Q9" s="545"/>
+      <c r="R9" s="545"/>
+      <c r="S9" s="545"/>
+      <c r="T9" s="545"/>
+      <c r="U9" s="545"/>
+      <c r="V9" s="545"/>
+      <c r="W9" s="545"/>
+      <c r="X9" s="545"/>
+      <c r="Y9" s="545"/>
+      <c r="Z9" s="545"/>
+      <c r="AA9" s="545"/>
+      <c r="AB9" s="545"/>
+      <c r="AC9" s="545"/>
+      <c r="AD9" s="545"/>
+      <c r="AE9" s="545"/>
+      <c r="AF9" s="545"/>
+      <c r="AG9" s="545"/>
+      <c r="AH9" s="545"/>
+      <c r="AI9" s="545"/>
+      <c r="AJ9" s="545"/>
+      <c r="AK9" s="545"/>
+      <c r="AL9" s="545"/>
+      <c r="AM9" s="545"/>
+      <c r="AN9" s="545"/>
+      <c r="AO9" s="545"/>
+      <c r="AP9" s="545"/>
+      <c r="AQ9" s="545"/>
+      <c r="AR9" s="545"/>
+      <c r="AS9" s="545"/>
+      <c r="AT9" s="545"/>
+      <c r="AU9" s="545"/>
+      <c r="AV9" s="545"/>
+      <c r="AW9" s="545"/>
+      <c r="AX9" s="545"/>
+      <c r="AY9" s="545"/>
+      <c r="AZ9" s="545"/>
+      <c r="BA9" s="545"/>
+      <c r="BB9" s="545"/>
+      <c r="BC9" s="545"/>
+      <c r="BD9" s="545"/>
+      <c r="BE9" s="545"/>
+      <c r="BF9" s="545"/>
+      <c r="BG9" s="545"/>
+      <c r="BH9" s="545"/>
+      <c r="BI9" s="545"/>
+      <c r="BJ9" s="545"/>
+      <c r="BK9" s="545"/>
+      <c r="BL9" s="545"/>
+      <c r="BM9" s="545"/>
+      <c r="BN9" s="545"/>
+      <c r="BO9" s="545"/>
+      <c r="BP9" s="545"/>
+      <c r="BQ9" s="545"/>
+      <c r="BR9" s="545"/>
+      <c r="BS9" s="545"/>
+      <c r="BT9" s="545"/>
+      <c r="BU9" s="545"/>
+      <c r="BV9" s="545"/>
+      <c r="BW9" s="545"/>
+      <c r="BX9" s="545"/>
+      <c r="BY9" s="545"/>
+      <c r="BZ9" s="545"/>
+      <c r="CA9" s="545"/>
+      <c r="CB9" s="545"/>
+      <c r="CC9" s="545"/>
+      <c r="CD9" s="545"/>
+      <c r="CE9" s="545"/>
+      <c r="CF9" s="545"/>
+      <c r="CG9" s="545"/>
+      <c r="CH9" s="545"/>
+      <c r="CI9" s="545"/>
+      <c r="CJ9" s="545"/>
+      <c r="CK9" s="545"/>
+      <c r="CL9" s="545"/>
+      <c r="CM9" s="545"/>
+      <c r="CN9" s="545"/>
+      <c r="CO9" s="545"/>
+      <c r="CP9" s="545"/>
+      <c r="CQ9" s="545"/>
+      <c r="CR9" s="545"/>
+      <c r="CS9" s="545"/>
+      <c r="CT9" s="545"/>
+      <c r="CU9" s="545"/>
+      <c r="CV9" s="545"/>
+      <c r="CW9" s="545"/>
+      <c r="CX9" s="545"/>
+      <c r="CY9" s="545"/>
+      <c r="CZ9" s="545"/>
+      <c r="DA9" s="545"/>
+      <c r="DB9" s="545"/>
+      <c r="DC9" s="545"/>
+      <c r="DD9" s="545"/>
+      <c r="DE9" s="545"/>
+      <c r="DF9" s="545"/>
+      <c r="DG9" s="545"/>
+      <c r="DH9" s="545"/>
+      <c r="DI9" s="545"/>
+      <c r="DJ9" s="545"/>
+      <c r="DK9" s="545"/>
+      <c r="DL9" s="545"/>
+      <c r="DM9" s="545"/>
+      <c r="DN9" s="545"/>
+      <c r="DO9" s="545"/>
+      <c r="DP9" s="545"/>
+      <c r="DQ9" s="545"/>
+      <c r="DR9" s="545"/>
+      <c r="DS9" s="545"/>
+      <c r="DT9" s="545"/>
+      <c r="DU9" s="545"/>
+      <c r="DV9" s="545"/>
+      <c r="DW9" s="545"/>
+      <c r="DX9" s="545"/>
+      <c r="DY9" s="545"/>
+      <c r="DZ9" s="545"/>
+      <c r="EA9" s="545"/>
+      <c r="EB9" s="545"/>
+      <c r="EC9" s="545"/>
+      <c r="ED9" s="545"/>
+      <c r="EE9" s="545"/>
+      <c r="EF9" s="545"/>
+      <c r="EG9" s="545"/>
+      <c r="EH9" s="545"/>
+      <c r="EI9" s="545"/>
+      <c r="EJ9" s="545"/>
+      <c r="EK9" s="545"/>
+      <c r="EL9" s="545"/>
+      <c r="EM9" s="545"/>
+      <c r="EN9" s="545"/>
+      <c r="EO9" s="545"/>
+      <c r="EP9" s="545"/>
+      <c r="EQ9" s="545"/>
+      <c r="ER9" s="545"/>
+      <c r="ES9" s="545"/>
+      <c r="ET9" s="545"/>
+      <c r="EU9" s="545"/>
+      <c r="EV9" s="545"/>
+      <c r="EW9" s="545"/>
+      <c r="EX9" s="545"/>
+      <c r="EY9" s="545"/>
+      <c r="EZ9" s="545"/>
+      <c r="FA9" s="545"/>
+      <c r="FB9" s="545"/>
+      <c r="FC9" s="545"/>
+      <c r="FD9" s="545"/>
+      <c r="FE9" s="545"/>
+      <c r="FF9" s="545"/>
+      <c r="FG9" s="545"/>
+      <c r="FH9" s="545"/>
+      <c r="FI9" s="545"/>
+      <c r="FJ9" s="545"/>
+      <c r="FK9" s="545"/>
+      <c r="FL9" s="545"/>
+      <c r="FM9" s="545"/>
+      <c r="FN9" s="545"/>
+      <c r="FO9" s="545"/>
+      <c r="FP9" s="545"/>
+      <c r="FQ9" s="545"/>
+      <c r="FR9" s="545"/>
+      <c r="FS9" s="545"/>
+      <c r="FT9" s="545"/>
+      <c r="FU9" s="545"/>
+      <c r="FV9" s="545"/>
+      <c r="FW9" s="545"/>
+      <c r="FX9" s="545"/>
+      <c r="FY9" s="545"/>
+      <c r="FZ9" s="545"/>
+      <c r="GA9" s="545"/>
+      <c r="GB9" s="545"/>
+      <c r="GC9" s="545"/>
+      <c r="GD9" s="545"/>
+      <c r="GE9" s="545"/>
+      <c r="GF9" s="545"/>
+      <c r="GG9" s="545"/>
+      <c r="GH9" s="545"/>
+      <c r="GI9" s="545"/>
+      <c r="GJ9" s="545"/>
+      <c r="GK9" s="545"/>
+      <c r="GL9" s="545"/>
+      <c r="GM9" s="545"/>
+      <c r="GN9" s="545"/>
+      <c r="GO9" s="545"/>
+      <c r="GP9" s="545"/>
+      <c r="GQ9" s="545"/>
+      <c r="GR9" s="545"/>
+      <c r="GS9" s="545"/>
+      <c r="GT9" s="545"/>
+      <c r="GU9" s="545"/>
+      <c r="GV9" s="545"/>
+      <c r="GW9" s="545"/>
+      <c r="GX9" s="545"/>
+      <c r="GY9" s="545"/>
+      <c r="GZ9" s="545"/>
+      <c r="HA9" s="545"/>
+      <c r="HB9" s="545"/>
+      <c r="HC9" s="545"/>
+      <c r="HD9" s="545"/>
+      <c r="HE9" s="545"/>
+      <c r="HF9" s="545"/>
+      <c r="HG9" s="545"/>
+      <c r="HH9" s="545"/>
+      <c r="HI9" s="545"/>
+      <c r="HJ9" s="545"/>
+      <c r="HK9" s="545"/>
+      <c r="HL9" s="545"/>
+      <c r="HM9" s="545"/>
+      <c r="HN9" s="545"/>
+      <c r="HO9" s="545"/>
+      <c r="HP9" s="545"/>
+      <c r="HQ9" s="545"/>
+      <c r="HR9" s="545"/>
+      <c r="HS9" s="545"/>
+      <c r="HT9" s="545"/>
+      <c r="HU9" s="545"/>
+      <c r="HV9" s="545"/>
+      <c r="HW9" s="545"/>
+      <c r="HX9" s="545"/>
+      <c r="HY9" s="545"/>
+      <c r="HZ9" s="545"/>
+      <c r="IA9" s="545"/>
+      <c r="IB9" s="545"/>
+      <c r="IC9" s="545"/>
+      <c r="ID9" s="545"/>
+      <c r="IE9" s="545"/>
+      <c r="IF9" s="545"/>
+      <c r="IG9" s="545"/>
+      <c r="IH9" s="545"/>
+      <c r="II9" s="545"/>
+      <c r="IJ9" s="545"/>
+      <c r="IK9" s="545"/>
+      <c r="IL9" s="545"/>
+      <c r="IM9" s="545"/>
+      <c r="IN9" s="545"/>
+      <c r="IO9" s="545"/>
+      <c r="IP9" s="545"/>
+      <c r="IQ9" s="545"/>
+      <c r="IR9" s="545"/>
+    </row>
+    <row r="10" spans="1:252" ht="20.25">
+      <c r="A10" s="546"/>
+      <c r="B10" s="547"/>
+      <c r="C10" s="548"/>
+      <c r="D10" s="548"/>
+      <c r="E10" s="549" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" s="550"/>
+      <c r="G10" s="551"/>
+      <c r="H10" s="542"/>
+      <c r="I10" s="542"/>
+      <c r="J10" s="542"/>
+    </row>
+    <row r="11" spans="1:252">
+      <c r="A11" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="311">
+        <v>100022138</v>
+      </c>
+      <c r="C11" s="333" t="s">
+        <v>425</v>
+      </c>
+      <c r="D11" s="547" t="s">
+        <v>578</v>
+      </c>
+      <c r="E11" s="552" t="s">
+        <v>911</v>
+      </c>
+      <c r="F11" s="553" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="44">
+        <v>39509</v>
+      </c>
+      <c r="H11" s="542"/>
+      <c r="I11" s="542"/>
+      <c r="J11" s="542"/>
+    </row>
+    <row r="12" spans="1:252">
+      <c r="A12" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="311">
+        <v>100022142</v>
+      </c>
+      <c r="C12" s="333" t="s">
+        <v>426</v>
+      </c>
+      <c r="D12" s="547" t="s">
+        <v>602</v>
+      </c>
+      <c r="E12" s="552" t="s">
+        <v>912</v>
+      </c>
+      <c r="F12" s="553" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="44">
+        <v>51508</v>
+      </c>
+      <c r="H12" s="542"/>
+      <c r="I12" s="542"/>
+      <c r="J12" s="542"/>
+    </row>
+    <row r="13" spans="1:252">
+      <c r="A13" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="311">
+        <v>100022143</v>
+      </c>
+      <c r="C13" s="333" t="s">
+        <v>426</v>
+      </c>
+      <c r="D13" s="547" t="s">
+        <v>602</v>
+      </c>
+      <c r="E13" s="552" t="s">
+        <v>913</v>
+      </c>
+      <c r="F13" s="553" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="44">
+        <v>49999</v>
+      </c>
+      <c r="H13" s="542"/>
+      <c r="I13" s="664"/>
+      <c r="J13" s="542"/>
+    </row>
+    <row r="14" spans="1:252">
+      <c r="A14" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="311">
+        <v>100022144</v>
+      </c>
+      <c r="C14" s="333" t="s">
+        <v>427</v>
+      </c>
+      <c r="D14" s="547" t="s">
+        <v>603</v>
+      </c>
+      <c r="E14" s="552" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" s="553" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="44">
+        <v>51283</v>
+      </c>
+      <c r="H14" s="542"/>
+      <c r="I14" s="542"/>
+      <c r="J14" s="542"/>
+    </row>
+    <row r="15" spans="1:252">
+      <c r="A15" s="546"/>
+      <c r="B15" s="311"/>
+      <c r="C15" s="379"/>
+      <c r="D15" s="548"/>
+      <c r="E15" s="552"/>
+      <c r="F15" s="553"/>
+      <c r="G15" s="554"/>
+      <c r="H15" s="542"/>
+      <c r="I15" s="542"/>
+      <c r="J15" s="542"/>
+    </row>
+    <row r="16" spans="1:252">
+      <c r="A16" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="311">
+        <v>100022148</v>
+      </c>
+      <c r="C16" s="333" t="s">
+        <v>428</v>
+      </c>
+      <c r="D16" s="547" t="s">
+        <v>584</v>
+      </c>
+      <c r="E16" s="552" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="553" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="44">
+        <v>54129</v>
+      </c>
+      <c r="H16" s="542"/>
+      <c r="I16" s="542"/>
+      <c r="J16" s="542"/>
+    </row>
+    <row r="17" spans="1:252">
+      <c r="A17" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="311">
+        <v>100022149</v>
+      </c>
+      <c r="C17" s="333" t="s">
+        <v>429</v>
+      </c>
+      <c r="D17" s="547" t="s">
+        <v>585</v>
+      </c>
+      <c r="E17" s="552" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="553" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="44">
+        <v>56493</v>
+      </c>
+      <c r="H17" s="542"/>
+      <c r="I17" s="542"/>
+      <c r="J17" s="542"/>
+    </row>
+    <row r="18" spans="1:252">
+      <c r="A18" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="311">
+        <v>100022150</v>
+      </c>
+      <c r="C18" s="333" t="s">
+        <v>430</v>
+      </c>
+      <c r="D18" s="547" t="s">
+        <v>586</v>
+      </c>
+      <c r="E18" s="552" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="553" t="s">
+        <v>44</v>
+      </c>
+      <c r="G18" s="44">
+        <v>58847</v>
+      </c>
+      <c r="H18" s="542"/>
+      <c r="I18" s="542"/>
+      <c r="J18" s="542"/>
+    </row>
+    <row r="19" spans="1:252">
+      <c r="A19" s="155"/>
+      <c r="B19" s="311"/>
+      <c r="C19" s="333"/>
+      <c r="D19" s="547"/>
+      <c r="E19" s="561"/>
+      <c r="F19" s="562"/>
+      <c r="G19" s="670"/>
+      <c r="H19" s="542"/>
+      <c r="I19" s="542"/>
+      <c r="J19" s="542"/>
+    </row>
+    <row r="20" spans="1:252" ht="20.25">
+      <c r="A20" s="546"/>
+      <c r="B20" s="311"/>
+      <c r="C20" s="379"/>
+      <c r="D20" s="548"/>
+      <c r="E20" s="555" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20" s="556"/>
+      <c r="G20" s="557"/>
+      <c r="H20" s="542"/>
+      <c r="I20" s="542"/>
+      <c r="J20" s="542"/>
+    </row>
+    <row r="21" spans="1:252">
+      <c r="A21" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="311">
+        <v>100022153</v>
+      </c>
+      <c r="C21" s="333" t="s">
+        <v>431</v>
+      </c>
+      <c r="D21" s="547" t="s">
+        <v>571</v>
+      </c>
+      <c r="E21" s="552" t="s">
+        <v>914</v>
+      </c>
+      <c r="F21" s="553" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="44">
+        <v>95979</v>
+      </c>
+      <c r="H21" s="542"/>
+      <c r="I21" s="542"/>
+      <c r="J21" s="542"/>
+    </row>
+    <row r="22" spans="1:252">
+      <c r="A22" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="311">
+        <v>100022158</v>
+      </c>
+      <c r="C22" s="333" t="s">
+        <v>432</v>
+      </c>
+      <c r="D22" s="547" t="s">
+        <v>604</v>
+      </c>
+      <c r="E22" s="552" t="s">
+        <v>915</v>
+      </c>
+      <c r="F22" s="553" t="s">
+        <v>44</v>
+      </c>
+      <c r="G22" s="44">
+        <v>119037</v>
+      </c>
+      <c r="H22" s="542"/>
+      <c r="I22" s="664"/>
+      <c r="J22" s="542"/>
+    </row>
+    <row r="23" spans="1:252">
+      <c r="A23" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="311">
+        <v>100022159</v>
+      </c>
+      <c r="C23" s="333" t="s">
+        <v>433</v>
+      </c>
+      <c r="D23" s="547" t="s">
+        <v>605</v>
+      </c>
+      <c r="E23" s="552" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="553" t="s">
+        <v>44</v>
+      </c>
+      <c r="G23" s="44">
+        <v>121990</v>
+      </c>
+      <c r="H23" s="542"/>
+      <c r="I23" s="542"/>
+      <c r="J23" s="542"/>
+    </row>
+    <row r="24" spans="1:252">
+      <c r="A24" s="546"/>
+      <c r="B24" s="311"/>
+      <c r="C24" s="379"/>
+      <c r="D24" s="548"/>
+      <c r="E24" s="552"/>
+      <c r="F24" s="553"/>
+      <c r="G24" s="554"/>
+      <c r="H24" s="542"/>
+      <c r="I24" s="542"/>
+      <c r="J24" s="542"/>
+    </row>
+    <row r="25" spans="1:252">
+      <c r="A25" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="311">
+        <v>100022163</v>
+      </c>
+      <c r="C25" s="333" t="s">
+        <v>434</v>
+      </c>
+      <c r="D25" s="547" t="s">
+        <v>587</v>
+      </c>
+      <c r="E25" s="552" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25" s="553" t="s">
+        <v>44</v>
+      </c>
+      <c r="G25" s="44">
+        <v>134053</v>
+      </c>
+      <c r="H25" s="542"/>
+      <c r="I25" s="542"/>
+      <c r="J25" s="542"/>
+    </row>
+    <row r="26" spans="1:252">
+      <c r="A26" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="311">
+        <v>100022164</v>
+      </c>
+      <c r="C26" s="333" t="s">
+        <v>435</v>
+      </c>
+      <c r="D26" s="547" t="s">
+        <v>588</v>
+      </c>
+      <c r="E26" s="552" t="s">
+        <v>66</v>
+      </c>
+      <c r="F26" s="553" t="s">
+        <v>44</v>
+      </c>
+      <c r="G26" s="44">
+        <v>133034</v>
+      </c>
+      <c r="H26" s="542"/>
+      <c r="I26" s="542"/>
+      <c r="J26" s="542"/>
+    </row>
+    <row r="27" spans="1:252">
+      <c r="A27" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="311">
+        <v>100022165</v>
+      </c>
+      <c r="C27" s="333" t="s">
+        <v>436</v>
+      </c>
+      <c r="D27" s="547" t="s">
         <v>589</v>
       </c>
-      <c r="G7" s="516"/>
-[...10 lines deleted...]
-      <c r="A9" s="115" t="s">
+      <c r="E27" s="552" t="s">
+        <v>67</v>
+      </c>
+      <c r="F27" s="553" t="s">
+        <v>44</v>
+      </c>
+      <c r="G27" s="44">
+        <v>138110</v>
+      </c>
+      <c r="H27" s="542"/>
+      <c r="I27" s="542"/>
+      <c r="J27" s="542"/>
+    </row>
+    <row r="28" spans="1:252">
+      <c r="A28" s="155"/>
+      <c r="B28" s="311"/>
+      <c r="C28" s="548"/>
+      <c r="D28" s="548"/>
+      <c r="E28" s="552"/>
+      <c r="F28" s="553"/>
+      <c r="G28" s="511"/>
+      <c r="H28" s="542"/>
+      <c r="I28" s="542"/>
+      <c r="J28" s="542"/>
+    </row>
+    <row r="29" spans="1:252" ht="20.25">
+      <c r="A29" s="546"/>
+      <c r="B29" s="311"/>
+      <c r="C29" s="548"/>
+      <c r="D29" s="548"/>
+      <c r="E29" s="555" t="s">
+        <v>68</v>
+      </c>
+      <c r="F29" s="556"/>
+      <c r="G29" s="557"/>
+      <c r="H29" s="542"/>
+      <c r="I29" s="542"/>
+      <c r="J29" s="542"/>
+    </row>
+    <row r="30" spans="1:252">
+      <c r="A30" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="311">
+        <v>100022170</v>
+      </c>
+      <c r="C30" s="333" t="s">
+        <v>437</v>
+      </c>
+      <c r="D30" s="547" t="s">
+        <v>590</v>
+      </c>
+      <c r="E30" s="552" t="s">
+        <v>53</v>
+      </c>
+      <c r="F30" s="553" t="s">
+        <v>45</v>
+      </c>
+      <c r="G30" s="44">
+        <v>200137</v>
+      </c>
+      <c r="H30" s="542"/>
+      <c r="I30" s="542"/>
+      <c r="J30" s="542"/>
+    </row>
+    <row r="31" spans="1:252">
+      <c r="A31" s="509" t="s">
+        <v>282</v>
+      </c>
+      <c r="B31" s="510" t="s">
+        <v>402</v>
+      </c>
+      <c r="C31" s="510"/>
+      <c r="D31" s="510"/>
+      <c r="E31" s="510"/>
+      <c r="F31" s="563"/>
+      <c r="G31" s="323"/>
+      <c r="H31" s="542"/>
+      <c r="I31" s="542"/>
+      <c r="J31" s="542"/>
+      <c r="K31" s="309"/>
+      <c r="L31" s="309"/>
+      <c r="M31" s="309"/>
+      <c r="N31" s="309"/>
+      <c r="O31" s="309"/>
+      <c r="P31" s="309"/>
+      <c r="Q31" s="309"/>
+      <c r="R31" s="309"/>
+      <c r="S31" s="309"/>
+      <c r="T31" s="309"/>
+      <c r="U31" s="309"/>
+      <c r="V31" s="309"/>
+      <c r="W31" s="309"/>
+      <c r="X31" s="309"/>
+      <c r="Y31" s="309"/>
+      <c r="Z31" s="309"/>
+      <c r="AA31" s="309"/>
+      <c r="AB31" s="309"/>
+      <c r="AC31" s="309"/>
+      <c r="AD31" s="309"/>
+      <c r="AE31" s="309"/>
+      <c r="AF31" s="309"/>
+      <c r="AG31" s="309"/>
+      <c r="AH31" s="309"/>
+      <c r="AI31" s="309"/>
+      <c r="AJ31" s="309"/>
+      <c r="AK31" s="309"/>
+      <c r="AL31" s="309"/>
+      <c r="AM31" s="309"/>
+      <c r="AN31" s="309"/>
+      <c r="AO31" s="309"/>
+      <c r="AP31" s="309"/>
+      <c r="AQ31" s="309"/>
+      <c r="AR31" s="309"/>
+      <c r="AS31" s="309"/>
+      <c r="AT31" s="309"/>
+      <c r="AU31" s="309"/>
+      <c r="AV31" s="309"/>
+      <c r="AW31" s="309"/>
+      <c r="AX31" s="309"/>
+      <c r="AY31" s="309"/>
+      <c r="AZ31" s="309"/>
+      <c r="BA31" s="309"/>
+      <c r="BB31" s="309"/>
+      <c r="BC31" s="309"/>
+      <c r="BD31" s="309"/>
+      <c r="BE31" s="309"/>
+      <c r="BF31" s="309"/>
+      <c r="BG31" s="309"/>
+      <c r="BH31" s="309"/>
+      <c r="BI31" s="309"/>
+      <c r="BJ31" s="309"/>
+      <c r="BK31" s="309"/>
+      <c r="BL31" s="309"/>
+      <c r="BM31" s="309"/>
+      <c r="BN31" s="309"/>
+      <c r="BO31" s="309"/>
+      <c r="BP31" s="309"/>
+      <c r="BQ31" s="309"/>
+      <c r="BR31" s="309"/>
+      <c r="BS31" s="309"/>
+      <c r="BT31" s="309"/>
+      <c r="BU31" s="309"/>
+      <c r="BV31" s="309"/>
+      <c r="BW31" s="309"/>
+      <c r="BX31" s="309"/>
+      <c r="BY31" s="309"/>
+      <c r="BZ31" s="309"/>
+      <c r="CA31" s="309"/>
+      <c r="CB31" s="309"/>
+      <c r="CC31" s="309"/>
+      <c r="CD31" s="309"/>
+      <c r="CE31" s="309"/>
+      <c r="CF31" s="309"/>
+      <c r="CG31" s="309"/>
+      <c r="CH31" s="309"/>
+      <c r="CI31" s="309"/>
+      <c r="CJ31" s="309"/>
+      <c r="CK31" s="309"/>
+      <c r="CL31" s="309"/>
+      <c r="CM31" s="309"/>
+      <c r="CN31" s="309"/>
+      <c r="CO31" s="309"/>
+      <c r="CP31" s="309"/>
+      <c r="CQ31" s="309"/>
+      <c r="CR31" s="309"/>
+      <c r="CS31" s="309"/>
+      <c r="CT31" s="309"/>
+      <c r="CU31" s="309"/>
+      <c r="CV31" s="309"/>
+      <c r="CW31" s="309"/>
+      <c r="CX31" s="309"/>
+      <c r="CY31" s="309"/>
+      <c r="CZ31" s="309"/>
+      <c r="DA31" s="309"/>
+      <c r="DB31" s="309"/>
+      <c r="DC31" s="309"/>
+      <c r="DD31" s="309"/>
+      <c r="DE31" s="309"/>
+      <c r="DF31" s="309"/>
+      <c r="DG31" s="309"/>
+      <c r="DH31" s="309"/>
+      <c r="DI31" s="309"/>
+      <c r="DJ31" s="309"/>
+      <c r="DK31" s="309"/>
+      <c r="DL31" s="309"/>
+      <c r="DM31" s="309"/>
+      <c r="DN31" s="309"/>
+      <c r="DO31" s="309"/>
+      <c r="DP31" s="309"/>
+      <c r="DQ31" s="309"/>
+      <c r="DR31" s="309"/>
+      <c r="DS31" s="309"/>
+      <c r="DT31" s="309"/>
+      <c r="DU31" s="309"/>
+      <c r="DV31" s="309"/>
+      <c r="DW31" s="309"/>
+      <c r="DX31" s="309"/>
+      <c r="DY31" s="309"/>
+      <c r="DZ31" s="309"/>
+      <c r="EA31" s="309"/>
+      <c r="EB31" s="309"/>
+      <c r="EC31" s="309"/>
+      <c r="ED31" s="309"/>
+      <c r="EE31" s="309"/>
+      <c r="EF31" s="309"/>
+      <c r="EG31" s="309"/>
+      <c r="EH31" s="309"/>
+      <c r="EI31" s="309"/>
+      <c r="EJ31" s="309"/>
+      <c r="EK31" s="309"/>
+      <c r="EL31" s="309"/>
+      <c r="EM31" s="309"/>
+      <c r="EN31" s="309"/>
+      <c r="EO31" s="309"/>
+      <c r="EP31" s="309"/>
+      <c r="EQ31" s="309"/>
+      <c r="ER31" s="309"/>
+      <c r="ES31" s="309"/>
+      <c r="ET31" s="309"/>
+      <c r="EU31" s="309"/>
+      <c r="EV31" s="309"/>
+      <c r="EW31" s="309"/>
+      <c r="EX31" s="309"/>
+      <c r="EY31" s="309"/>
+      <c r="EZ31" s="309"/>
+      <c r="FA31" s="309"/>
+      <c r="FB31" s="309"/>
+      <c r="FC31" s="309"/>
+      <c r="FD31" s="309"/>
+      <c r="FE31" s="309"/>
+      <c r="FF31" s="309"/>
+      <c r="FG31" s="309"/>
+      <c r="FH31" s="309"/>
+      <c r="FI31" s="309"/>
+      <c r="FJ31" s="309"/>
+      <c r="FK31" s="309"/>
+      <c r="FL31" s="309"/>
+      <c r="FM31" s="309"/>
+      <c r="FN31" s="309"/>
+      <c r="FO31" s="309"/>
+      <c r="FP31" s="309"/>
+      <c r="FQ31" s="309"/>
+      <c r="FR31" s="309"/>
+      <c r="FS31" s="309"/>
+      <c r="FT31" s="309"/>
+      <c r="FU31" s="309"/>
+      <c r="FV31" s="309"/>
+      <c r="FW31" s="309"/>
+      <c r="FX31" s="309"/>
+      <c r="FY31" s="309"/>
+      <c r="FZ31" s="309"/>
+      <c r="GA31" s="309"/>
+      <c r="GB31" s="309"/>
+      <c r="GC31" s="309"/>
+      <c r="GD31" s="309"/>
+      <c r="GE31" s="309"/>
+      <c r="GF31" s="309"/>
+      <c r="GG31" s="309"/>
+      <c r="GH31" s="309"/>
+      <c r="GI31" s="309"/>
+      <c r="GJ31" s="309"/>
+      <c r="GK31" s="309"/>
+      <c r="GL31" s="309"/>
+      <c r="GM31" s="309"/>
+      <c r="GN31" s="309"/>
+      <c r="GO31" s="309"/>
+      <c r="GP31" s="309"/>
+      <c r="GQ31" s="309"/>
+      <c r="GR31" s="309"/>
+      <c r="GS31" s="309"/>
+      <c r="GT31" s="309"/>
+      <c r="GU31" s="309"/>
+      <c r="GV31" s="309"/>
+      <c r="GW31" s="309"/>
+      <c r="GX31" s="309"/>
+      <c r="GY31" s="309"/>
+      <c r="GZ31" s="309"/>
+      <c r="HA31" s="309"/>
+      <c r="HB31" s="309"/>
+      <c r="HC31" s="309"/>
+      <c r="HD31" s="309"/>
+      <c r="HE31" s="309"/>
+      <c r="HF31" s="309"/>
+      <c r="HG31" s="309"/>
+      <c r="HH31" s="309"/>
+      <c r="HI31" s="309"/>
+      <c r="HJ31" s="309"/>
+      <c r="HK31" s="309"/>
+      <c r="HL31" s="309"/>
+      <c r="HM31" s="309"/>
+      <c r="HN31" s="309"/>
+      <c r="HO31" s="309"/>
+      <c r="HP31" s="309"/>
+      <c r="HQ31" s="309"/>
+      <c r="HR31" s="309"/>
+      <c r="HS31" s="309"/>
+      <c r="HT31" s="309"/>
+      <c r="HU31" s="309"/>
+      <c r="HV31" s="309"/>
+      <c r="HW31" s="309"/>
+      <c r="HX31" s="309"/>
+      <c r="HY31" s="309"/>
+      <c r="HZ31" s="309"/>
+      <c r="IA31" s="309"/>
+      <c r="IB31" s="309"/>
+      <c r="IC31" s="309"/>
+      <c r="ID31" s="309"/>
+      <c r="IE31" s="309"/>
+      <c r="IF31" s="309"/>
+      <c r="IG31" s="309"/>
+      <c r="IH31" s="309"/>
+      <c r="II31" s="309"/>
+      <c r="IJ31" s="309"/>
+      <c r="IK31" s="309"/>
+      <c r="IL31" s="309"/>
+      <c r="IM31" s="309"/>
+      <c r="IN31" s="309"/>
+      <c r="IO31" s="309"/>
+      <c r="IP31" s="309"/>
+      <c r="IQ31" s="309"/>
+      <c r="IR31" s="309"/>
+    </row>
+    <row r="32" spans="1:252">
+      <c r="B32" s="306" t="s">
+        <v>591</v>
+      </c>
+      <c r="H32" s="542"/>
+      <c r="I32" s="542"/>
+      <c r="J32" s="542"/>
+    </row>
+    <row r="33" spans="1:252">
+      <c r="A33" s="174"/>
+      <c r="E33" s="558"/>
+      <c r="F33" s="559"/>
+      <c r="G33" s="544"/>
+      <c r="H33" s="542"/>
+      <c r="I33" s="542"/>
+      <c r="J33" s="542"/>
+    </row>
+    <row r="34" spans="1:252">
+      <c r="A34" s="560"/>
+      <c r="E34" s="558"/>
+      <c r="F34" s="559"/>
+      <c r="G34" s="544"/>
+      <c r="H34" s="542"/>
+      <c r="I34" s="542"/>
+      <c r="J34" s="542"/>
+    </row>
+    <row r="35" spans="1:252" ht="24.75">
+      <c r="A35" s="320"/>
+      <c r="B35" s="341"/>
+      <c r="C35" s="279" t="s">
         <v>79</v>
       </c>
-      <c r="B9" s="328" t="s">
+      <c r="D35" s="279"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="33"/>
+      <c r="G35" s="33"/>
+      <c r="H35" s="542"/>
+      <c r="I35" s="542"/>
+      <c r="J35" s="542"/>
+      <c r="K35" s="309"/>
+      <c r="L35" s="309"/>
+      <c r="M35" s="309"/>
+      <c r="N35" s="309"/>
+      <c r="O35" s="309"/>
+      <c r="P35" s="309"/>
+      <c r="Q35" s="309"/>
+      <c r="R35" s="309"/>
+      <c r="S35" s="309"/>
+      <c r="T35" s="309"/>
+      <c r="U35" s="309"/>
+      <c r="V35" s="309"/>
+      <c r="W35" s="309"/>
+      <c r="X35" s="309"/>
+      <c r="Y35" s="309"/>
+      <c r="Z35" s="309"/>
+      <c r="AA35" s="309"/>
+      <c r="AB35" s="309"/>
+      <c r="AC35" s="309"/>
+      <c r="AD35" s="309"/>
+      <c r="AE35" s="309"/>
+      <c r="AF35" s="309"/>
+      <c r="AG35" s="309"/>
+      <c r="AH35" s="309"/>
+      <c r="AI35" s="309"/>
+      <c r="AJ35" s="309"/>
+      <c r="AK35" s="309"/>
+      <c r="AL35" s="309"/>
+      <c r="AM35" s="309"/>
+      <c r="AN35" s="309"/>
+      <c r="AO35" s="309"/>
+      <c r="AP35" s="309"/>
+      <c r="AQ35" s="309"/>
+      <c r="AR35" s="309"/>
+      <c r="AS35" s="309"/>
+      <c r="AT35" s="309"/>
+      <c r="AU35" s="309"/>
+      <c r="AV35" s="309"/>
+      <c r="AW35" s="309"/>
+      <c r="AX35" s="309"/>
+      <c r="AY35" s="309"/>
+      <c r="AZ35" s="309"/>
+      <c r="BA35" s="309"/>
+      <c r="BB35" s="309"/>
+      <c r="BC35" s="309"/>
+      <c r="BD35" s="309"/>
+      <c r="BE35" s="309"/>
+      <c r="BF35" s="309"/>
+      <c r="BG35" s="309"/>
+      <c r="BH35" s="309"/>
+      <c r="BI35" s="309"/>
+      <c r="BJ35" s="309"/>
+      <c r="BK35" s="309"/>
+      <c r="BL35" s="309"/>
+      <c r="BM35" s="309"/>
+      <c r="BN35" s="309"/>
+      <c r="BO35" s="309"/>
+      <c r="BP35" s="309"/>
+      <c r="BQ35" s="309"/>
+      <c r="BR35" s="309"/>
+      <c r="BS35" s="309"/>
+      <c r="BT35" s="309"/>
+      <c r="BU35" s="309"/>
+      <c r="BV35" s="309"/>
+      <c r="BW35" s="309"/>
+      <c r="BX35" s="309"/>
+      <c r="BY35" s="309"/>
+      <c r="BZ35" s="309"/>
+      <c r="CA35" s="309"/>
+      <c r="CB35" s="309"/>
+      <c r="CC35" s="309"/>
+      <c r="CD35" s="309"/>
+      <c r="CE35" s="309"/>
+      <c r="CF35" s="309"/>
+      <c r="CG35" s="309"/>
+      <c r="CH35" s="309"/>
+      <c r="CI35" s="309"/>
+      <c r="CJ35" s="309"/>
+      <c r="CK35" s="309"/>
+      <c r="CL35" s="309"/>
+      <c r="CM35" s="309"/>
+      <c r="CN35" s="309"/>
+      <c r="CO35" s="309"/>
+      <c r="CP35" s="309"/>
+      <c r="CQ35" s="309"/>
+      <c r="CR35" s="309"/>
+      <c r="CS35" s="309"/>
+      <c r="CT35" s="309"/>
+      <c r="CU35" s="309"/>
+      <c r="CV35" s="309"/>
+      <c r="CW35" s="309"/>
+      <c r="CX35" s="309"/>
+      <c r="CY35" s="309"/>
+      <c r="CZ35" s="309"/>
+      <c r="DA35" s="309"/>
+      <c r="DB35" s="309"/>
+      <c r="DC35" s="309"/>
+      <c r="DD35" s="309"/>
+      <c r="DE35" s="309"/>
+      <c r="DF35" s="309"/>
+      <c r="DG35" s="309"/>
+      <c r="DH35" s="309"/>
+      <c r="DI35" s="309"/>
+      <c r="DJ35" s="309"/>
+      <c r="DK35" s="309"/>
+      <c r="DL35" s="309"/>
+      <c r="DM35" s="309"/>
+      <c r="DN35" s="309"/>
+      <c r="DO35" s="309"/>
+      <c r="DP35" s="309"/>
+      <c r="DQ35" s="309"/>
+      <c r="DR35" s="309"/>
+      <c r="DS35" s="309"/>
+      <c r="DT35" s="309"/>
+      <c r="DU35" s="309"/>
+      <c r="DV35" s="309"/>
+      <c r="DW35" s="309"/>
+      <c r="DX35" s="309"/>
+      <c r="DY35" s="309"/>
+      <c r="DZ35" s="309"/>
+      <c r="EA35" s="309"/>
+      <c r="EB35" s="309"/>
+      <c r="EC35" s="309"/>
+      <c r="ED35" s="309"/>
+      <c r="EE35" s="309"/>
+      <c r="EF35" s="309"/>
+      <c r="EG35" s="309"/>
+      <c r="EH35" s="309"/>
+      <c r="EI35" s="309"/>
+      <c r="EJ35" s="309"/>
+      <c r="EK35" s="309"/>
+      <c r="EL35" s="309"/>
+      <c r="EM35" s="309"/>
+      <c r="EN35" s="309"/>
+      <c r="EO35" s="309"/>
+      <c r="EP35" s="309"/>
+      <c r="EQ35" s="309"/>
+      <c r="ER35" s="309"/>
+      <c r="ES35" s="309"/>
+      <c r="ET35" s="309"/>
+      <c r="EU35" s="309"/>
+      <c r="EV35" s="309"/>
+      <c r="EW35" s="309"/>
+      <c r="EX35" s="309"/>
+      <c r="EY35" s="309"/>
+      <c r="EZ35" s="309"/>
+      <c r="FA35" s="309"/>
+      <c r="FB35" s="309"/>
+      <c r="FC35" s="309"/>
+      <c r="FD35" s="309"/>
+      <c r="FE35" s="309"/>
+      <c r="FF35" s="309"/>
+      <c r="FG35" s="309"/>
+      <c r="FH35" s="309"/>
+      <c r="FI35" s="309"/>
+      <c r="FJ35" s="309"/>
+      <c r="FK35" s="309"/>
+      <c r="FL35" s="309"/>
+      <c r="FM35" s="309"/>
+      <c r="FN35" s="309"/>
+      <c r="FO35" s="309"/>
+      <c r="FP35" s="309"/>
+      <c r="FQ35" s="309"/>
+      <c r="FR35" s="309"/>
+      <c r="FS35" s="309"/>
+      <c r="FT35" s="309"/>
+      <c r="FU35" s="309"/>
+      <c r="FV35" s="309"/>
+      <c r="FW35" s="309"/>
+      <c r="FX35" s="309"/>
+      <c r="FY35" s="309"/>
+      <c r="FZ35" s="309"/>
+      <c r="GA35" s="309"/>
+      <c r="GB35" s="309"/>
+      <c r="GC35" s="309"/>
+      <c r="GD35" s="309"/>
+      <c r="GE35" s="309"/>
+      <c r="GF35" s="309"/>
+      <c r="GG35" s="309"/>
+      <c r="GH35" s="309"/>
+      <c r="GI35" s="309"/>
+      <c r="GJ35" s="309"/>
+      <c r="GK35" s="309"/>
+      <c r="GL35" s="309"/>
+      <c r="GM35" s="309"/>
+      <c r="GN35" s="309"/>
+      <c r="GO35" s="309"/>
+      <c r="GP35" s="309"/>
+      <c r="GQ35" s="309"/>
+      <c r="GR35" s="309"/>
+      <c r="GS35" s="309"/>
+      <c r="GT35" s="309"/>
+      <c r="GU35" s="309"/>
+      <c r="GV35" s="309"/>
+      <c r="GW35" s="309"/>
+      <c r="GX35" s="309"/>
+      <c r="GY35" s="309"/>
+      <c r="GZ35" s="309"/>
+      <c r="HA35" s="309"/>
+      <c r="HB35" s="309"/>
+      <c r="HC35" s="309"/>
+      <c r="HD35" s="309"/>
+      <c r="HE35" s="309"/>
+      <c r="HF35" s="309"/>
+      <c r="HG35" s="309"/>
+      <c r="HH35" s="309"/>
+      <c r="HI35" s="309"/>
+      <c r="HJ35" s="309"/>
+      <c r="HK35" s="309"/>
+      <c r="HL35" s="309"/>
+      <c r="HM35" s="309"/>
+      <c r="HN35" s="309"/>
+      <c r="HO35" s="309"/>
+      <c r="HP35" s="309"/>
+      <c r="HQ35" s="309"/>
+      <c r="HR35" s="309"/>
+      <c r="HS35" s="309"/>
+      <c r="HT35" s="309"/>
+      <c r="HU35" s="309"/>
+      <c r="HV35" s="309"/>
+      <c r="HW35" s="309"/>
+      <c r="HX35" s="309"/>
+      <c r="HY35" s="309"/>
+      <c r="HZ35" s="309"/>
+      <c r="IA35" s="309"/>
+      <c r="IB35" s="309"/>
+      <c r="IC35" s="309"/>
+      <c r="ID35" s="309"/>
+      <c r="IE35" s="309"/>
+      <c r="IF35" s="309"/>
+      <c r="IG35" s="309"/>
+      <c r="IH35" s="309"/>
+      <c r="II35" s="309"/>
+      <c r="IJ35" s="309"/>
+      <c r="IK35" s="309"/>
+      <c r="IL35" s="309"/>
+      <c r="IM35" s="309"/>
+      <c r="IN35" s="309"/>
+      <c r="IO35" s="309"/>
+      <c r="IP35" s="309"/>
+      <c r="IQ35" s="309"/>
+      <c r="IR35" s="309"/>
+    </row>
+    <row r="36" spans="1:252">
+      <c r="A36" s="320"/>
+      <c r="B36" s="341"/>
+      <c r="C36" s="314"/>
+      <c r="D36" s="314"/>
+      <c r="E36" s="345"/>
+      <c r="F36" s="57"/>
+      <c r="G36" s="309"/>
+      <c r="H36" s="542"/>
+      <c r="I36" s="542"/>
+      <c r="J36" s="542"/>
+      <c r="K36" s="309"/>
+      <c r="L36" s="309"/>
+      <c r="M36" s="309"/>
+      <c r="N36" s="309"/>
+      <c r="O36" s="309"/>
+      <c r="P36" s="309"/>
+      <c r="Q36" s="309"/>
+      <c r="R36" s="309"/>
+      <c r="S36" s="309"/>
+      <c r="T36" s="309"/>
+      <c r="U36" s="309"/>
+      <c r="V36" s="309"/>
+      <c r="W36" s="309"/>
+      <c r="X36" s="309"/>
+      <c r="Y36" s="309"/>
+      <c r="Z36" s="309"/>
+      <c r="AA36" s="309"/>
+      <c r="AB36" s="309"/>
+      <c r="AC36" s="309"/>
+      <c r="AD36" s="309"/>
+      <c r="AE36" s="309"/>
+      <c r="AF36" s="309"/>
+      <c r="AG36" s="309"/>
+      <c r="AH36" s="309"/>
+      <c r="AI36" s="309"/>
+      <c r="AJ36" s="309"/>
+      <c r="AK36" s="309"/>
+      <c r="AL36" s="309"/>
+      <c r="AM36" s="309"/>
+      <c r="AN36" s="309"/>
+      <c r="AO36" s="309"/>
+      <c r="AP36" s="309"/>
+      <c r="AQ36" s="309"/>
+      <c r="AR36" s="309"/>
+      <c r="AS36" s="309"/>
+      <c r="AT36" s="309"/>
+      <c r="AU36" s="309"/>
+      <c r="AV36" s="309"/>
+      <c r="AW36" s="309"/>
+      <c r="AX36" s="309"/>
+      <c r="AY36" s="309"/>
+      <c r="AZ36" s="309"/>
+      <c r="BA36" s="309"/>
+      <c r="BB36" s="309"/>
+      <c r="BC36" s="309"/>
+      <c r="BD36" s="309"/>
+      <c r="BE36" s="309"/>
+      <c r="BF36" s="309"/>
+      <c r="BG36" s="309"/>
+      <c r="BH36" s="309"/>
+      <c r="BI36" s="309"/>
+      <c r="BJ36" s="309"/>
+      <c r="BK36" s="309"/>
+      <c r="BL36" s="309"/>
+      <c r="BM36" s="309"/>
+      <c r="BN36" s="309"/>
+      <c r="BO36" s="309"/>
+      <c r="BP36" s="309"/>
+      <c r="BQ36" s="309"/>
+      <c r="BR36" s="309"/>
+      <c r="BS36" s="309"/>
+      <c r="BT36" s="309"/>
+      <c r="BU36" s="309"/>
+      <c r="BV36" s="309"/>
+      <c r="BW36" s="309"/>
+      <c r="BX36" s="309"/>
+      <c r="BY36" s="309"/>
+      <c r="BZ36" s="309"/>
+      <c r="CA36" s="309"/>
+      <c r="CB36" s="309"/>
+      <c r="CC36" s="309"/>
+      <c r="CD36" s="309"/>
+      <c r="CE36" s="309"/>
+      <c r="CF36" s="309"/>
+      <c r="CG36" s="309"/>
+      <c r="CH36" s="309"/>
+      <c r="CI36" s="309"/>
+      <c r="CJ36" s="309"/>
+      <c r="CK36" s="309"/>
+      <c r="CL36" s="309"/>
+      <c r="CM36" s="309"/>
+      <c r="CN36" s="309"/>
+      <c r="CO36" s="309"/>
+      <c r="CP36" s="309"/>
+      <c r="CQ36" s="309"/>
+      <c r="CR36" s="309"/>
+      <c r="CS36" s="309"/>
+      <c r="CT36" s="309"/>
+      <c r="CU36" s="309"/>
+      <c r="CV36" s="309"/>
+      <c r="CW36" s="309"/>
+      <c r="CX36" s="309"/>
+      <c r="CY36" s="309"/>
+      <c r="CZ36" s="309"/>
+      <c r="DA36" s="309"/>
+      <c r="DB36" s="309"/>
+      <c r="DC36" s="309"/>
+      <c r="DD36" s="309"/>
+      <c r="DE36" s="309"/>
+      <c r="DF36" s="309"/>
+      <c r="DG36" s="309"/>
+      <c r="DH36" s="309"/>
+      <c r="DI36" s="309"/>
+      <c r="DJ36" s="309"/>
+      <c r="DK36" s="309"/>
+      <c r="DL36" s="309"/>
+      <c r="DM36" s="309"/>
+      <c r="DN36" s="309"/>
+      <c r="DO36" s="309"/>
+      <c r="DP36" s="309"/>
+      <c r="DQ36" s="309"/>
+      <c r="DR36" s="309"/>
+      <c r="DS36" s="309"/>
+      <c r="DT36" s="309"/>
+      <c r="DU36" s="309"/>
+      <c r="DV36" s="309"/>
+      <c r="DW36" s="309"/>
+      <c r="DX36" s="309"/>
+      <c r="DY36" s="309"/>
+      <c r="DZ36" s="309"/>
+      <c r="EA36" s="309"/>
+      <c r="EB36" s="309"/>
+      <c r="EC36" s="309"/>
+      <c r="ED36" s="309"/>
+      <c r="EE36" s="309"/>
+      <c r="EF36" s="309"/>
+      <c r="EG36" s="309"/>
+      <c r="EH36" s="309"/>
+      <c r="EI36" s="309"/>
+      <c r="EJ36" s="309"/>
+      <c r="EK36" s="309"/>
+      <c r="EL36" s="309"/>
+      <c r="EM36" s="309"/>
+      <c r="EN36" s="309"/>
+      <c r="EO36" s="309"/>
+      <c r="EP36" s="309"/>
+      <c r="EQ36" s="309"/>
+      <c r="ER36" s="309"/>
+      <c r="ES36" s="309"/>
+      <c r="ET36" s="309"/>
+      <c r="EU36" s="309"/>
+      <c r="EV36" s="309"/>
+      <c r="EW36" s="309"/>
+      <c r="EX36" s="309"/>
+      <c r="EY36" s="309"/>
+      <c r="EZ36" s="309"/>
+      <c r="FA36" s="309"/>
+      <c r="FB36" s="309"/>
+      <c r="FC36" s="309"/>
+      <c r="FD36" s="309"/>
+      <c r="FE36" s="309"/>
+      <c r="FF36" s="309"/>
+      <c r="FG36" s="309"/>
+      <c r="FH36" s="309"/>
+      <c r="FI36" s="309"/>
+      <c r="FJ36" s="309"/>
+      <c r="FK36" s="309"/>
+      <c r="FL36" s="309"/>
+      <c r="FM36" s="309"/>
+      <c r="FN36" s="309"/>
+      <c r="FO36" s="309"/>
+      <c r="FP36" s="309"/>
+      <c r="FQ36" s="309"/>
+      <c r="FR36" s="309"/>
+      <c r="FS36" s="309"/>
+      <c r="FT36" s="309"/>
+      <c r="FU36" s="309"/>
+      <c r="FV36" s="309"/>
+      <c r="FW36" s="309"/>
+      <c r="FX36" s="309"/>
+      <c r="FY36" s="309"/>
+      <c r="FZ36" s="309"/>
+      <c r="GA36" s="309"/>
+      <c r="GB36" s="309"/>
+      <c r="GC36" s="309"/>
+      <c r="GD36" s="309"/>
+      <c r="GE36" s="309"/>
+      <c r="GF36" s="309"/>
+      <c r="GG36" s="309"/>
+      <c r="GH36" s="309"/>
+      <c r="GI36" s="309"/>
+      <c r="GJ36" s="309"/>
+      <c r="GK36" s="309"/>
+      <c r="GL36" s="309"/>
+      <c r="GM36" s="309"/>
+      <c r="GN36" s="309"/>
+      <c r="GO36" s="309"/>
+      <c r="GP36" s="309"/>
+      <c r="GQ36" s="309"/>
+      <c r="GR36" s="309"/>
+      <c r="GS36" s="309"/>
+      <c r="GT36" s="309"/>
+      <c r="GU36" s="309"/>
+      <c r="GV36" s="309"/>
+      <c r="GW36" s="309"/>
+      <c r="GX36" s="309"/>
+      <c r="GY36" s="309"/>
+      <c r="GZ36" s="309"/>
+      <c r="HA36" s="309"/>
+      <c r="HB36" s="309"/>
+      <c r="HC36" s="309"/>
+      <c r="HD36" s="309"/>
+      <c r="HE36" s="309"/>
+      <c r="HF36" s="309"/>
+      <c r="HG36" s="309"/>
+      <c r="HH36" s="309"/>
+      <c r="HI36" s="309"/>
+      <c r="HJ36" s="309"/>
+      <c r="HK36" s="309"/>
+      <c r="HL36" s="309"/>
+      <c r="HM36" s="309"/>
+      <c r="HN36" s="309"/>
+      <c r="HO36" s="309"/>
+      <c r="HP36" s="309"/>
+      <c r="HQ36" s="309"/>
+      <c r="HR36" s="309"/>
+      <c r="HS36" s="309"/>
+      <c r="HT36" s="309"/>
+      <c r="HU36" s="309"/>
+      <c r="HV36" s="309"/>
+      <c r="HW36" s="309"/>
+      <c r="HX36" s="309"/>
+      <c r="HY36" s="309"/>
+      <c r="HZ36" s="309"/>
+      <c r="IA36" s="309"/>
+      <c r="IB36" s="309"/>
+      <c r="IC36" s="309"/>
+      <c r="ID36" s="309"/>
+      <c r="IE36" s="309"/>
+      <c r="IF36" s="309"/>
+      <c r="IG36" s="309"/>
+      <c r="IH36" s="309"/>
+      <c r="II36" s="309"/>
+      <c r="IJ36" s="309"/>
+      <c r="IK36" s="309"/>
+      <c r="IL36" s="309"/>
+      <c r="IM36" s="309"/>
+      <c r="IN36" s="309"/>
+      <c r="IO36" s="309"/>
+      <c r="IP36" s="309"/>
+      <c r="IQ36" s="309"/>
+      <c r="IR36" s="309"/>
+    </row>
+    <row r="37" spans="1:252" ht="54.75">
+      <c r="A37" s="352" t="s">
+        <v>76</v>
+      </c>
+      <c r="B37" s="353" t="s">
+        <v>26</v>
+      </c>
+      <c r="C37" s="354" t="s">
+        <v>46</v>
+      </c>
+      <c r="D37" s="278" t="s">
+        <v>399</v>
+      </c>
+      <c r="E37" s="354" t="s">
+        <v>80</v>
+      </c>
+      <c r="F37" s="347" t="s">
+        <v>84</v>
+      </c>
+      <c r="G37" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="H37" s="542"/>
+      <c r="I37" s="542"/>
+      <c r="J37" s="542"/>
+      <c r="K37" s="309"/>
+      <c r="L37" s="309"/>
+      <c r="M37" s="309"/>
+      <c r="N37" s="309"/>
+      <c r="O37" s="309"/>
+      <c r="P37" s="309"/>
+      <c r="Q37" s="309"/>
+      <c r="R37" s="309"/>
+      <c r="S37" s="309"/>
+      <c r="T37" s="309"/>
+      <c r="U37" s="309"/>
+      <c r="V37" s="309"/>
+      <c r="W37" s="309"/>
+      <c r="X37" s="309"/>
+      <c r="Y37" s="309"/>
+      <c r="Z37" s="309"/>
+      <c r="AA37" s="309"/>
+      <c r="AB37" s="309"/>
+      <c r="AC37" s="309"/>
+      <c r="AD37" s="309"/>
+      <c r="AE37" s="309"/>
+      <c r="AF37" s="309"/>
+      <c r="AG37" s="309"/>
+      <c r="AH37" s="309"/>
+      <c r="AI37" s="309"/>
+      <c r="AJ37" s="309"/>
+      <c r="AK37" s="309"/>
+      <c r="AL37" s="309"/>
+      <c r="AM37" s="309"/>
+      <c r="AN37" s="309"/>
+      <c r="AO37" s="309"/>
+      <c r="AP37" s="309"/>
+      <c r="AQ37" s="309"/>
+      <c r="AR37" s="309"/>
+      <c r="AS37" s="309"/>
+      <c r="AT37" s="309"/>
+      <c r="AU37" s="309"/>
+      <c r="AV37" s="309"/>
+      <c r="AW37" s="309"/>
+      <c r="AX37" s="309"/>
+      <c r="AY37" s="309"/>
+      <c r="AZ37" s="309"/>
+      <c r="BA37" s="309"/>
+      <c r="BB37" s="309"/>
+      <c r="BC37" s="309"/>
+      <c r="BD37" s="309"/>
+      <c r="BE37" s="309"/>
+      <c r="BF37" s="309"/>
+      <c r="BG37" s="309"/>
+      <c r="BH37" s="309"/>
+      <c r="BI37" s="309"/>
+      <c r="BJ37" s="309"/>
+      <c r="BK37" s="309"/>
+      <c r="BL37" s="309"/>
+      <c r="BM37" s="309"/>
+      <c r="BN37" s="309"/>
+      <c r="BO37" s="309"/>
+      <c r="BP37" s="309"/>
+      <c r="BQ37" s="309"/>
+      <c r="BR37" s="309"/>
+      <c r="BS37" s="309"/>
+      <c r="BT37" s="309"/>
+      <c r="BU37" s="309"/>
+      <c r="BV37" s="309"/>
+      <c r="BW37" s="309"/>
+      <c r="BX37" s="309"/>
+      <c r="BY37" s="309"/>
+      <c r="BZ37" s="309"/>
+      <c r="CA37" s="309"/>
+      <c r="CB37" s="309"/>
+      <c r="CC37" s="309"/>
+      <c r="CD37" s="309"/>
+      <c r="CE37" s="309"/>
+      <c r="CF37" s="309"/>
+      <c r="CG37" s="309"/>
+      <c r="CH37" s="309"/>
+      <c r="CI37" s="309"/>
+      <c r="CJ37" s="309"/>
+      <c r="CK37" s="309"/>
+      <c r="CL37" s="309"/>
+      <c r="CM37" s="309"/>
+      <c r="CN37" s="309"/>
+      <c r="CO37" s="309"/>
+      <c r="CP37" s="309"/>
+      <c r="CQ37" s="309"/>
+      <c r="CR37" s="309"/>
+      <c r="CS37" s="309"/>
+      <c r="CT37" s="309"/>
+      <c r="CU37" s="309"/>
+      <c r="CV37" s="309"/>
+      <c r="CW37" s="309"/>
+      <c r="CX37" s="309"/>
+      <c r="CY37" s="309"/>
+      <c r="CZ37" s="309"/>
+      <c r="DA37" s="309"/>
+      <c r="DB37" s="309"/>
+      <c r="DC37" s="309"/>
+      <c r="DD37" s="309"/>
+      <c r="DE37" s="309"/>
+      <c r="DF37" s="309"/>
+      <c r="DG37" s="309"/>
+      <c r="DH37" s="309"/>
+      <c r="DI37" s="309"/>
+      <c r="DJ37" s="309"/>
+      <c r="DK37" s="309"/>
+      <c r="DL37" s="309"/>
+      <c r="DM37" s="309"/>
+      <c r="DN37" s="309"/>
+      <c r="DO37" s="309"/>
+      <c r="DP37" s="309"/>
+      <c r="DQ37" s="309"/>
+      <c r="DR37" s="309"/>
+      <c r="DS37" s="309"/>
+      <c r="DT37" s="309"/>
+      <c r="DU37" s="309"/>
+      <c r="DV37" s="309"/>
+      <c r="DW37" s="309"/>
+      <c r="DX37" s="309"/>
+      <c r="DY37" s="309"/>
+      <c r="DZ37" s="309"/>
+      <c r="EA37" s="309"/>
+      <c r="EB37" s="309"/>
+      <c r="EC37" s="309"/>
+      <c r="ED37" s="309"/>
+      <c r="EE37" s="309"/>
+      <c r="EF37" s="309"/>
+      <c r="EG37" s="309"/>
+      <c r="EH37" s="309"/>
+      <c r="EI37" s="309"/>
+      <c r="EJ37" s="309"/>
+      <c r="EK37" s="309"/>
+      <c r="EL37" s="309"/>
+      <c r="EM37" s="309"/>
+      <c r="EN37" s="309"/>
+      <c r="EO37" s="309"/>
+      <c r="EP37" s="309"/>
+      <c r="EQ37" s="309"/>
+      <c r="ER37" s="309"/>
+      <c r="ES37" s="309"/>
+      <c r="ET37" s="309"/>
+      <c r="EU37" s="309"/>
+      <c r="EV37" s="309"/>
+      <c r="EW37" s="309"/>
+      <c r="EX37" s="309"/>
+      <c r="EY37" s="309"/>
+      <c r="EZ37" s="309"/>
+      <c r="FA37" s="309"/>
+      <c r="FB37" s="309"/>
+      <c r="FC37" s="309"/>
+      <c r="FD37" s="309"/>
+      <c r="FE37" s="309"/>
+      <c r="FF37" s="309"/>
+      <c r="FG37" s="309"/>
+      <c r="FH37" s="309"/>
+      <c r="FI37" s="309"/>
+      <c r="FJ37" s="309"/>
+      <c r="FK37" s="309"/>
+      <c r="FL37" s="309"/>
+      <c r="FM37" s="309"/>
+      <c r="FN37" s="309"/>
+      <c r="FO37" s="309"/>
+      <c r="FP37" s="309"/>
+      <c r="FQ37" s="309"/>
+      <c r="FR37" s="309"/>
+      <c r="FS37" s="309"/>
+      <c r="FT37" s="309"/>
+      <c r="FU37" s="309"/>
+      <c r="FV37" s="309"/>
+      <c r="FW37" s="309"/>
+      <c r="FX37" s="309"/>
+      <c r="FY37" s="309"/>
+      <c r="FZ37" s="309"/>
+      <c r="GA37" s="309"/>
+      <c r="GB37" s="309"/>
+      <c r="GC37" s="309"/>
+      <c r="GD37" s="309"/>
+      <c r="GE37" s="309"/>
+      <c r="GF37" s="309"/>
+      <c r="GG37" s="309"/>
+      <c r="GH37" s="309"/>
+      <c r="GI37" s="309"/>
+      <c r="GJ37" s="309"/>
+      <c r="GK37" s="309"/>
+      <c r="GL37" s="309"/>
+      <c r="GM37" s="309"/>
+      <c r="GN37" s="309"/>
+      <c r="GO37" s="309"/>
+      <c r="GP37" s="309"/>
+      <c r="GQ37" s="309"/>
+      <c r="GR37" s="309"/>
+      <c r="GS37" s="309"/>
+      <c r="GT37" s="309"/>
+      <c r="GU37" s="309"/>
+      <c r="GV37" s="309"/>
+      <c r="GW37" s="309"/>
+      <c r="GX37" s="309"/>
+      <c r="GY37" s="309"/>
+      <c r="GZ37" s="309"/>
+      <c r="HA37" s="309"/>
+      <c r="HB37" s="309"/>
+      <c r="HC37" s="309"/>
+      <c r="HD37" s="309"/>
+      <c r="HE37" s="309"/>
+      <c r="HF37" s="309"/>
+      <c r="HG37" s="309"/>
+      <c r="HH37" s="309"/>
+      <c r="HI37" s="309"/>
+      <c r="HJ37" s="309"/>
+      <c r="HK37" s="309"/>
+      <c r="HL37" s="309"/>
+      <c r="HM37" s="309"/>
+      <c r="HN37" s="309"/>
+      <c r="HO37" s="309"/>
+      <c r="HP37" s="309"/>
+      <c r="HQ37" s="309"/>
+      <c r="HR37" s="309"/>
+      <c r="HS37" s="309"/>
+      <c r="HT37" s="309"/>
+      <c r="HU37" s="309"/>
+      <c r="HV37" s="309"/>
+      <c r="HW37" s="309"/>
+      <c r="HX37" s="309"/>
+      <c r="HY37" s="309"/>
+      <c r="HZ37" s="309"/>
+      <c r="IA37" s="309"/>
+      <c r="IB37" s="309"/>
+      <c r="IC37" s="309"/>
+      <c r="ID37" s="309"/>
+      <c r="IE37" s="309"/>
+      <c r="IF37" s="309"/>
+      <c r="IG37" s="309"/>
+      <c r="IH37" s="309"/>
+      <c r="II37" s="309"/>
+      <c r="IJ37" s="309"/>
+      <c r="IK37" s="309"/>
+      <c r="IL37" s="309"/>
+      <c r="IM37" s="309"/>
+      <c r="IN37" s="309"/>
+      <c r="IO37" s="309"/>
+      <c r="IP37" s="309"/>
+      <c r="IQ37" s="309"/>
+      <c r="IR37" s="309"/>
+    </row>
+    <row r="38" spans="1:252">
+      <c r="A38" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B38" s="404">
+        <v>17100004</v>
+      </c>
+      <c r="C38" s="50" t="s">
+        <v>492</v>
+      </c>
+      <c r="D38" s="54">
+        <v>1</v>
+      </c>
+      <c r="E38" s="49">
+        <v>100</v>
+      </c>
+      <c r="F38" s="49">
+        <v>10</v>
+      </c>
+      <c r="G38" s="44">
+        <v>6437</v>
+      </c>
+      <c r="H38" s="542"/>
+      <c r="I38" s="542"/>
+      <c r="J38" s="542"/>
+      <c r="K38" s="309"/>
+      <c r="L38" s="309"/>
+      <c r="M38" s="309"/>
+      <c r="N38" s="309"/>
+      <c r="O38" s="309"/>
+      <c r="P38" s="309"/>
+      <c r="Q38" s="309"/>
+      <c r="R38" s="309"/>
+      <c r="S38" s="309"/>
+      <c r="T38" s="309"/>
+      <c r="U38" s="309"/>
+      <c r="V38" s="309"/>
+      <c r="W38" s="309"/>
+      <c r="X38" s="309"/>
+      <c r="Y38" s="309"/>
+      <c r="Z38" s="309"/>
+      <c r="AA38" s="309"/>
+      <c r="AB38" s="309"/>
+      <c r="AC38" s="309"/>
+      <c r="AD38" s="309"/>
+      <c r="AE38" s="309"/>
+      <c r="AF38" s="309"/>
+      <c r="AG38" s="309"/>
+      <c r="AH38" s="309"/>
+      <c r="AI38" s="309"/>
+      <c r="AJ38" s="309"/>
+      <c r="AK38" s="309"/>
+      <c r="AL38" s="309"/>
+      <c r="AM38" s="309"/>
+      <c r="AN38" s="309"/>
+      <c r="AO38" s="309"/>
+      <c r="AP38" s="309"/>
+      <c r="AQ38" s="309"/>
+      <c r="AR38" s="309"/>
+      <c r="AS38" s="309"/>
+      <c r="AT38" s="309"/>
+      <c r="AU38" s="309"/>
+      <c r="AV38" s="309"/>
+      <c r="AW38" s="309"/>
+      <c r="AX38" s="309"/>
+      <c r="AY38" s="309"/>
+      <c r="AZ38" s="309"/>
+      <c r="BA38" s="309"/>
+      <c r="BB38" s="309"/>
+      <c r="BC38" s="309"/>
+      <c r="BD38" s="309"/>
+      <c r="BE38" s="309"/>
+      <c r="BF38" s="309"/>
+      <c r="BG38" s="309"/>
+      <c r="BH38" s="309"/>
+      <c r="BI38" s="309"/>
+      <c r="BJ38" s="309"/>
+      <c r="BK38" s="309"/>
+      <c r="BL38" s="309"/>
+      <c r="BM38" s="309"/>
+      <c r="BN38" s="309"/>
+      <c r="BO38" s="309"/>
+      <c r="BP38" s="309"/>
+      <c r="BQ38" s="309"/>
+      <c r="BR38" s="309"/>
+      <c r="BS38" s="309"/>
+      <c r="BT38" s="309"/>
+      <c r="BU38" s="309"/>
+      <c r="BV38" s="309"/>
+      <c r="BW38" s="309"/>
+      <c r="BX38" s="309"/>
+      <c r="BY38" s="309"/>
+      <c r="BZ38" s="309"/>
+      <c r="CA38" s="309"/>
+      <c r="CB38" s="309"/>
+      <c r="CC38" s="309"/>
+      <c r="CD38" s="309"/>
+      <c r="CE38" s="309"/>
+      <c r="CF38" s="309"/>
+      <c r="CG38" s="309"/>
+      <c r="CH38" s="309"/>
+      <c r="CI38" s="309"/>
+      <c r="CJ38" s="309"/>
+      <c r="CK38" s="309"/>
+      <c r="CL38" s="309"/>
+      <c r="CM38" s="309"/>
+      <c r="CN38" s="309"/>
+      <c r="CO38" s="309"/>
+      <c r="CP38" s="309"/>
+      <c r="CQ38" s="309"/>
+      <c r="CR38" s="309"/>
+      <c r="CS38" s="309"/>
+      <c r="CT38" s="309"/>
+      <c r="CU38" s="309"/>
+      <c r="CV38" s="309"/>
+      <c r="CW38" s="309"/>
+      <c r="CX38" s="309"/>
+      <c r="CY38" s="309"/>
+      <c r="CZ38" s="309"/>
+      <c r="DA38" s="309"/>
+      <c r="DB38" s="309"/>
+      <c r="DC38" s="309"/>
+      <c r="DD38" s="309"/>
+      <c r="DE38" s="309"/>
+      <c r="DF38" s="309"/>
+      <c r="DG38" s="309"/>
+      <c r="DH38" s="309"/>
+      <c r="DI38" s="309"/>
+      <c r="DJ38" s="309"/>
+      <c r="DK38" s="309"/>
+      <c r="DL38" s="309"/>
+      <c r="DM38" s="309"/>
+      <c r="DN38" s="309"/>
+      <c r="DO38" s="309"/>
+      <c r="DP38" s="309"/>
+      <c r="DQ38" s="309"/>
+      <c r="DR38" s="309"/>
+      <c r="DS38" s="309"/>
+      <c r="DT38" s="309"/>
+      <c r="DU38" s="309"/>
+      <c r="DV38" s="309"/>
+      <c r="DW38" s="309"/>
+      <c r="DX38" s="309"/>
+      <c r="DY38" s="309"/>
+      <c r="DZ38" s="309"/>
+      <c r="EA38" s="309"/>
+      <c r="EB38" s="309"/>
+      <c r="EC38" s="309"/>
+      <c r="ED38" s="309"/>
+      <c r="EE38" s="309"/>
+      <c r="EF38" s="309"/>
+      <c r="EG38" s="309"/>
+      <c r="EH38" s="309"/>
+      <c r="EI38" s="309"/>
+      <c r="EJ38" s="309"/>
+      <c r="EK38" s="309"/>
+      <c r="EL38" s="309"/>
+      <c r="EM38" s="309"/>
+      <c r="EN38" s="309"/>
+      <c r="EO38" s="309"/>
+      <c r="EP38" s="309"/>
+      <c r="EQ38" s="309"/>
+      <c r="ER38" s="309"/>
+      <c r="ES38" s="309"/>
+      <c r="ET38" s="309"/>
+      <c r="EU38" s="309"/>
+      <c r="EV38" s="309"/>
+      <c r="EW38" s="309"/>
+      <c r="EX38" s="309"/>
+      <c r="EY38" s="309"/>
+      <c r="EZ38" s="309"/>
+      <c r="FA38" s="309"/>
+      <c r="FB38" s="309"/>
+      <c r="FC38" s="309"/>
+      <c r="FD38" s="309"/>
+      <c r="FE38" s="309"/>
+      <c r="FF38" s="309"/>
+      <c r="FG38" s="309"/>
+      <c r="FH38" s="309"/>
+      <c r="FI38" s="309"/>
+      <c r="FJ38" s="309"/>
+      <c r="FK38" s="309"/>
+      <c r="FL38" s="309"/>
+      <c r="FM38" s="309"/>
+      <c r="FN38" s="309"/>
+      <c r="FO38" s="309"/>
+      <c r="FP38" s="309"/>
+      <c r="FQ38" s="309"/>
+      <c r="FR38" s="309"/>
+      <c r="FS38" s="309"/>
+      <c r="FT38" s="309"/>
+      <c r="FU38" s="309"/>
+      <c r="FV38" s="309"/>
+      <c r="FW38" s="309"/>
+      <c r="FX38" s="309"/>
+      <c r="FY38" s="309"/>
+      <c r="FZ38" s="309"/>
+      <c r="GA38" s="309"/>
+      <c r="GB38" s="309"/>
+      <c r="GC38" s="309"/>
+      <c r="GD38" s="309"/>
+      <c r="GE38" s="309"/>
+      <c r="GF38" s="309"/>
+      <c r="GG38" s="309"/>
+      <c r="GH38" s="309"/>
+      <c r="GI38" s="309"/>
+      <c r="GJ38" s="309"/>
+      <c r="GK38" s="309"/>
+      <c r="GL38" s="309"/>
+      <c r="GM38" s="309"/>
+      <c r="GN38" s="309"/>
+      <c r="GO38" s="309"/>
+      <c r="GP38" s="309"/>
+      <c r="GQ38" s="309"/>
+      <c r="GR38" s="309"/>
+      <c r="GS38" s="309"/>
+      <c r="GT38" s="309"/>
+      <c r="GU38" s="309"/>
+      <c r="GV38" s="309"/>
+      <c r="GW38" s="309"/>
+      <c r="GX38" s="309"/>
+      <c r="GY38" s="309"/>
+      <c r="GZ38" s="309"/>
+      <c r="HA38" s="309"/>
+      <c r="HB38" s="309"/>
+      <c r="HC38" s="309"/>
+      <c r="HD38" s="309"/>
+      <c r="HE38" s="309"/>
+      <c r="HF38" s="309"/>
+      <c r="HG38" s="309"/>
+      <c r="HH38" s="309"/>
+      <c r="HI38" s="309"/>
+      <c r="HJ38" s="309"/>
+      <c r="HK38" s="309"/>
+      <c r="HL38" s="309"/>
+      <c r="HM38" s="309"/>
+      <c r="HN38" s="309"/>
+      <c r="HO38" s="309"/>
+      <c r="HP38" s="309"/>
+      <c r="HQ38" s="309"/>
+      <c r="HR38" s="309"/>
+      <c r="HS38" s="309"/>
+      <c r="HT38" s="309"/>
+      <c r="HU38" s="309"/>
+      <c r="HV38" s="309"/>
+      <c r="HW38" s="309"/>
+      <c r="HX38" s="309"/>
+      <c r="HY38" s="309"/>
+      <c r="HZ38" s="309"/>
+      <c r="IA38" s="309"/>
+      <c r="IB38" s="309"/>
+      <c r="IC38" s="309"/>
+      <c r="ID38" s="309"/>
+      <c r="IE38" s="309"/>
+      <c r="IF38" s="309"/>
+      <c r="IG38" s="309"/>
+      <c r="IH38" s="309"/>
+      <c r="II38" s="309"/>
+      <c r="IJ38" s="309"/>
+      <c r="IK38" s="309"/>
+      <c r="IL38" s="309"/>
+      <c r="IM38" s="309"/>
+      <c r="IN38" s="309"/>
+      <c r="IO38" s="309"/>
+      <c r="IP38" s="309"/>
+      <c r="IQ38" s="309"/>
+      <c r="IR38" s="309"/>
+    </row>
+    <row r="39" spans="1:252">
+      <c r="A39" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" s="404">
+        <v>17100005</v>
+      </c>
+      <c r="C39" s="50" t="s">
+        <v>493</v>
+      </c>
+      <c r="D39" s="440" t="s">
+        <v>601</v>
+      </c>
+      <c r="E39" s="49">
+        <v>200</v>
+      </c>
+      <c r="F39" s="49">
+        <v>10</v>
+      </c>
+      <c r="G39" s="44">
+        <v>11332</v>
+      </c>
+      <c r="H39" s="542"/>
+      <c r="I39" s="542"/>
+      <c r="J39" s="542"/>
+      <c r="K39" s="309"/>
+      <c r="L39" s="309"/>
+      <c r="M39" s="309"/>
+      <c r="N39" s="309"/>
+      <c r="O39" s="309"/>
+      <c r="P39" s="309"/>
+      <c r="Q39" s="309"/>
+      <c r="R39" s="309"/>
+      <c r="S39" s="309"/>
+      <c r="T39" s="309"/>
+      <c r="U39" s="309"/>
+      <c r="V39" s="309"/>
+      <c r="W39" s="309"/>
+      <c r="X39" s="309"/>
+      <c r="Y39" s="309"/>
+      <c r="Z39" s="309"/>
+      <c r="AA39" s="309"/>
+      <c r="AB39" s="309"/>
+      <c r="AC39" s="309"/>
+      <c r="AD39" s="309"/>
+      <c r="AE39" s="309"/>
+      <c r="AF39" s="309"/>
+      <c r="AG39" s="309"/>
+      <c r="AH39" s="309"/>
+      <c r="AI39" s="309"/>
+      <c r="AJ39" s="309"/>
+      <c r="AK39" s="309"/>
+      <c r="AL39" s="309"/>
+      <c r="AM39" s="309"/>
+      <c r="AN39" s="309"/>
+      <c r="AO39" s="309"/>
+      <c r="AP39" s="309"/>
+      <c r="AQ39" s="309"/>
+      <c r="AR39" s="309"/>
+      <c r="AS39" s="309"/>
+      <c r="AT39" s="309"/>
+      <c r="AU39" s="309"/>
+      <c r="AV39" s="309"/>
+      <c r="AW39" s="309"/>
+      <c r="AX39" s="309"/>
+      <c r="AY39" s="309"/>
+      <c r="AZ39" s="309"/>
+      <c r="BA39" s="309"/>
+      <c r="BB39" s="309"/>
+      <c r="BC39" s="309"/>
+      <c r="BD39" s="309"/>
+      <c r="BE39" s="309"/>
+      <c r="BF39" s="309"/>
+      <c r="BG39" s="309"/>
+      <c r="BH39" s="309"/>
+      <c r="BI39" s="309"/>
+      <c r="BJ39" s="309"/>
+      <c r="BK39" s="309"/>
+      <c r="BL39" s="309"/>
+      <c r="BM39" s="309"/>
+      <c r="BN39" s="309"/>
+      <c r="BO39" s="309"/>
+      <c r="BP39" s="309"/>
+      <c r="BQ39" s="309"/>
+      <c r="BR39" s="309"/>
+      <c r="BS39" s="309"/>
+      <c r="BT39" s="309"/>
+      <c r="BU39" s="309"/>
+      <c r="BV39" s="309"/>
+      <c r="BW39" s="309"/>
+      <c r="BX39" s="309"/>
+      <c r="BY39" s="309"/>
+      <c r="BZ39" s="309"/>
+      <c r="CA39" s="309"/>
+      <c r="CB39" s="309"/>
+      <c r="CC39" s="309"/>
+      <c r="CD39" s="309"/>
+      <c r="CE39" s="309"/>
+      <c r="CF39" s="309"/>
+      <c r="CG39" s="309"/>
+      <c r="CH39" s="309"/>
+      <c r="CI39" s="309"/>
+      <c r="CJ39" s="309"/>
+      <c r="CK39" s="309"/>
+      <c r="CL39" s="309"/>
+      <c r="CM39" s="309"/>
+      <c r="CN39" s="309"/>
+      <c r="CO39" s="309"/>
+      <c r="CP39" s="309"/>
+      <c r="CQ39" s="309"/>
+      <c r="CR39" s="309"/>
+      <c r="CS39" s="309"/>
+      <c r="CT39" s="309"/>
+      <c r="CU39" s="309"/>
+      <c r="CV39" s="309"/>
+      <c r="CW39" s="309"/>
+      <c r="CX39" s="309"/>
+      <c r="CY39" s="309"/>
+      <c r="CZ39" s="309"/>
+      <c r="DA39" s="309"/>
+      <c r="DB39" s="309"/>
+      <c r="DC39" s="309"/>
+      <c r="DD39" s="309"/>
+      <c r="DE39" s="309"/>
+      <c r="DF39" s="309"/>
+      <c r="DG39" s="309"/>
+      <c r="DH39" s="309"/>
+      <c r="DI39" s="309"/>
+      <c r="DJ39" s="309"/>
+      <c r="DK39" s="309"/>
+      <c r="DL39" s="309"/>
+      <c r="DM39" s="309"/>
+      <c r="DN39" s="309"/>
+      <c r="DO39" s="309"/>
+      <c r="DP39" s="309"/>
+      <c r="DQ39" s="309"/>
+      <c r="DR39" s="309"/>
+      <c r="DS39" s="309"/>
+      <c r="DT39" s="309"/>
+      <c r="DU39" s="309"/>
+      <c r="DV39" s="309"/>
+      <c r="DW39" s="309"/>
+      <c r="DX39" s="309"/>
+      <c r="DY39" s="309"/>
+      <c r="DZ39" s="309"/>
+      <c r="EA39" s="309"/>
+      <c r="EB39" s="309"/>
+      <c r="EC39" s="309"/>
+      <c r="ED39" s="309"/>
+      <c r="EE39" s="309"/>
+      <c r="EF39" s="309"/>
+      <c r="EG39" s="309"/>
+      <c r="EH39" s="309"/>
+      <c r="EI39" s="309"/>
+      <c r="EJ39" s="309"/>
+      <c r="EK39" s="309"/>
+      <c r="EL39" s="309"/>
+      <c r="EM39" s="309"/>
+      <c r="EN39" s="309"/>
+      <c r="EO39" s="309"/>
+      <c r="EP39" s="309"/>
+      <c r="EQ39" s="309"/>
+      <c r="ER39" s="309"/>
+      <c r="ES39" s="309"/>
+      <c r="ET39" s="309"/>
+      <c r="EU39" s="309"/>
+      <c r="EV39" s="309"/>
+      <c r="EW39" s="309"/>
+      <c r="EX39" s="309"/>
+      <c r="EY39" s="309"/>
+      <c r="EZ39" s="309"/>
+      <c r="FA39" s="309"/>
+      <c r="FB39" s="309"/>
+      <c r="FC39" s="309"/>
+      <c r="FD39" s="309"/>
+      <c r="FE39" s="309"/>
+      <c r="FF39" s="309"/>
+      <c r="FG39" s="309"/>
+      <c r="FH39" s="309"/>
+      <c r="FI39" s="309"/>
+      <c r="FJ39" s="309"/>
+      <c r="FK39" s="309"/>
+      <c r="FL39" s="309"/>
+      <c r="FM39" s="309"/>
+      <c r="FN39" s="309"/>
+      <c r="FO39" s="309"/>
+      <c r="FP39" s="309"/>
+      <c r="FQ39" s="309"/>
+      <c r="FR39" s="309"/>
+      <c r="FS39" s="309"/>
+      <c r="FT39" s="309"/>
+      <c r="FU39" s="309"/>
+      <c r="FV39" s="309"/>
+      <c r="FW39" s="309"/>
+      <c r="FX39" s="309"/>
+      <c r="FY39" s="309"/>
+      <c r="FZ39" s="309"/>
+      <c r="GA39" s="309"/>
+      <c r="GB39" s="309"/>
+      <c r="GC39" s="309"/>
+      <c r="GD39" s="309"/>
+      <c r="GE39" s="309"/>
+      <c r="GF39" s="309"/>
+      <c r="GG39" s="309"/>
+      <c r="GH39" s="309"/>
+      <c r="GI39" s="309"/>
+      <c r="GJ39" s="309"/>
+      <c r="GK39" s="309"/>
+      <c r="GL39" s="309"/>
+      <c r="GM39" s="309"/>
+      <c r="GN39" s="309"/>
+      <c r="GO39" s="309"/>
+      <c r="GP39" s="309"/>
+      <c r="GQ39" s="309"/>
+      <c r="GR39" s="309"/>
+      <c r="GS39" s="309"/>
+      <c r="GT39" s="309"/>
+      <c r="GU39" s="309"/>
+      <c r="GV39" s="309"/>
+      <c r="GW39" s="309"/>
+      <c r="GX39" s="309"/>
+      <c r="GY39" s="309"/>
+      <c r="GZ39" s="309"/>
+      <c r="HA39" s="309"/>
+      <c r="HB39" s="309"/>
+      <c r="HC39" s="309"/>
+      <c r="HD39" s="309"/>
+      <c r="HE39" s="309"/>
+      <c r="HF39" s="309"/>
+      <c r="HG39" s="309"/>
+      <c r="HH39" s="309"/>
+      <c r="HI39" s="309"/>
+      <c r="HJ39" s="309"/>
+      <c r="HK39" s="309"/>
+      <c r="HL39" s="309"/>
+      <c r="HM39" s="309"/>
+      <c r="HN39" s="309"/>
+      <c r="HO39" s="309"/>
+      <c r="HP39" s="309"/>
+      <c r="HQ39" s="309"/>
+      <c r="HR39" s="309"/>
+      <c r="HS39" s="309"/>
+      <c r="HT39" s="309"/>
+      <c r="HU39" s="309"/>
+      <c r="HV39" s="309"/>
+      <c r="HW39" s="309"/>
+      <c r="HX39" s="309"/>
+      <c r="HY39" s="309"/>
+      <c r="HZ39" s="309"/>
+      <c r="IA39" s="309"/>
+      <c r="IB39" s="309"/>
+      <c r="IC39" s="309"/>
+      <c r="ID39" s="309"/>
+      <c r="IE39" s="309"/>
+      <c r="IF39" s="309"/>
+      <c r="IG39" s="309"/>
+      <c r="IH39" s="309"/>
+      <c r="II39" s="309"/>
+      <c r="IJ39" s="309"/>
+      <c r="IK39" s="309"/>
+      <c r="IL39" s="309"/>
+      <c r="IM39" s="309"/>
+      <c r="IN39" s="309"/>
+      <c r="IO39" s="309"/>
+      <c r="IP39" s="309"/>
+      <c r="IQ39" s="309"/>
+      <c r="IR39" s="309"/>
+    </row>
+    <row r="40" spans="1:252">
+      <c r="A40" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="404">
+        <v>17100006</v>
+      </c>
+      <c r="C40" s="50" t="s">
+        <v>494</v>
+      </c>
+      <c r="D40" s="440" t="s">
+        <v>601</v>
+      </c>
+      <c r="E40" s="49">
+        <v>300</v>
+      </c>
+      <c r="F40" s="49">
+        <v>10</v>
+      </c>
+      <c r="G40" s="44">
+        <v>13624</v>
+      </c>
+      <c r="H40" s="542"/>
+      <c r="I40" s="542"/>
+      <c r="J40" s="542"/>
+      <c r="K40" s="309"/>
+      <c r="L40" s="309"/>
+      <c r="M40" s="309"/>
+      <c r="N40" s="309"/>
+      <c r="O40" s="309"/>
+      <c r="P40" s="309"/>
+      <c r="Q40" s="309"/>
+      <c r="R40" s="309"/>
+      <c r="S40" s="309"/>
+      <c r="T40" s="309"/>
+      <c r="U40" s="309"/>
+      <c r="V40" s="309"/>
+      <c r="W40" s="309"/>
+      <c r="X40" s="309"/>
+      <c r="Y40" s="309"/>
+      <c r="Z40" s="309"/>
+      <c r="AA40" s="309"/>
+      <c r="AB40" s="309"/>
+      <c r="AC40" s="309"/>
+      <c r="AD40" s="309"/>
+      <c r="AE40" s="309"/>
+      <c r="AF40" s="309"/>
+      <c r="AG40" s="309"/>
+      <c r="AH40" s="309"/>
+      <c r="AI40" s="309"/>
+      <c r="AJ40" s="309"/>
+      <c r="AK40" s="309"/>
+      <c r="AL40" s="309"/>
+      <c r="AM40" s="309"/>
+      <c r="AN40" s="309"/>
+      <c r="AO40" s="309"/>
+      <c r="AP40" s="309"/>
+      <c r="AQ40" s="309"/>
+      <c r="AR40" s="309"/>
+      <c r="AS40" s="309"/>
+      <c r="AT40" s="309"/>
+      <c r="AU40" s="309"/>
+      <c r="AV40" s="309"/>
+      <c r="AW40" s="309"/>
+      <c r="AX40" s="309"/>
+      <c r="AY40" s="309"/>
+      <c r="AZ40" s="309"/>
+      <c r="BA40" s="309"/>
+      <c r="BB40" s="309"/>
+      <c r="BC40" s="309"/>
+      <c r="BD40" s="309"/>
+      <c r="BE40" s="309"/>
+      <c r="BF40" s="309"/>
+      <c r="BG40" s="309"/>
+      <c r="BH40" s="309"/>
+      <c r="BI40" s="309"/>
+      <c r="BJ40" s="309"/>
+      <c r="BK40" s="309"/>
+      <c r="BL40" s="309"/>
+      <c r="BM40" s="309"/>
+      <c r="BN40" s="309"/>
+      <c r="BO40" s="309"/>
+      <c r="BP40" s="309"/>
+      <c r="BQ40" s="309"/>
+      <c r="BR40" s="309"/>
+      <c r="BS40" s="309"/>
+      <c r="BT40" s="309"/>
+      <c r="BU40" s="309"/>
+      <c r="BV40" s="309"/>
+      <c r="BW40" s="309"/>
+      <c r="BX40" s="309"/>
+      <c r="BY40" s="309"/>
+      <c r="BZ40" s="309"/>
+      <c r="CA40" s="309"/>
+      <c r="CB40" s="309"/>
+      <c r="CC40" s="309"/>
+      <c r="CD40" s="309"/>
+      <c r="CE40" s="309"/>
+      <c r="CF40" s="309"/>
+      <c r="CG40" s="309"/>
+      <c r="CH40" s="309"/>
+      <c r="CI40" s="309"/>
+      <c r="CJ40" s="309"/>
+      <c r="CK40" s="309"/>
+      <c r="CL40" s="309"/>
+      <c r="CM40" s="309"/>
+      <c r="CN40" s="309"/>
+      <c r="CO40" s="309"/>
+      <c r="CP40" s="309"/>
+      <c r="CQ40" s="309"/>
+      <c r="CR40" s="309"/>
+      <c r="CS40" s="309"/>
+      <c r="CT40" s="309"/>
+      <c r="CU40" s="309"/>
+      <c r="CV40" s="309"/>
+      <c r="CW40" s="309"/>
+      <c r="CX40" s="309"/>
+      <c r="CY40" s="309"/>
+      <c r="CZ40" s="309"/>
+      <c r="DA40" s="309"/>
+      <c r="DB40" s="309"/>
+      <c r="DC40" s="309"/>
+      <c r="DD40" s="309"/>
+      <c r="DE40" s="309"/>
+      <c r="DF40" s="309"/>
+      <c r="DG40" s="309"/>
+      <c r="DH40" s="309"/>
+      <c r="DI40" s="309"/>
+      <c r="DJ40" s="309"/>
+      <c r="DK40" s="309"/>
+      <c r="DL40" s="309"/>
+      <c r="DM40" s="309"/>
+      <c r="DN40" s="309"/>
+      <c r="DO40" s="309"/>
+      <c r="DP40" s="309"/>
+      <c r="DQ40" s="309"/>
+      <c r="DR40" s="309"/>
+      <c r="DS40" s="309"/>
+      <c r="DT40" s="309"/>
+      <c r="DU40" s="309"/>
+      <c r="DV40" s="309"/>
+      <c r="DW40" s="309"/>
+      <c r="DX40" s="309"/>
+      <c r="DY40" s="309"/>
+      <c r="DZ40" s="309"/>
+      <c r="EA40" s="309"/>
+      <c r="EB40" s="309"/>
+      <c r="EC40" s="309"/>
+      <c r="ED40" s="309"/>
+      <c r="EE40" s="309"/>
+      <c r="EF40" s="309"/>
+      <c r="EG40" s="309"/>
+      <c r="EH40" s="309"/>
+      <c r="EI40" s="309"/>
+      <c r="EJ40" s="309"/>
+      <c r="EK40" s="309"/>
+      <c r="EL40" s="309"/>
+      <c r="EM40" s="309"/>
+      <c r="EN40" s="309"/>
+      <c r="EO40" s="309"/>
+      <c r="EP40" s="309"/>
+      <c r="EQ40" s="309"/>
+      <c r="ER40" s="309"/>
+      <c r="ES40" s="309"/>
+      <c r="ET40" s="309"/>
+      <c r="EU40" s="309"/>
+      <c r="EV40" s="309"/>
+      <c r="EW40" s="309"/>
+      <c r="EX40" s="309"/>
+      <c r="EY40" s="309"/>
+      <c r="EZ40" s="309"/>
+      <c r="FA40" s="309"/>
+      <c r="FB40" s="309"/>
+      <c r="FC40" s="309"/>
+      <c r="FD40" s="309"/>
+      <c r="FE40" s="309"/>
+      <c r="FF40" s="309"/>
+      <c r="FG40" s="309"/>
+      <c r="FH40" s="309"/>
+      <c r="FI40" s="309"/>
+      <c r="FJ40" s="309"/>
+      <c r="FK40" s="309"/>
+      <c r="FL40" s="309"/>
+      <c r="FM40" s="309"/>
+      <c r="FN40" s="309"/>
+      <c r="FO40" s="309"/>
+      <c r="FP40" s="309"/>
+      <c r="FQ40" s="309"/>
+      <c r="FR40" s="309"/>
+      <c r="FS40" s="309"/>
+      <c r="FT40" s="309"/>
+      <c r="FU40" s="309"/>
+      <c r="FV40" s="309"/>
+      <c r="FW40" s="309"/>
+      <c r="FX40" s="309"/>
+      <c r="FY40" s="309"/>
+      <c r="FZ40" s="309"/>
+      <c r="GA40" s="309"/>
+      <c r="GB40" s="309"/>
+      <c r="GC40" s="309"/>
+      <c r="GD40" s="309"/>
+      <c r="GE40" s="309"/>
+      <c r="GF40" s="309"/>
+      <c r="GG40" s="309"/>
+      <c r="GH40" s="309"/>
+      <c r="GI40" s="309"/>
+      <c r="GJ40" s="309"/>
+      <c r="GK40" s="309"/>
+      <c r="GL40" s="309"/>
+      <c r="GM40" s="309"/>
+      <c r="GN40" s="309"/>
+      <c r="GO40" s="309"/>
+      <c r="GP40" s="309"/>
+      <c r="GQ40" s="309"/>
+      <c r="GR40" s="309"/>
+      <c r="GS40" s="309"/>
+      <c r="GT40" s="309"/>
+      <c r="GU40" s="309"/>
+      <c r="GV40" s="309"/>
+      <c r="GW40" s="309"/>
+      <c r="GX40" s="309"/>
+      <c r="GY40" s="309"/>
+      <c r="GZ40" s="309"/>
+      <c r="HA40" s="309"/>
+      <c r="HB40" s="309"/>
+      <c r="HC40" s="309"/>
+      <c r="HD40" s="309"/>
+      <c r="HE40" s="309"/>
+      <c r="HF40" s="309"/>
+      <c r="HG40" s="309"/>
+      <c r="HH40" s="309"/>
+      <c r="HI40" s="309"/>
+      <c r="HJ40" s="309"/>
+      <c r="HK40" s="309"/>
+      <c r="HL40" s="309"/>
+      <c r="HM40" s="309"/>
+      <c r="HN40" s="309"/>
+      <c r="HO40" s="309"/>
+      <c r="HP40" s="309"/>
+      <c r="HQ40" s="309"/>
+      <c r="HR40" s="309"/>
+      <c r="HS40" s="309"/>
+      <c r="HT40" s="309"/>
+      <c r="HU40" s="309"/>
+      <c r="HV40" s="309"/>
+      <c r="HW40" s="309"/>
+      <c r="HX40" s="309"/>
+      <c r="HY40" s="309"/>
+      <c r="HZ40" s="309"/>
+      <c r="IA40" s="309"/>
+      <c r="IB40" s="309"/>
+      <c r="IC40" s="309"/>
+      <c r="ID40" s="309"/>
+      <c r="IE40" s="309"/>
+      <c r="IF40" s="309"/>
+      <c r="IG40" s="309"/>
+      <c r="IH40" s="309"/>
+      <c r="II40" s="309"/>
+      <c r="IJ40" s="309"/>
+      <c r="IK40" s="309"/>
+      <c r="IL40" s="309"/>
+      <c r="IM40" s="309"/>
+      <c r="IN40" s="309"/>
+      <c r="IO40" s="309"/>
+      <c r="IP40" s="309"/>
+      <c r="IQ40" s="309"/>
+      <c r="IR40" s="309"/>
+    </row>
+    <row r="41" spans="1:252">
+      <c r="A41" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="355">
+        <v>17100007</v>
+      </c>
+      <c r="C41" s="50" t="s">
+        <v>495</v>
+      </c>
+      <c r="D41" s="440" t="s">
+        <v>601</v>
+      </c>
+      <c r="E41" s="49">
+        <v>500</v>
+      </c>
+      <c r="F41" s="49">
+        <v>10</v>
+      </c>
+      <c r="G41" s="44">
+        <v>19285</v>
+      </c>
+      <c r="H41" s="542"/>
+      <c r="I41" s="542"/>
+      <c r="J41" s="542"/>
+      <c r="K41" s="309"/>
+      <c r="L41" s="309"/>
+      <c r="M41" s="309"/>
+      <c r="N41" s="309"/>
+      <c r="O41" s="309"/>
+      <c r="P41" s="309"/>
+      <c r="Q41" s="309"/>
+      <c r="R41" s="309"/>
+      <c r="S41" s="309"/>
+      <c r="T41" s="309"/>
+      <c r="U41" s="309"/>
+      <c r="V41" s="309"/>
+      <c r="W41" s="309"/>
+      <c r="X41" s="309"/>
+      <c r="Y41" s="309"/>
+      <c r="Z41" s="309"/>
+      <c r="AA41" s="309"/>
+      <c r="AB41" s="309"/>
+      <c r="AC41" s="309"/>
+      <c r="AD41" s="309"/>
+      <c r="AE41" s="309"/>
+      <c r="AF41" s="309"/>
+      <c r="AG41" s="309"/>
+      <c r="AH41" s="309"/>
+      <c r="AI41" s="309"/>
+      <c r="AJ41" s="309"/>
+      <c r="AK41" s="309"/>
+      <c r="AL41" s="309"/>
+      <c r="AM41" s="309"/>
+      <c r="AN41" s="309"/>
+      <c r="AO41" s="309"/>
+      <c r="AP41" s="309"/>
+      <c r="AQ41" s="309"/>
+      <c r="AR41" s="309"/>
+      <c r="AS41" s="309"/>
+      <c r="AT41" s="309"/>
+      <c r="AU41" s="309"/>
+      <c r="AV41" s="309"/>
+      <c r="AW41" s="309"/>
+      <c r="AX41" s="309"/>
+      <c r="AY41" s="309"/>
+      <c r="AZ41" s="309"/>
+      <c r="BA41" s="309"/>
+      <c r="BB41" s="309"/>
+      <c r="BC41" s="309"/>
+      <c r="BD41" s="309"/>
+      <c r="BE41" s="309"/>
+      <c r="BF41" s="309"/>
+      <c r="BG41" s="309"/>
+      <c r="BH41" s="309"/>
+      <c r="BI41" s="309"/>
+      <c r="BJ41" s="309"/>
+      <c r="BK41" s="309"/>
+      <c r="BL41" s="309"/>
+      <c r="BM41" s="309"/>
+      <c r="BN41" s="309"/>
+      <c r="BO41" s="309"/>
+      <c r="BP41" s="309"/>
+      <c r="BQ41" s="309"/>
+      <c r="BR41" s="309"/>
+      <c r="BS41" s="309"/>
+      <c r="BT41" s="309"/>
+      <c r="BU41" s="309"/>
+      <c r="BV41" s="309"/>
+      <c r="BW41" s="309"/>
+      <c r="BX41" s="309"/>
+      <c r="BY41" s="309"/>
+      <c r="BZ41" s="309"/>
+      <c r="CA41" s="309"/>
+      <c r="CB41" s="309"/>
+      <c r="CC41" s="309"/>
+      <c r="CD41" s="309"/>
+      <c r="CE41" s="309"/>
+      <c r="CF41" s="309"/>
+      <c r="CG41" s="309"/>
+      <c r="CH41" s="309"/>
+      <c r="CI41" s="309"/>
+      <c r="CJ41" s="309"/>
+      <c r="CK41" s="309"/>
+      <c r="CL41" s="309"/>
+      <c r="CM41" s="309"/>
+      <c r="CN41" s="309"/>
+      <c r="CO41" s="309"/>
+      <c r="CP41" s="309"/>
+      <c r="CQ41" s="309"/>
+      <c r="CR41" s="309"/>
+      <c r="CS41" s="309"/>
+      <c r="CT41" s="309"/>
+      <c r="CU41" s="309"/>
+      <c r="CV41" s="309"/>
+      <c r="CW41" s="309"/>
+      <c r="CX41" s="309"/>
+      <c r="CY41" s="309"/>
+      <c r="CZ41" s="309"/>
+      <c r="DA41" s="309"/>
+      <c r="DB41" s="309"/>
+      <c r="DC41" s="309"/>
+      <c r="DD41" s="309"/>
+      <c r="DE41" s="309"/>
+      <c r="DF41" s="309"/>
+      <c r="DG41" s="309"/>
+      <c r="DH41" s="309"/>
+      <c r="DI41" s="309"/>
+      <c r="DJ41" s="309"/>
+      <c r="DK41" s="309"/>
+      <c r="DL41" s="309"/>
+      <c r="DM41" s="309"/>
+      <c r="DN41" s="309"/>
+      <c r="DO41" s="309"/>
+      <c r="DP41" s="309"/>
+      <c r="DQ41" s="309"/>
+      <c r="DR41" s="309"/>
+      <c r="DS41" s="309"/>
+      <c r="DT41" s="309"/>
+      <c r="DU41" s="309"/>
+      <c r="DV41" s="309"/>
+      <c r="DW41" s="309"/>
+      <c r="DX41" s="309"/>
+      <c r="DY41" s="309"/>
+      <c r="DZ41" s="309"/>
+      <c r="EA41" s="309"/>
+      <c r="EB41" s="309"/>
+      <c r="EC41" s="309"/>
+      <c r="ED41" s="309"/>
+      <c r="EE41" s="309"/>
+      <c r="EF41" s="309"/>
+      <c r="EG41" s="309"/>
+      <c r="EH41" s="309"/>
+      <c r="EI41" s="309"/>
+      <c r="EJ41" s="309"/>
+      <c r="EK41" s="309"/>
+      <c r="EL41" s="309"/>
+      <c r="EM41" s="309"/>
+      <c r="EN41" s="309"/>
+      <c r="EO41" s="309"/>
+      <c r="EP41" s="309"/>
+      <c r="EQ41" s="309"/>
+      <c r="ER41" s="309"/>
+      <c r="ES41" s="309"/>
+      <c r="ET41" s="309"/>
+      <c r="EU41" s="309"/>
+      <c r="EV41" s="309"/>
+      <c r="EW41" s="309"/>
+      <c r="EX41" s="309"/>
+      <c r="EY41" s="309"/>
+      <c r="EZ41" s="309"/>
+      <c r="FA41" s="309"/>
+      <c r="FB41" s="309"/>
+      <c r="FC41" s="309"/>
+      <c r="FD41" s="309"/>
+      <c r="FE41" s="309"/>
+      <c r="FF41" s="309"/>
+      <c r="FG41" s="309"/>
+      <c r="FH41" s="309"/>
+      <c r="FI41" s="309"/>
+      <c r="FJ41" s="309"/>
+      <c r="FK41" s="309"/>
+      <c r="FL41" s="309"/>
+      <c r="FM41" s="309"/>
+      <c r="FN41" s="309"/>
+      <c r="FO41" s="309"/>
+      <c r="FP41" s="309"/>
+      <c r="FQ41" s="309"/>
+      <c r="FR41" s="309"/>
+      <c r="FS41" s="309"/>
+      <c r="FT41" s="309"/>
+      <c r="FU41" s="309"/>
+      <c r="FV41" s="309"/>
+      <c r="FW41" s="309"/>
+      <c r="FX41" s="309"/>
+      <c r="FY41" s="309"/>
+      <c r="FZ41" s="309"/>
+      <c r="GA41" s="309"/>
+      <c r="GB41" s="309"/>
+      <c r="GC41" s="309"/>
+      <c r="GD41" s="309"/>
+      <c r="GE41" s="309"/>
+      <c r="GF41" s="309"/>
+      <c r="GG41" s="309"/>
+      <c r="GH41" s="309"/>
+      <c r="GI41" s="309"/>
+      <c r="GJ41" s="309"/>
+      <c r="GK41" s="309"/>
+      <c r="GL41" s="309"/>
+      <c r="GM41" s="309"/>
+      <c r="GN41" s="309"/>
+      <c r="GO41" s="309"/>
+      <c r="GP41" s="309"/>
+      <c r="GQ41" s="309"/>
+      <c r="GR41" s="309"/>
+      <c r="GS41" s="309"/>
+      <c r="GT41" s="309"/>
+      <c r="GU41" s="309"/>
+      <c r="GV41" s="309"/>
+      <c r="GW41" s="309"/>
+      <c r="GX41" s="309"/>
+      <c r="GY41" s="309"/>
+      <c r="GZ41" s="309"/>
+      <c r="HA41" s="309"/>
+      <c r="HB41" s="309"/>
+      <c r="HC41" s="309"/>
+      <c r="HD41" s="309"/>
+      <c r="HE41" s="309"/>
+      <c r="HF41" s="309"/>
+      <c r="HG41" s="309"/>
+      <c r="HH41" s="309"/>
+      <c r="HI41" s="309"/>
+      <c r="HJ41" s="309"/>
+      <c r="HK41" s="309"/>
+      <c r="HL41" s="309"/>
+      <c r="HM41" s="309"/>
+      <c r="HN41" s="309"/>
+      <c r="HO41" s="309"/>
+      <c r="HP41" s="309"/>
+      <c r="HQ41" s="309"/>
+      <c r="HR41" s="309"/>
+      <c r="HS41" s="309"/>
+      <c r="HT41" s="309"/>
+      <c r="HU41" s="309"/>
+      <c r="HV41" s="309"/>
+      <c r="HW41" s="309"/>
+      <c r="HX41" s="309"/>
+      <c r="HY41" s="309"/>
+      <c r="HZ41" s="309"/>
+      <c r="IA41" s="309"/>
+      <c r="IB41" s="309"/>
+      <c r="IC41" s="309"/>
+      <c r="ID41" s="309"/>
+      <c r="IE41" s="309"/>
+      <c r="IF41" s="309"/>
+      <c r="IG41" s="309"/>
+      <c r="IH41" s="309"/>
+      <c r="II41" s="309"/>
+      <c r="IJ41" s="309"/>
+      <c r="IK41" s="309"/>
+      <c r="IL41" s="309"/>
+      <c r="IM41" s="309"/>
+      <c r="IN41" s="309"/>
+      <c r="IO41" s="309"/>
+      <c r="IP41" s="309"/>
+      <c r="IQ41" s="309"/>
+      <c r="IR41" s="309"/>
+    </row>
+    <row r="42" spans="1:252">
+      <c r="A42" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" s="355">
+        <v>17100008</v>
+      </c>
+      <c r="C42" s="50" t="s">
+        <v>496</v>
+      </c>
+      <c r="D42" s="54">
+        <v>2</v>
+      </c>
+      <c r="E42" s="49">
+        <v>750</v>
+      </c>
+      <c r="F42" s="49">
+        <v>10</v>
+      </c>
+      <c r="G42" s="44">
+        <v>30418</v>
+      </c>
+      <c r="H42" s="542"/>
+      <c r="I42" s="542"/>
+      <c r="J42" s="542"/>
+      <c r="K42" s="309"/>
+      <c r="L42" s="309"/>
+      <c r="M42" s="309"/>
+      <c r="N42" s="309"/>
+      <c r="O42" s="309"/>
+      <c r="P42" s="309"/>
+      <c r="Q42" s="309"/>
+      <c r="R42" s="309"/>
+      <c r="S42" s="309"/>
+      <c r="T42" s="309"/>
+      <c r="U42" s="309"/>
+      <c r="V42" s="309"/>
+      <c r="W42" s="309"/>
+      <c r="X42" s="309"/>
+      <c r="Y42" s="309"/>
+      <c r="Z42" s="309"/>
+      <c r="AA42" s="309"/>
+      <c r="AB42" s="309"/>
+      <c r="AC42" s="309"/>
+      <c r="AD42" s="309"/>
+      <c r="AE42" s="309"/>
+      <c r="AF42" s="309"/>
+      <c r="AG42" s="309"/>
+      <c r="AH42" s="309"/>
+      <c r="AI42" s="309"/>
+      <c r="AJ42" s="309"/>
+      <c r="AK42" s="309"/>
+      <c r="AL42" s="309"/>
+      <c r="AM42" s="309"/>
+      <c r="AN42" s="309"/>
+      <c r="AO42" s="309"/>
+      <c r="AP42" s="309"/>
+      <c r="AQ42" s="309"/>
+      <c r="AR42" s="309"/>
+      <c r="AS42" s="309"/>
+      <c r="AT42" s="309"/>
+      <c r="AU42" s="309"/>
+      <c r="AV42" s="309"/>
+      <c r="AW42" s="309"/>
+      <c r="AX42" s="309"/>
+      <c r="AY42" s="309"/>
+      <c r="AZ42" s="309"/>
+      <c r="BA42" s="309"/>
+      <c r="BB42" s="309"/>
+      <c r="BC42" s="309"/>
+      <c r="BD42" s="309"/>
+      <c r="BE42" s="309"/>
+      <c r="BF42" s="309"/>
+      <c r="BG42" s="309"/>
+      <c r="BH42" s="309"/>
+      <c r="BI42" s="309"/>
+      <c r="BJ42" s="309"/>
+      <c r="BK42" s="309"/>
+      <c r="BL42" s="309"/>
+      <c r="BM42" s="309"/>
+      <c r="BN42" s="309"/>
+      <c r="BO42" s="309"/>
+      <c r="BP42" s="309"/>
+      <c r="BQ42" s="309"/>
+      <c r="BR42" s="309"/>
+      <c r="BS42" s="309"/>
+      <c r="BT42" s="309"/>
+      <c r="BU42" s="309"/>
+      <c r="BV42" s="309"/>
+      <c r="BW42" s="309"/>
+      <c r="BX42" s="309"/>
+      <c r="BY42" s="309"/>
+      <c r="BZ42" s="309"/>
+      <c r="CA42" s="309"/>
+      <c r="CB42" s="309"/>
+      <c r="CC42" s="309"/>
+      <c r="CD42" s="309"/>
+      <c r="CE42" s="309"/>
+      <c r="CF42" s="309"/>
+      <c r="CG42" s="309"/>
+      <c r="CH42" s="309"/>
+      <c r="CI42" s="309"/>
+      <c r="CJ42" s="309"/>
+      <c r="CK42" s="309"/>
+      <c r="CL42" s="309"/>
+      <c r="CM42" s="309"/>
+      <c r="CN42" s="309"/>
+      <c r="CO42" s="309"/>
+      <c r="CP42" s="309"/>
+      <c r="CQ42" s="309"/>
+      <c r="CR42" s="309"/>
+      <c r="CS42" s="309"/>
+      <c r="CT42" s="309"/>
+      <c r="CU42" s="309"/>
+      <c r="CV42" s="309"/>
+      <c r="CW42" s="309"/>
+      <c r="CX42" s="309"/>
+      <c r="CY42" s="309"/>
+      <c r="CZ42" s="309"/>
+      <c r="DA42" s="309"/>
+      <c r="DB42" s="309"/>
+      <c r="DC42" s="309"/>
+      <c r="DD42" s="309"/>
+      <c r="DE42" s="309"/>
+      <c r="DF42" s="309"/>
+      <c r="DG42" s="309"/>
+      <c r="DH42" s="309"/>
+      <c r="DI42" s="309"/>
+      <c r="DJ42" s="309"/>
+      <c r="DK42" s="309"/>
+      <c r="DL42" s="309"/>
+      <c r="DM42" s="309"/>
+      <c r="DN42" s="309"/>
+      <c r="DO42" s="309"/>
+      <c r="DP42" s="309"/>
+      <c r="DQ42" s="309"/>
+      <c r="DR42" s="309"/>
+      <c r="DS42" s="309"/>
+      <c r="DT42" s="309"/>
+      <c r="DU42" s="309"/>
+      <c r="DV42" s="309"/>
+      <c r="DW42" s="309"/>
+      <c r="DX42" s="309"/>
+      <c r="DY42" s="309"/>
+      <c r="DZ42" s="309"/>
+      <c r="EA42" s="309"/>
+      <c r="EB42" s="309"/>
+      <c r="EC42" s="309"/>
+      <c r="ED42" s="309"/>
+      <c r="EE42" s="309"/>
+      <c r="EF42" s="309"/>
+      <c r="EG42" s="309"/>
+      <c r="EH42" s="309"/>
+      <c r="EI42" s="309"/>
+      <c r="EJ42" s="309"/>
+      <c r="EK42" s="309"/>
+      <c r="EL42" s="309"/>
+      <c r="EM42" s="309"/>
+      <c r="EN42" s="309"/>
+      <c r="EO42" s="309"/>
+      <c r="EP42" s="309"/>
+      <c r="EQ42" s="309"/>
+      <c r="ER42" s="309"/>
+      <c r="ES42" s="309"/>
+      <c r="ET42" s="309"/>
+      <c r="EU42" s="309"/>
+      <c r="EV42" s="309"/>
+      <c r="EW42" s="309"/>
+      <c r="EX42" s="309"/>
+      <c r="EY42" s="309"/>
+      <c r="EZ42" s="309"/>
+      <c r="FA42" s="309"/>
+      <c r="FB42" s="309"/>
+      <c r="FC42" s="309"/>
+      <c r="FD42" s="309"/>
+      <c r="FE42" s="309"/>
+      <c r="FF42" s="309"/>
+      <c r="FG42" s="309"/>
+      <c r="FH42" s="309"/>
+      <c r="FI42" s="309"/>
+      <c r="FJ42" s="309"/>
+      <c r="FK42" s="309"/>
+      <c r="FL42" s="309"/>
+      <c r="FM42" s="309"/>
+      <c r="FN42" s="309"/>
+      <c r="FO42" s="309"/>
+      <c r="FP42" s="309"/>
+      <c r="FQ42" s="309"/>
+      <c r="FR42" s="309"/>
+      <c r="FS42" s="309"/>
+      <c r="FT42" s="309"/>
+      <c r="FU42" s="309"/>
+      <c r="FV42" s="309"/>
+      <c r="FW42" s="309"/>
+      <c r="FX42" s="309"/>
+      <c r="FY42" s="309"/>
+      <c r="FZ42" s="309"/>
+      <c r="GA42" s="309"/>
+      <c r="GB42" s="309"/>
+      <c r="GC42" s="309"/>
+      <c r="GD42" s="309"/>
+      <c r="GE42" s="309"/>
+      <c r="GF42" s="309"/>
+      <c r="GG42" s="309"/>
+      <c r="GH42" s="309"/>
+      <c r="GI42" s="309"/>
+      <c r="GJ42" s="309"/>
+      <c r="GK42" s="309"/>
+      <c r="GL42" s="309"/>
+      <c r="GM42" s="309"/>
+      <c r="GN42" s="309"/>
+      <c r="GO42" s="309"/>
+      <c r="GP42" s="309"/>
+      <c r="GQ42" s="309"/>
+      <c r="GR42" s="309"/>
+      <c r="GS42" s="309"/>
+      <c r="GT42" s="309"/>
+      <c r="GU42" s="309"/>
+      <c r="GV42" s="309"/>
+      <c r="GW42" s="309"/>
+      <c r="GX42" s="309"/>
+      <c r="GY42" s="309"/>
+      <c r="GZ42" s="309"/>
+      <c r="HA42" s="309"/>
+      <c r="HB42" s="309"/>
+      <c r="HC42" s="309"/>
+      <c r="HD42" s="309"/>
+      <c r="HE42" s="309"/>
+      <c r="HF42" s="309"/>
+      <c r="HG42" s="309"/>
+      <c r="HH42" s="309"/>
+      <c r="HI42" s="309"/>
+      <c r="HJ42" s="309"/>
+      <c r="HK42" s="309"/>
+      <c r="HL42" s="309"/>
+      <c r="HM42" s="309"/>
+      <c r="HN42" s="309"/>
+      <c r="HO42" s="309"/>
+      <c r="HP42" s="309"/>
+      <c r="HQ42" s="309"/>
+      <c r="HR42" s="309"/>
+      <c r="HS42" s="309"/>
+      <c r="HT42" s="309"/>
+      <c r="HU42" s="309"/>
+      <c r="HV42" s="309"/>
+      <c r="HW42" s="309"/>
+      <c r="HX42" s="309"/>
+      <c r="HY42" s="309"/>
+      <c r="HZ42" s="309"/>
+      <c r="IA42" s="309"/>
+      <c r="IB42" s="309"/>
+      <c r="IC42" s="309"/>
+      <c r="ID42" s="309"/>
+      <c r="IE42" s="309"/>
+      <c r="IF42" s="309"/>
+      <c r="IG42" s="309"/>
+      <c r="IH42" s="309"/>
+      <c r="II42" s="309"/>
+      <c r="IJ42" s="309"/>
+      <c r="IK42" s="309"/>
+      <c r="IL42" s="309"/>
+      <c r="IM42" s="309"/>
+      <c r="IN42" s="309"/>
+      <c r="IO42" s="309"/>
+      <c r="IP42" s="309"/>
+      <c r="IQ42" s="309"/>
+      <c r="IR42" s="309"/>
+    </row>
+    <row r="43" spans="1:252">
+      <c r="A43" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="355">
+        <v>17100009</v>
+      </c>
+      <c r="C43" s="50" t="s">
+        <v>497</v>
+      </c>
+      <c r="D43" s="54">
+        <v>2</v>
+      </c>
+      <c r="E43" s="49">
+        <v>1000</v>
+      </c>
+      <c r="F43" s="49">
+        <v>10</v>
+      </c>
+      <c r="G43" s="44">
+        <v>38782</v>
+      </c>
+      <c r="H43" s="542"/>
+      <c r="I43" s="542"/>
+      <c r="J43" s="542"/>
+      <c r="K43" s="309"/>
+      <c r="L43" s="309"/>
+      <c r="M43" s="309"/>
+      <c r="N43" s="309"/>
+      <c r="O43" s="309"/>
+      <c r="P43" s="309"/>
+      <c r="Q43" s="309"/>
+      <c r="R43" s="309"/>
+      <c r="S43" s="309"/>
+      <c r="T43" s="309"/>
+      <c r="U43" s="309"/>
+      <c r="V43" s="309"/>
+      <c r="W43" s="309"/>
+      <c r="X43" s="309"/>
+      <c r="Y43" s="309"/>
+      <c r="Z43" s="309"/>
+      <c r="AA43" s="309"/>
+      <c r="AB43" s="309"/>
+      <c r="AC43" s="309"/>
+      <c r="AD43" s="309"/>
+      <c r="AE43" s="309"/>
+      <c r="AF43" s="309"/>
+      <c r="AG43" s="309"/>
+      <c r="AH43" s="309"/>
+      <c r="AI43" s="309"/>
+      <c r="AJ43" s="309"/>
+      <c r="AK43" s="309"/>
+      <c r="AL43" s="309"/>
+      <c r="AM43" s="309"/>
+      <c r="AN43" s="309"/>
+      <c r="AO43" s="309"/>
+      <c r="AP43" s="309"/>
+      <c r="AQ43" s="309"/>
+      <c r="AR43" s="309"/>
+      <c r="AS43" s="309"/>
+      <c r="AT43" s="309"/>
+      <c r="AU43" s="309"/>
+      <c r="AV43" s="309"/>
+      <c r="AW43" s="309"/>
+      <c r="AX43" s="309"/>
+      <c r="AY43" s="309"/>
+      <c r="AZ43" s="309"/>
+      <c r="BA43" s="309"/>
+      <c r="BB43" s="309"/>
+      <c r="BC43" s="309"/>
+      <c r="BD43" s="309"/>
+      <c r="BE43" s="309"/>
+      <c r="BF43" s="309"/>
+      <c r="BG43" s="309"/>
+      <c r="BH43" s="309"/>
+      <c r="BI43" s="309"/>
+      <c r="BJ43" s="309"/>
+      <c r="BK43" s="309"/>
+      <c r="BL43" s="309"/>
+      <c r="BM43" s="309"/>
+      <c r="BN43" s="309"/>
+      <c r="BO43" s="309"/>
+      <c r="BP43" s="309"/>
+      <c r="BQ43" s="309"/>
+      <c r="BR43" s="309"/>
+      <c r="BS43" s="309"/>
+      <c r="BT43" s="309"/>
+      <c r="BU43" s="309"/>
+      <c r="BV43" s="309"/>
+      <c r="BW43" s="309"/>
+      <c r="BX43" s="309"/>
+      <c r="BY43" s="309"/>
+      <c r="BZ43" s="309"/>
+      <c r="CA43" s="309"/>
+      <c r="CB43" s="309"/>
+      <c r="CC43" s="309"/>
+      <c r="CD43" s="309"/>
+      <c r="CE43" s="309"/>
+      <c r="CF43" s="309"/>
+      <c r="CG43" s="309"/>
+      <c r="CH43" s="309"/>
+      <c r="CI43" s="309"/>
+      <c r="CJ43" s="309"/>
+      <c r="CK43" s="309"/>
+      <c r="CL43" s="309"/>
+      <c r="CM43" s="309"/>
+      <c r="CN43" s="309"/>
+      <c r="CO43" s="309"/>
+      <c r="CP43" s="309"/>
+      <c r="CQ43" s="309"/>
+      <c r="CR43" s="309"/>
+      <c r="CS43" s="309"/>
+      <c r="CT43" s="309"/>
+      <c r="CU43" s="309"/>
+      <c r="CV43" s="309"/>
+      <c r="CW43" s="309"/>
+      <c r="CX43" s="309"/>
+      <c r="CY43" s="309"/>
+      <c r="CZ43" s="309"/>
+      <c r="DA43" s="309"/>
+      <c r="DB43" s="309"/>
+      <c r="DC43" s="309"/>
+      <c r="DD43" s="309"/>
+      <c r="DE43" s="309"/>
+      <c r="DF43" s="309"/>
+      <c r="DG43" s="309"/>
+      <c r="DH43" s="309"/>
+      <c r="DI43" s="309"/>
+      <c r="DJ43" s="309"/>
+      <c r="DK43" s="309"/>
+      <c r="DL43" s="309"/>
+      <c r="DM43" s="309"/>
+      <c r="DN43" s="309"/>
+      <c r="DO43" s="309"/>
+      <c r="DP43" s="309"/>
+      <c r="DQ43" s="309"/>
+      <c r="DR43" s="309"/>
+      <c r="DS43" s="309"/>
+      <c r="DT43" s="309"/>
+      <c r="DU43" s="309"/>
+      <c r="DV43" s="309"/>
+      <c r="DW43" s="309"/>
+      <c r="DX43" s="309"/>
+      <c r="DY43" s="309"/>
+      <c r="DZ43" s="309"/>
+      <c r="EA43" s="309"/>
+      <c r="EB43" s="309"/>
+      <c r="EC43" s="309"/>
+      <c r="ED43" s="309"/>
+      <c r="EE43" s="309"/>
+      <c r="EF43" s="309"/>
+      <c r="EG43" s="309"/>
+      <c r="EH43" s="309"/>
+      <c r="EI43" s="309"/>
+      <c r="EJ43" s="309"/>
+      <c r="EK43" s="309"/>
+      <c r="EL43" s="309"/>
+      <c r="EM43" s="309"/>
+      <c r="EN43" s="309"/>
+      <c r="EO43" s="309"/>
+      <c r="EP43" s="309"/>
+      <c r="EQ43" s="309"/>
+      <c r="ER43" s="309"/>
+      <c r="ES43" s="309"/>
+      <c r="ET43" s="309"/>
+      <c r="EU43" s="309"/>
+      <c r="EV43" s="309"/>
+      <c r="EW43" s="309"/>
+      <c r="EX43" s="309"/>
+      <c r="EY43" s="309"/>
+      <c r="EZ43" s="309"/>
+      <c r="FA43" s="309"/>
+      <c r="FB43" s="309"/>
+      <c r="FC43" s="309"/>
+      <c r="FD43" s="309"/>
+      <c r="FE43" s="309"/>
+      <c r="FF43" s="309"/>
+      <c r="FG43" s="309"/>
+      <c r="FH43" s="309"/>
+      <c r="FI43" s="309"/>
+      <c r="FJ43" s="309"/>
+      <c r="FK43" s="309"/>
+      <c r="FL43" s="309"/>
+      <c r="FM43" s="309"/>
+      <c r="FN43" s="309"/>
+      <c r="FO43" s="309"/>
+      <c r="FP43" s="309"/>
+      <c r="FQ43" s="309"/>
+      <c r="FR43" s="309"/>
+      <c r="FS43" s="309"/>
+      <c r="FT43" s="309"/>
+      <c r="FU43" s="309"/>
+      <c r="FV43" s="309"/>
+      <c r="FW43" s="309"/>
+      <c r="FX43" s="309"/>
+      <c r="FY43" s="309"/>
+      <c r="FZ43" s="309"/>
+      <c r="GA43" s="309"/>
+      <c r="GB43" s="309"/>
+      <c r="GC43" s="309"/>
+      <c r="GD43" s="309"/>
+      <c r="GE43" s="309"/>
+      <c r="GF43" s="309"/>
+      <c r="GG43" s="309"/>
+      <c r="GH43" s="309"/>
+      <c r="GI43" s="309"/>
+      <c r="GJ43" s="309"/>
+      <c r="GK43" s="309"/>
+      <c r="GL43" s="309"/>
+      <c r="GM43" s="309"/>
+      <c r="GN43" s="309"/>
+      <c r="GO43" s="309"/>
+      <c r="GP43" s="309"/>
+      <c r="GQ43" s="309"/>
+      <c r="GR43" s="309"/>
+      <c r="GS43" s="309"/>
+      <c r="GT43" s="309"/>
+      <c r="GU43" s="309"/>
+      <c r="GV43" s="309"/>
+      <c r="GW43" s="309"/>
+      <c r="GX43" s="309"/>
+      <c r="GY43" s="309"/>
+      <c r="GZ43" s="309"/>
+      <c r="HA43" s="309"/>
+      <c r="HB43" s="309"/>
+      <c r="HC43" s="309"/>
+      <c r="HD43" s="309"/>
+      <c r="HE43" s="309"/>
+      <c r="HF43" s="309"/>
+      <c r="HG43" s="309"/>
+      <c r="HH43" s="309"/>
+      <c r="HI43" s="309"/>
+      <c r="HJ43" s="309"/>
+      <c r="HK43" s="309"/>
+      <c r="HL43" s="309"/>
+      <c r="HM43" s="309"/>
+      <c r="HN43" s="309"/>
+      <c r="HO43" s="309"/>
+      <c r="HP43" s="309"/>
+      <c r="HQ43" s="309"/>
+      <c r="HR43" s="309"/>
+      <c r="HS43" s="309"/>
+      <c r="HT43" s="309"/>
+      <c r="HU43" s="309"/>
+      <c r="HV43" s="309"/>
+      <c r="HW43" s="309"/>
+      <c r="HX43" s="309"/>
+      <c r="HY43" s="309"/>
+      <c r="HZ43" s="309"/>
+      <c r="IA43" s="309"/>
+      <c r="IB43" s="309"/>
+      <c r="IC43" s="309"/>
+      <c r="ID43" s="309"/>
+      <c r="IE43" s="309"/>
+      <c r="IF43" s="309"/>
+      <c r="IG43" s="309"/>
+      <c r="IH43" s="309"/>
+      <c r="II43" s="309"/>
+      <c r="IJ43" s="309"/>
+      <c r="IK43" s="309"/>
+      <c r="IL43" s="309"/>
+      <c r="IM43" s="309"/>
+      <c r="IN43" s="309"/>
+      <c r="IO43" s="309"/>
+      <c r="IP43" s="309"/>
+      <c r="IQ43" s="309"/>
+      <c r="IR43" s="309"/>
+    </row>
+    <row r="44" spans="1:252">
+      <c r="A44" s="174"/>
+      <c r="B44" s="323"/>
+      <c r="C44" s="540"/>
+      <c r="E44" s="566"/>
+      <c r="F44" s="559"/>
+      <c r="G44" s="544"/>
+      <c r="H44" s="542"/>
+      <c r="I44" s="542"/>
+      <c r="J44" s="542"/>
+    </row>
+    <row r="45" spans="1:252" ht="24.75">
+      <c r="A45" s="320"/>
+      <c r="B45" s="323"/>
+      <c r="C45" s="505" t="s">
+        <v>20</v>
+      </c>
+      <c r="E45" s="309"/>
+      <c r="F45" s="567"/>
+      <c r="G45" s="542"/>
+      <c r="H45" s="542"/>
+      <c r="I45" s="542"/>
+      <c r="J45" s="542"/>
+    </row>
+    <row r="46" spans="1:252">
+      <c r="A46" s="320"/>
+      <c r="B46" s="323"/>
+      <c r="C46" s="323"/>
+      <c r="D46" s="341"/>
+      <c r="E46" s="309"/>
+      <c r="F46" s="567"/>
+      <c r="H46" s="542"/>
+      <c r="I46" s="542"/>
+      <c r="J46" s="542"/>
+    </row>
+    <row r="47" spans="1:252" ht="54">
+      <c r="A47" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47" s="442" t="s">
+        <v>26</v>
+      </c>
+      <c r="C47" s="310"/>
+      <c r="D47" s="380"/>
+      <c r="E47" s="380" t="s">
+        <v>46</v>
+      </c>
+      <c r="F47" s="380"/>
+      <c r="G47" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="H47" s="542"/>
+      <c r="I47" s="542"/>
+      <c r="J47" s="542"/>
+      <c r="K47" s="64"/>
+      <c r="L47" s="64"/>
+      <c r="M47" s="64"/>
+      <c r="N47" s="64"/>
+      <c r="O47" s="64"/>
+      <c r="P47" s="64"/>
+      <c r="Q47" s="64"/>
+      <c r="R47" s="64"/>
+      <c r="S47" s="64"/>
+      <c r="T47" s="64"/>
+      <c r="U47" s="64"/>
+      <c r="V47" s="64"/>
+      <c r="W47" s="64"/>
+      <c r="X47" s="64"/>
+      <c r="Y47" s="64"/>
+      <c r="Z47" s="64"/>
+      <c r="AA47" s="64"/>
+      <c r="AB47" s="64"/>
+      <c r="AC47" s="64"/>
+      <c r="AD47" s="64"/>
+      <c r="AE47" s="64"/>
+      <c r="AF47" s="64"/>
+      <c r="AG47" s="64"/>
+      <c r="AH47" s="64"/>
+      <c r="AI47" s="64"/>
+      <c r="AJ47" s="64"/>
+      <c r="AK47" s="64"/>
+      <c r="AL47" s="64"/>
+      <c r="AM47" s="64"/>
+      <c r="AN47" s="64"/>
+      <c r="AO47" s="64"/>
+      <c r="AP47" s="64"/>
+      <c r="AQ47" s="64"/>
+      <c r="AR47" s="64"/>
+      <c r="AS47" s="64"/>
+      <c r="AT47" s="64"/>
+      <c r="AU47" s="64"/>
+      <c r="AV47" s="64"/>
+      <c r="AW47" s="64"/>
+      <c r="AX47" s="64"/>
+      <c r="AY47" s="64"/>
+      <c r="AZ47" s="64"/>
+      <c r="BA47" s="64"/>
+      <c r="BB47" s="64"/>
+      <c r="BC47" s="64"/>
+      <c r="BD47" s="64"/>
+      <c r="BE47" s="64"/>
+      <c r="BF47" s="64"/>
+      <c r="BG47" s="64"/>
+      <c r="BH47" s="64"/>
+      <c r="BI47" s="64"/>
+      <c r="BJ47" s="64"/>
+      <c r="BK47" s="64"/>
+      <c r="BL47" s="64"/>
+      <c r="BM47" s="64"/>
+      <c r="BN47" s="64"/>
+      <c r="BO47" s="64"/>
+      <c r="BP47" s="64"/>
+      <c r="BQ47" s="64"/>
+      <c r="BR47" s="64"/>
+      <c r="BS47" s="64"/>
+      <c r="BT47" s="64"/>
+      <c r="BU47" s="64"/>
+      <c r="BV47" s="64"/>
+      <c r="BW47" s="64"/>
+      <c r="BX47" s="64"/>
+      <c r="BY47" s="64"/>
+      <c r="BZ47" s="64"/>
+      <c r="CA47" s="64"/>
+      <c r="CB47" s="64"/>
+      <c r="CC47" s="64"/>
+      <c r="CD47" s="64"/>
+      <c r="CE47" s="64"/>
+      <c r="CF47" s="64"/>
+      <c r="CG47" s="64"/>
+      <c r="CH47" s="64"/>
+      <c r="CI47" s="64"/>
+      <c r="CJ47" s="64"/>
+      <c r="CK47" s="64"/>
+      <c r="CL47" s="64"/>
+      <c r="CM47" s="64"/>
+      <c r="CN47" s="64"/>
+      <c r="CO47" s="64"/>
+      <c r="CP47" s="64"/>
+      <c r="CQ47" s="64"/>
+      <c r="CR47" s="64"/>
+      <c r="CS47" s="64"/>
+      <c r="CT47" s="64"/>
+      <c r="CU47" s="64"/>
+      <c r="CV47" s="64"/>
+      <c r="CW47" s="64"/>
+      <c r="CX47" s="64"/>
+      <c r="CY47" s="64"/>
+      <c r="CZ47" s="64"/>
+      <c r="DA47" s="64"/>
+      <c r="DB47" s="64"/>
+      <c r="DC47" s="64"/>
+      <c r="DD47" s="64"/>
+      <c r="DE47" s="64"/>
+      <c r="DF47" s="64"/>
+      <c r="DG47" s="64"/>
+      <c r="DH47" s="64"/>
+      <c r="DI47" s="64"/>
+      <c r="DJ47" s="64"/>
+      <c r="DK47" s="64"/>
+      <c r="DL47" s="64"/>
+      <c r="DM47" s="64"/>
+      <c r="DN47" s="64"/>
+      <c r="DO47" s="64"/>
+      <c r="DP47" s="64"/>
+      <c r="DQ47" s="64"/>
+      <c r="DR47" s="64"/>
+      <c r="DS47" s="64"/>
+      <c r="DT47" s="64"/>
+      <c r="DU47" s="64"/>
+      <c r="DV47" s="64"/>
+      <c r="DW47" s="64"/>
+      <c r="DX47" s="64"/>
+      <c r="DY47" s="64"/>
+      <c r="DZ47" s="64"/>
+      <c r="EA47" s="64"/>
+      <c r="EB47" s="64"/>
+      <c r="EC47" s="64"/>
+      <c r="ED47" s="64"/>
+      <c r="EE47" s="64"/>
+      <c r="EF47" s="64"/>
+      <c r="EG47" s="64"/>
+      <c r="EH47" s="64"/>
+      <c r="EI47" s="64"/>
+      <c r="EJ47" s="64"/>
+      <c r="EK47" s="64"/>
+      <c r="EL47" s="64"/>
+      <c r="EM47" s="64"/>
+      <c r="EN47" s="64"/>
+      <c r="EO47" s="64"/>
+      <c r="EP47" s="64"/>
+      <c r="EQ47" s="64"/>
+      <c r="ER47" s="64"/>
+      <c r="ES47" s="64"/>
+      <c r="ET47" s="64"/>
+      <c r="EU47" s="64"/>
+      <c r="EV47" s="64"/>
+      <c r="EW47" s="64"/>
+      <c r="EX47" s="64"/>
+      <c r="EY47" s="64"/>
+      <c r="EZ47" s="64"/>
+      <c r="FA47" s="64"/>
+      <c r="FB47" s="64"/>
+      <c r="FC47" s="64"/>
+      <c r="FD47" s="64"/>
+      <c r="FE47" s="64"/>
+      <c r="FF47" s="64"/>
+      <c r="FG47" s="64"/>
+      <c r="FH47" s="64"/>
+      <c r="FI47" s="64"/>
+      <c r="FJ47" s="64"/>
+      <c r="FK47" s="64"/>
+      <c r="FL47" s="64"/>
+      <c r="FM47" s="64"/>
+      <c r="FN47" s="64"/>
+      <c r="FO47" s="64"/>
+      <c r="FP47" s="64"/>
+      <c r="FQ47" s="64"/>
+      <c r="FR47" s="64"/>
+      <c r="FS47" s="64"/>
+      <c r="FT47" s="64"/>
+      <c r="FU47" s="64"/>
+      <c r="FV47" s="64"/>
+      <c r="FW47" s="64"/>
+      <c r="FX47" s="64"/>
+      <c r="FY47" s="64"/>
+      <c r="FZ47" s="64"/>
+      <c r="GA47" s="64"/>
+      <c r="GB47" s="64"/>
+      <c r="GC47" s="64"/>
+      <c r="GD47" s="64"/>
+      <c r="GE47" s="64"/>
+      <c r="GF47" s="64"/>
+      <c r="GG47" s="64"/>
+      <c r="GH47" s="64"/>
+      <c r="GI47" s="64"/>
+      <c r="GJ47" s="64"/>
+      <c r="GK47" s="64"/>
+      <c r="GL47" s="64"/>
+      <c r="GM47" s="64"/>
+      <c r="GN47" s="64"/>
+      <c r="GO47" s="64"/>
+      <c r="GP47" s="64"/>
+      <c r="GQ47" s="64"/>
+      <c r="GR47" s="64"/>
+      <c r="GS47" s="64"/>
+      <c r="GT47" s="64"/>
+      <c r="GU47" s="64"/>
+      <c r="GV47" s="64"/>
+      <c r="GW47" s="64"/>
+      <c r="GX47" s="64"/>
+      <c r="GY47" s="64"/>
+      <c r="GZ47" s="64"/>
+      <c r="HA47" s="64"/>
+      <c r="HB47" s="64"/>
+      <c r="HC47" s="64"/>
+      <c r="HD47" s="64"/>
+      <c r="HE47" s="64"/>
+      <c r="HF47" s="64"/>
+      <c r="HG47" s="64"/>
+      <c r="HH47" s="64"/>
+      <c r="HI47" s="64"/>
+      <c r="HJ47" s="64"/>
+      <c r="HK47" s="64"/>
+      <c r="HL47" s="64"/>
+      <c r="HM47" s="64"/>
+      <c r="HN47" s="64"/>
+      <c r="HO47" s="64"/>
+      <c r="HP47" s="64"/>
+      <c r="HQ47" s="64"/>
+      <c r="HR47" s="64"/>
+      <c r="HS47" s="64"/>
+      <c r="HT47" s="64"/>
+      <c r="HU47" s="64"/>
+      <c r="HV47" s="64"/>
+      <c r="HW47" s="64"/>
+      <c r="HX47" s="64"/>
+      <c r="HY47" s="64"/>
+      <c r="HZ47" s="64"/>
+      <c r="IA47" s="64"/>
+      <c r="IB47" s="64"/>
+      <c r="IC47" s="64"/>
+      <c r="ID47" s="64"/>
+      <c r="IE47" s="64"/>
+      <c r="IF47" s="64"/>
+      <c r="IG47" s="64"/>
+      <c r="IH47" s="64"/>
+      <c r="II47" s="64"/>
+      <c r="IJ47" s="64"/>
+      <c r="IK47" s="64"/>
+      <c r="IL47" s="64"/>
+      <c r="IM47" s="64"/>
+      <c r="IN47" s="64"/>
+      <c r="IO47" s="64"/>
+      <c r="IP47" s="64"/>
+      <c r="IQ47" s="64"/>
+      <c r="IR47" s="64"/>
+    </row>
+    <row r="48" spans="1:252">
+      <c r="A48" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="413" t="s">
+        <v>57</v>
+      </c>
+      <c r="C48" s="311"/>
+      <c r="D48" s="463" t="s">
+        <v>28</v>
+      </c>
+      <c r="E48" s="477"/>
+      <c r="F48" s="478"/>
+      <c r="G48" s="44">
+        <v>1602</v>
+      </c>
+      <c r="H48" s="542"/>
+      <c r="I48" s="542"/>
+      <c r="J48" s="542"/>
+      <c r="K48" s="64"/>
+      <c r="L48" s="64"/>
+      <c r="M48" s="64"/>
+      <c r="N48" s="64"/>
+      <c r="O48" s="64"/>
+      <c r="P48" s="64"/>
+      <c r="Q48" s="64"/>
+      <c r="R48" s="64"/>
+      <c r="S48" s="64"/>
+      <c r="T48" s="64"/>
+      <c r="U48" s="64"/>
+      <c r="V48" s="64"/>
+      <c r="W48" s="64"/>
+      <c r="X48" s="64"/>
+      <c r="Y48" s="64"/>
+      <c r="Z48" s="64"/>
+      <c r="AA48" s="64"/>
+      <c r="AB48" s="64"/>
+      <c r="AC48" s="64"/>
+      <c r="AD48" s="64"/>
+      <c r="AE48" s="64"/>
+      <c r="AF48" s="64"/>
+      <c r="AG48" s="64"/>
+      <c r="AH48" s="64"/>
+      <c r="AI48" s="64"/>
+      <c r="AJ48" s="64"/>
+      <c r="AK48" s="64"/>
+      <c r="AL48" s="64"/>
+      <c r="AM48" s="64"/>
+      <c r="AN48" s="64"/>
+      <c r="AO48" s="64"/>
+      <c r="AP48" s="64"/>
+      <c r="AQ48" s="64"/>
+      <c r="AR48" s="64"/>
+      <c r="AS48" s="64"/>
+      <c r="AT48" s="64"/>
+      <c r="AU48" s="64"/>
+      <c r="AV48" s="64"/>
+      <c r="AW48" s="64"/>
+      <c r="AX48" s="64"/>
+      <c r="AY48" s="64"/>
+      <c r="AZ48" s="64"/>
+      <c r="BA48" s="64"/>
+      <c r="BB48" s="64"/>
+      <c r="BC48" s="64"/>
+      <c r="BD48" s="64"/>
+      <c r="BE48" s="64"/>
+      <c r="BF48" s="64"/>
+      <c r="BG48" s="64"/>
+      <c r="BH48" s="64"/>
+      <c r="BI48" s="64"/>
+      <c r="BJ48" s="64"/>
+      <c r="BK48" s="64"/>
+      <c r="BL48" s="64"/>
+      <c r="BM48" s="64"/>
+      <c r="BN48" s="64"/>
+      <c r="BO48" s="64"/>
+      <c r="BP48" s="64"/>
+      <c r="BQ48" s="64"/>
+      <c r="BR48" s="64"/>
+      <c r="BS48" s="64"/>
+      <c r="BT48" s="64"/>
+      <c r="BU48" s="64"/>
+      <c r="BV48" s="64"/>
+      <c r="BW48" s="64"/>
+      <c r="BX48" s="64"/>
+      <c r="BY48" s="64"/>
+      <c r="BZ48" s="64"/>
+      <c r="CA48" s="64"/>
+      <c r="CB48" s="64"/>
+      <c r="CC48" s="64"/>
+      <c r="CD48" s="64"/>
+      <c r="CE48" s="64"/>
+      <c r="CF48" s="64"/>
+      <c r="CG48" s="64"/>
+      <c r="CH48" s="64"/>
+      <c r="CI48" s="64"/>
+      <c r="CJ48" s="64"/>
+      <c r="CK48" s="64"/>
+      <c r="CL48" s="64"/>
+      <c r="CM48" s="64"/>
+      <c r="CN48" s="64"/>
+      <c r="CO48" s="64"/>
+      <c r="CP48" s="64"/>
+      <c r="CQ48" s="64"/>
+      <c r="CR48" s="64"/>
+      <c r="CS48" s="64"/>
+      <c r="CT48" s="64"/>
+      <c r="CU48" s="64"/>
+      <c r="CV48" s="64"/>
+      <c r="CW48" s="64"/>
+      <c r="CX48" s="64"/>
+      <c r="CY48" s="64"/>
+      <c r="CZ48" s="64"/>
+      <c r="DA48" s="64"/>
+      <c r="DB48" s="64"/>
+      <c r="DC48" s="64"/>
+      <c r="DD48" s="64"/>
+      <c r="DE48" s="64"/>
+      <c r="DF48" s="64"/>
+      <c r="DG48" s="64"/>
+      <c r="DH48" s="64"/>
+      <c r="DI48" s="64"/>
+      <c r="DJ48" s="64"/>
+      <c r="DK48" s="64"/>
+      <c r="DL48" s="64"/>
+      <c r="DM48" s="64"/>
+      <c r="DN48" s="64"/>
+      <c r="DO48" s="64"/>
+      <c r="DP48" s="64"/>
+      <c r="DQ48" s="64"/>
+      <c r="DR48" s="64"/>
+      <c r="DS48" s="64"/>
+      <c r="DT48" s="64"/>
+      <c r="DU48" s="64"/>
+      <c r="DV48" s="64"/>
+      <c r="DW48" s="64"/>
+      <c r="DX48" s="64"/>
+      <c r="DY48" s="64"/>
+      <c r="DZ48" s="64"/>
+      <c r="EA48" s="64"/>
+      <c r="EB48" s="64"/>
+      <c r="EC48" s="64"/>
+      <c r="ED48" s="64"/>
+      <c r="EE48" s="64"/>
+      <c r="EF48" s="64"/>
+      <c r="EG48" s="64"/>
+      <c r="EH48" s="64"/>
+      <c r="EI48" s="64"/>
+      <c r="EJ48" s="64"/>
+      <c r="EK48" s="64"/>
+      <c r="EL48" s="64"/>
+      <c r="EM48" s="64"/>
+      <c r="EN48" s="64"/>
+      <c r="EO48" s="64"/>
+      <c r="EP48" s="64"/>
+      <c r="EQ48" s="64"/>
+      <c r="ER48" s="64"/>
+      <c r="ES48" s="64"/>
+      <c r="ET48" s="64"/>
+      <c r="EU48" s="64"/>
+      <c r="EV48" s="64"/>
+      <c r="EW48" s="64"/>
+      <c r="EX48" s="64"/>
+      <c r="EY48" s="64"/>
+      <c r="EZ48" s="64"/>
+      <c r="FA48" s="64"/>
+      <c r="FB48" s="64"/>
+      <c r="FC48" s="64"/>
+      <c r="FD48" s="64"/>
+      <c r="FE48" s="64"/>
+      <c r="FF48" s="64"/>
+      <c r="FG48" s="64"/>
+      <c r="FH48" s="64"/>
+      <c r="FI48" s="64"/>
+      <c r="FJ48" s="64"/>
+      <c r="FK48" s="64"/>
+      <c r="FL48" s="64"/>
+      <c r="FM48" s="64"/>
+      <c r="FN48" s="64"/>
+      <c r="FO48" s="64"/>
+      <c r="FP48" s="64"/>
+      <c r="FQ48" s="64"/>
+      <c r="FR48" s="64"/>
+      <c r="FS48" s="64"/>
+      <c r="FT48" s="64"/>
+      <c r="FU48" s="64"/>
+      <c r="FV48" s="64"/>
+      <c r="FW48" s="64"/>
+      <c r="FX48" s="64"/>
+      <c r="FY48" s="64"/>
+      <c r="FZ48" s="64"/>
+      <c r="GA48" s="64"/>
+      <c r="GB48" s="64"/>
+      <c r="GC48" s="64"/>
+      <c r="GD48" s="64"/>
+      <c r="GE48" s="64"/>
+      <c r="GF48" s="64"/>
+      <c r="GG48" s="64"/>
+      <c r="GH48" s="64"/>
+      <c r="GI48" s="64"/>
+      <c r="GJ48" s="64"/>
+      <c r="GK48" s="64"/>
+      <c r="GL48" s="64"/>
+      <c r="GM48" s="64"/>
+      <c r="GN48" s="64"/>
+      <c r="GO48" s="64"/>
+      <c r="GP48" s="64"/>
+      <c r="GQ48" s="64"/>
+      <c r="GR48" s="64"/>
+      <c r="GS48" s="64"/>
+      <c r="GT48" s="64"/>
+      <c r="GU48" s="64"/>
+      <c r="GV48" s="64"/>
+      <c r="GW48" s="64"/>
+      <c r="GX48" s="64"/>
+      <c r="GY48" s="64"/>
+      <c r="GZ48" s="64"/>
+      <c r="HA48" s="64"/>
+      <c r="HB48" s="64"/>
+      <c r="HC48" s="64"/>
+      <c r="HD48" s="64"/>
+      <c r="HE48" s="64"/>
+      <c r="HF48" s="64"/>
+      <c r="HG48" s="64"/>
+      <c r="HH48" s="64"/>
+      <c r="HI48" s="64"/>
+      <c r="HJ48" s="64"/>
+      <c r="HK48" s="64"/>
+      <c r="HL48" s="64"/>
+      <c r="HM48" s="64"/>
+      <c r="HN48" s="64"/>
+      <c r="HO48" s="64"/>
+      <c r="HP48" s="64"/>
+      <c r="HQ48" s="64"/>
+      <c r="HR48" s="64"/>
+      <c r="HS48" s="64"/>
+      <c r="HT48" s="64"/>
+      <c r="HU48" s="64"/>
+      <c r="HV48" s="64"/>
+      <c r="HW48" s="64"/>
+      <c r="HX48" s="64"/>
+      <c r="HY48" s="64"/>
+      <c r="HZ48" s="64"/>
+      <c r="IA48" s="64"/>
+      <c r="IB48" s="64"/>
+      <c r="IC48" s="64"/>
+      <c r="ID48" s="64"/>
+      <c r="IE48" s="64"/>
+      <c r="IF48" s="64"/>
+      <c r="IG48" s="64"/>
+      <c r="IH48" s="64"/>
+      <c r="II48" s="64"/>
+      <c r="IJ48" s="64"/>
+      <c r="IK48" s="64"/>
+      <c r="IL48" s="64"/>
+      <c r="IM48" s="64"/>
+      <c r="IN48" s="64"/>
+      <c r="IO48" s="64"/>
+      <c r="IP48" s="64"/>
+      <c r="IQ48" s="64"/>
+      <c r="IR48" s="64"/>
+    </row>
+    <row r="49" spans="1:10">
+      <c r="A49" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="413" t="s">
+        <v>58</v>
+      </c>
+      <c r="C49" s="311"/>
+      <c r="D49" s="463" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="285" t="s">
-[...265 lines deleted...]
-      <c r="E10" s="523" t="s">
+      <c r="E49" s="477"/>
+      <c r="F49" s="478"/>
+      <c r="G49" s="44">
+        <v>2704</v>
+      </c>
+      <c r="H49" s="542"/>
+      <c r="I49" s="542"/>
+      <c r="J49" s="542"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="413" t="s">
         <v>59</v>
       </c>
-      <c r="F10" s="524"/>
-[...435 lines deleted...]
-      <c r="F30" s="527" t="s">
+      <c r="C50" s="311"/>
+      <c r="D50" s="463" t="s">
+        <v>30</v>
+      </c>
+      <c r="E50" s="477"/>
+      <c r="F50" s="478"/>
+      <c r="G50" s="44">
+        <v>2407</v>
+      </c>
+      <c r="H50" s="542"/>
+      <c r="I50" s="542"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="363" t="s">
         <v>48</v>
       </c>
-      <c r="G30" s="22">
-[...2981 lines deleted...]
-      <c r="D48" s="437" t="s">
+      <c r="B51" s="413" t="s">
+        <v>6</v>
+      </c>
+      <c r="C51" s="311"/>
+      <c r="D51" s="463" t="s">
         <v>31</v>
       </c>
-      <c r="E48" s="451"/>
-[...306 lines deleted...]
-      <c r="I51" s="516"/>
+      <c r="E51" s="477"/>
+      <c r="F51" s="478"/>
+      <c r="G51" s="44">
+        <v>2958</v>
+      </c>
+      <c r="H51" s="542"/>
+      <c r="I51" s="542"/>
     </row>
     <row r="52" spans="1:10">
-      <c r="A52" s="295"/>
-[...5 lines deleted...]
-      <c r="I52" s="516"/>
+      <c r="A52" s="320"/>
+      <c r="B52" s="508"/>
+      <c r="C52" s="508"/>
+      <c r="D52" s="568"/>
+      <c r="E52" s="501"/>
+      <c r="F52" s="569"/>
+      <c r="I52" s="542"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{B62C3BCE-8030-4EF0-9FBE-DD0408A269BB}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="34" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{887C5424-BB67-4B8E-BDDF-52065961891F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IR34"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="289" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="284"/>
+    <col min="1" max="1" width="9.5703125" style="314" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="323" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="51.85546875" style="323" customWidth="1"/>
+    <col min="4" max="4" width="34.5703125" style="309" customWidth="1"/>
+    <col min="5" max="5" width="74.42578125" style="309" customWidth="1"/>
+    <col min="6" max="6" width="19" style="309" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="309" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="15.5703125" style="309" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="309"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:252" ht="27">
-      <c r="A1" s="106"/>
-[...10 lines deleted...]
-      <c r="I1" s="317">
+      <c r="A1" s="128"/>
+      <c r="B1" s="317"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E1" s="343"/>
+      <c r="F1" s="316"/>
+      <c r="G1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="H1" s="318"/>
+      <c r="I1" s="342">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:252">
-      <c r="A2" s="282"/>
-[...5 lines deleted...]
-      <c r="I2" s="297"/>
+      <c r="A2" s="307"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F2" s="322"/>
+      <c r="H2" s="322"/>
+      <c r="I2" s="322"/>
     </row>
     <row r="3" spans="1:252">
-      <c r="A3" s="282"/>
-[...3 lines deleted...]
-      <c r="H3" s="544"/>
+      <c r="A3" s="307"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+      <c r="H3" s="570"/>
     </row>
     <row r="4" spans="1:252">
-      <c r="A4" s="295"/>
-[...3 lines deleted...]
-      <c r="E4" s="283"/>
+      <c r="A4" s="320"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="E4" s="308"/>
     </row>
     <row r="5" spans="1:252">
-      <c r="A5" s="282"/>
-[...1 lines deleted...]
-        <v>864</v>
+      <c r="A5" s="307"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
       </c>
     </row>
     <row r="6" spans="1:252">
-      <c r="A6" s="282"/>
+      <c r="A6" s="307"/>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7" spans="1:252" ht="24.75">
-      <c r="A7" s="282"/>
+      <c r="A7" s="307"/>
       <c r="B7"/>
-      <c r="C7" s="563" t="s">
-        <v>232</v>
+      <c r="C7" s="589" t="s">
+        <v>226</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:252">
-      <c r="A8" s="282"/>
+      <c r="A8" s="307"/>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8" s="300"/>
+      <c r="D8" s="325"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:252" ht="54">
-      <c r="A9" s="115" t="s">
-[...260 lines deleted...]
-      <c r="IR9" s="42"/>
+      <c r="A9" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="353" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="310" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="587" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" s="380" t="s">
+        <v>46</v>
+      </c>
+      <c r="F9" s="590"/>
+      <c r="G9" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="J9" s="64"/>
+      <c r="K9" s="64"/>
+      <c r="L9" s="64"/>
+      <c r="M9" s="64"/>
+      <c r="N9" s="64"/>
+      <c r="O9" s="64"/>
+      <c r="P9" s="64"/>
+      <c r="Q9" s="64"/>
+      <c r="R9" s="64"/>
+      <c r="S9" s="64"/>
+      <c r="T9" s="64"/>
+      <c r="U9" s="64"/>
+      <c r="V9" s="64"/>
+      <c r="W9" s="64"/>
+      <c r="X9" s="64"/>
+      <c r="Y9" s="64"/>
+      <c r="Z9" s="64"/>
+      <c r="AA9" s="64"/>
+      <c r="AB9" s="64"/>
+      <c r="AC9" s="64"/>
+      <c r="AD9" s="64"/>
+      <c r="AE9" s="64"/>
+      <c r="AF9" s="64"/>
+      <c r="AG9" s="64"/>
+      <c r="AH9" s="64"/>
+      <c r="AI9" s="64"/>
+      <c r="AJ9" s="64"/>
+      <c r="AK9" s="64"/>
+      <c r="AL9" s="64"/>
+      <c r="AM9" s="64"/>
+      <c r="AN9" s="64"/>
+      <c r="AO9" s="64"/>
+      <c r="AP9" s="64"/>
+      <c r="AQ9" s="64"/>
+      <c r="AR9" s="64"/>
+      <c r="AS9" s="64"/>
+      <c r="AT9" s="64"/>
+      <c r="AU9" s="64"/>
+      <c r="AV9" s="64"/>
+      <c r="AW9" s="64"/>
+      <c r="AX9" s="64"/>
+      <c r="AY9" s="64"/>
+      <c r="AZ9" s="64"/>
+      <c r="BA9" s="64"/>
+      <c r="BB9" s="64"/>
+      <c r="BC9" s="64"/>
+      <c r="BD9" s="64"/>
+      <c r="BE9" s="64"/>
+      <c r="BF9" s="64"/>
+      <c r="BG9" s="64"/>
+      <c r="BH9" s="64"/>
+      <c r="BI9" s="64"/>
+      <c r="BJ9" s="64"/>
+      <c r="BK9" s="64"/>
+      <c r="BL9" s="64"/>
+      <c r="BM9" s="64"/>
+      <c r="BN9" s="64"/>
+      <c r="BO9" s="64"/>
+      <c r="BP9" s="64"/>
+      <c r="BQ9" s="64"/>
+      <c r="BR9" s="64"/>
+      <c r="BS9" s="64"/>
+      <c r="BT9" s="64"/>
+      <c r="BU9" s="64"/>
+      <c r="BV9" s="64"/>
+      <c r="BW9" s="64"/>
+      <c r="BX9" s="64"/>
+      <c r="BY9" s="64"/>
+      <c r="BZ9" s="64"/>
+      <c r="CA9" s="64"/>
+      <c r="CB9" s="64"/>
+      <c r="CC9" s="64"/>
+      <c r="CD9" s="64"/>
+      <c r="CE9" s="64"/>
+      <c r="CF9" s="64"/>
+      <c r="CG9" s="64"/>
+      <c r="CH9" s="64"/>
+      <c r="CI9" s="64"/>
+      <c r="CJ9" s="64"/>
+      <c r="CK9" s="64"/>
+      <c r="CL9" s="64"/>
+      <c r="CM9" s="64"/>
+      <c r="CN9" s="64"/>
+      <c r="CO9" s="64"/>
+      <c r="CP9" s="64"/>
+      <c r="CQ9" s="64"/>
+      <c r="CR9" s="64"/>
+      <c r="CS9" s="64"/>
+      <c r="CT9" s="64"/>
+      <c r="CU9" s="64"/>
+      <c r="CV9" s="64"/>
+      <c r="CW9" s="64"/>
+      <c r="CX9" s="64"/>
+      <c r="CY9" s="64"/>
+      <c r="CZ9" s="64"/>
+      <c r="DA9" s="64"/>
+      <c r="DB9" s="64"/>
+      <c r="DC9" s="64"/>
+      <c r="DD9" s="64"/>
+      <c r="DE9" s="64"/>
+      <c r="DF9" s="64"/>
+      <c r="DG9" s="64"/>
+      <c r="DH9" s="64"/>
+      <c r="DI9" s="64"/>
+      <c r="DJ9" s="64"/>
+      <c r="DK9" s="64"/>
+      <c r="DL9" s="64"/>
+      <c r="DM9" s="64"/>
+      <c r="DN9" s="64"/>
+      <c r="DO9" s="64"/>
+      <c r="DP9" s="64"/>
+      <c r="DQ9" s="64"/>
+      <c r="DR9" s="64"/>
+      <c r="DS9" s="64"/>
+      <c r="DT9" s="64"/>
+      <c r="DU9" s="64"/>
+      <c r="DV9" s="64"/>
+      <c r="DW9" s="64"/>
+      <c r="DX9" s="64"/>
+      <c r="DY9" s="64"/>
+      <c r="DZ9" s="64"/>
+      <c r="EA9" s="64"/>
+      <c r="EB9" s="64"/>
+      <c r="EC9" s="64"/>
+      <c r="ED9" s="64"/>
+      <c r="EE9" s="64"/>
+      <c r="EF9" s="64"/>
+      <c r="EG9" s="64"/>
+      <c r="EH9" s="64"/>
+      <c r="EI9" s="64"/>
+      <c r="EJ9" s="64"/>
+      <c r="EK9" s="64"/>
+      <c r="EL9" s="64"/>
+      <c r="EM9" s="64"/>
+      <c r="EN9" s="64"/>
+      <c r="EO9" s="64"/>
+      <c r="EP9" s="64"/>
+      <c r="EQ9" s="64"/>
+      <c r="ER9" s="64"/>
+      <c r="ES9" s="64"/>
+      <c r="ET9" s="64"/>
+      <c r="EU9" s="64"/>
+      <c r="EV9" s="64"/>
+      <c r="EW9" s="64"/>
+      <c r="EX9" s="64"/>
+      <c r="EY9" s="64"/>
+      <c r="EZ9" s="64"/>
+      <c r="FA9" s="64"/>
+      <c r="FB9" s="64"/>
+      <c r="FC9" s="64"/>
+      <c r="FD9" s="64"/>
+      <c r="FE9" s="64"/>
+      <c r="FF9" s="64"/>
+      <c r="FG9" s="64"/>
+      <c r="FH9" s="64"/>
+      <c r="FI9" s="64"/>
+      <c r="FJ9" s="64"/>
+      <c r="FK9" s="64"/>
+      <c r="FL9" s="64"/>
+      <c r="FM9" s="64"/>
+      <c r="FN9" s="64"/>
+      <c r="FO9" s="64"/>
+      <c r="FP9" s="64"/>
+      <c r="FQ9" s="64"/>
+      <c r="FR9" s="64"/>
+      <c r="FS9" s="64"/>
+      <c r="FT9" s="64"/>
+      <c r="FU9" s="64"/>
+      <c r="FV9" s="64"/>
+      <c r="FW9" s="64"/>
+      <c r="FX9" s="64"/>
+      <c r="FY9" s="64"/>
+      <c r="FZ9" s="64"/>
+      <c r="GA9" s="64"/>
+      <c r="GB9" s="64"/>
+      <c r="GC9" s="64"/>
+      <c r="GD9" s="64"/>
+      <c r="GE9" s="64"/>
+      <c r="GF9" s="64"/>
+      <c r="GG9" s="64"/>
+      <c r="GH9" s="64"/>
+      <c r="GI9" s="64"/>
+      <c r="GJ9" s="64"/>
+      <c r="GK9" s="64"/>
+      <c r="GL9" s="64"/>
+      <c r="GM9" s="64"/>
+      <c r="GN9" s="64"/>
+      <c r="GO9" s="64"/>
+      <c r="GP9" s="64"/>
+      <c r="GQ9" s="64"/>
+      <c r="GR9" s="64"/>
+      <c r="GS9" s="64"/>
+      <c r="GT9" s="64"/>
+      <c r="GU9" s="64"/>
+      <c r="GV9" s="64"/>
+      <c r="GW9" s="64"/>
+      <c r="GX9" s="64"/>
+      <c r="GY9" s="64"/>
+      <c r="GZ9" s="64"/>
+      <c r="HA9" s="64"/>
+      <c r="HB9" s="64"/>
+      <c r="HC9" s="64"/>
+      <c r="HD9" s="64"/>
+      <c r="HE9" s="64"/>
+      <c r="HF9" s="64"/>
+      <c r="HG9" s="64"/>
+      <c r="HH9" s="64"/>
+      <c r="HI9" s="64"/>
+      <c r="HJ9" s="64"/>
+      <c r="HK9" s="64"/>
+      <c r="HL9" s="64"/>
+      <c r="HM9" s="64"/>
+      <c r="HN9" s="64"/>
+      <c r="HO9" s="64"/>
+      <c r="HP9" s="64"/>
+      <c r="HQ9" s="64"/>
+      <c r="HR9" s="64"/>
+      <c r="HS9" s="64"/>
+      <c r="HT9" s="64"/>
+      <c r="HU9" s="64"/>
+      <c r="HV9" s="64"/>
+      <c r="HW9" s="64"/>
+      <c r="HX9" s="64"/>
+      <c r="HY9" s="64"/>
+      <c r="HZ9" s="64"/>
+      <c r="IA9" s="64"/>
+      <c r="IB9" s="64"/>
+      <c r="IC9" s="64"/>
+      <c r="ID9" s="64"/>
+      <c r="IE9" s="64"/>
+      <c r="IF9" s="64"/>
+      <c r="IG9" s="64"/>
+      <c r="IH9" s="64"/>
+      <c r="II9" s="64"/>
+      <c r="IJ9" s="64"/>
+      <c r="IK9" s="64"/>
+      <c r="IL9" s="64"/>
+      <c r="IM9" s="64"/>
+      <c r="IN9" s="64"/>
+      <c r="IO9" s="64"/>
+      <c r="IP9" s="64"/>
+      <c r="IQ9" s="64"/>
+      <c r="IR9" s="64"/>
     </row>
     <row r="10" spans="1:252">
-      <c r="A10" s="132"/>
-[...248 lines deleted...]
-      <c r="IR10" s="42"/>
+      <c r="A10" s="155"/>
+      <c r="B10" s="591"/>
+      <c r="C10" s="333"/>
+      <c r="D10" s="379"/>
+      <c r="E10" s="596"/>
+      <c r="F10" s="592"/>
+      <c r="G10" s="44"/>
+      <c r="J10" s="64"/>
+      <c r="K10" s="64"/>
+      <c r="L10" s="64"/>
+      <c r="M10" s="64"/>
+      <c r="N10" s="64"/>
+      <c r="O10" s="64"/>
+      <c r="P10" s="64"/>
+      <c r="Q10" s="64"/>
+      <c r="R10" s="64"/>
+      <c r="S10" s="64"/>
+      <c r="T10" s="64"/>
+      <c r="U10" s="64"/>
+      <c r="V10" s="64"/>
+      <c r="W10" s="64"/>
+      <c r="X10" s="64"/>
+      <c r="Y10" s="64"/>
+      <c r="Z10" s="64"/>
+      <c r="AA10" s="64"/>
+      <c r="AB10" s="64"/>
+      <c r="AC10" s="64"/>
+      <c r="AD10" s="64"/>
+      <c r="AE10" s="64"/>
+      <c r="AF10" s="64"/>
+      <c r="AG10" s="64"/>
+      <c r="AH10" s="64"/>
+      <c r="AI10" s="64"/>
+      <c r="AJ10" s="64"/>
+      <c r="AK10" s="64"/>
+      <c r="AL10" s="64"/>
+      <c r="AM10" s="64"/>
+      <c r="AN10" s="64"/>
+      <c r="AO10" s="64"/>
+      <c r="AP10" s="64"/>
+      <c r="AQ10" s="64"/>
+      <c r="AR10" s="64"/>
+      <c r="AS10" s="64"/>
+      <c r="AT10" s="64"/>
+      <c r="AU10" s="64"/>
+      <c r="AV10" s="64"/>
+      <c r="AW10" s="64"/>
+      <c r="AX10" s="64"/>
+      <c r="AY10" s="64"/>
+      <c r="AZ10" s="64"/>
+      <c r="BA10" s="64"/>
+      <c r="BB10" s="64"/>
+      <c r="BC10" s="64"/>
+      <c r="BD10" s="64"/>
+      <c r="BE10" s="64"/>
+      <c r="BF10" s="64"/>
+      <c r="BG10" s="64"/>
+      <c r="BH10" s="64"/>
+      <c r="BI10" s="64"/>
+      <c r="BJ10" s="64"/>
+      <c r="BK10" s="64"/>
+      <c r="BL10" s="64"/>
+      <c r="BM10" s="64"/>
+      <c r="BN10" s="64"/>
+      <c r="BO10" s="64"/>
+      <c r="BP10" s="64"/>
+      <c r="BQ10" s="64"/>
+      <c r="BR10" s="64"/>
+      <c r="BS10" s="64"/>
+      <c r="BT10" s="64"/>
+      <c r="BU10" s="64"/>
+      <c r="BV10" s="64"/>
+      <c r="BW10" s="64"/>
+      <c r="BX10" s="64"/>
+      <c r="BY10" s="64"/>
+      <c r="BZ10" s="64"/>
+      <c r="CA10" s="64"/>
+      <c r="CB10" s="64"/>
+      <c r="CC10" s="64"/>
+      <c r="CD10" s="64"/>
+      <c r="CE10" s="64"/>
+      <c r="CF10" s="64"/>
+      <c r="CG10" s="64"/>
+      <c r="CH10" s="64"/>
+      <c r="CI10" s="64"/>
+      <c r="CJ10" s="64"/>
+      <c r="CK10" s="64"/>
+      <c r="CL10" s="64"/>
+      <c r="CM10" s="64"/>
+      <c r="CN10" s="64"/>
+      <c r="CO10" s="64"/>
+      <c r="CP10" s="64"/>
+      <c r="CQ10" s="64"/>
+      <c r="CR10" s="64"/>
+      <c r="CS10" s="64"/>
+      <c r="CT10" s="64"/>
+      <c r="CU10" s="64"/>
+      <c r="CV10" s="64"/>
+      <c r="CW10" s="64"/>
+      <c r="CX10" s="64"/>
+      <c r="CY10" s="64"/>
+      <c r="CZ10" s="64"/>
+      <c r="DA10" s="64"/>
+      <c r="DB10" s="64"/>
+      <c r="DC10" s="64"/>
+      <c r="DD10" s="64"/>
+      <c r="DE10" s="64"/>
+      <c r="DF10" s="64"/>
+      <c r="DG10" s="64"/>
+      <c r="DH10" s="64"/>
+      <c r="DI10" s="64"/>
+      <c r="DJ10" s="64"/>
+      <c r="DK10" s="64"/>
+      <c r="DL10" s="64"/>
+      <c r="DM10" s="64"/>
+      <c r="DN10" s="64"/>
+      <c r="DO10" s="64"/>
+      <c r="DP10" s="64"/>
+      <c r="DQ10" s="64"/>
+      <c r="DR10" s="64"/>
+      <c r="DS10" s="64"/>
+      <c r="DT10" s="64"/>
+      <c r="DU10" s="64"/>
+      <c r="DV10" s="64"/>
+      <c r="DW10" s="64"/>
+      <c r="DX10" s="64"/>
+      <c r="DY10" s="64"/>
+      <c r="DZ10" s="64"/>
+      <c r="EA10" s="64"/>
+      <c r="EB10" s="64"/>
+      <c r="EC10" s="64"/>
+      <c r="ED10" s="64"/>
+      <c r="EE10" s="64"/>
+      <c r="EF10" s="64"/>
+      <c r="EG10" s="64"/>
+      <c r="EH10" s="64"/>
+      <c r="EI10" s="64"/>
+      <c r="EJ10" s="64"/>
+      <c r="EK10" s="64"/>
+      <c r="EL10" s="64"/>
+      <c r="EM10" s="64"/>
+      <c r="EN10" s="64"/>
+      <c r="EO10" s="64"/>
+      <c r="EP10" s="64"/>
+      <c r="EQ10" s="64"/>
+      <c r="ER10" s="64"/>
+      <c r="ES10" s="64"/>
+      <c r="ET10" s="64"/>
+      <c r="EU10" s="64"/>
+      <c r="EV10" s="64"/>
+      <c r="EW10" s="64"/>
+      <c r="EX10" s="64"/>
+      <c r="EY10" s="64"/>
+      <c r="EZ10" s="64"/>
+      <c r="FA10" s="64"/>
+      <c r="FB10" s="64"/>
+      <c r="FC10" s="64"/>
+      <c r="FD10" s="64"/>
+      <c r="FE10" s="64"/>
+      <c r="FF10" s="64"/>
+      <c r="FG10" s="64"/>
+      <c r="FH10" s="64"/>
+      <c r="FI10" s="64"/>
+      <c r="FJ10" s="64"/>
+      <c r="FK10" s="64"/>
+      <c r="FL10" s="64"/>
+      <c r="FM10" s="64"/>
+      <c r="FN10" s="64"/>
+      <c r="FO10" s="64"/>
+      <c r="FP10" s="64"/>
+      <c r="FQ10" s="64"/>
+      <c r="FR10" s="64"/>
+      <c r="FS10" s="64"/>
+      <c r="FT10" s="64"/>
+      <c r="FU10" s="64"/>
+      <c r="FV10" s="64"/>
+      <c r="FW10" s="64"/>
+      <c r="FX10" s="64"/>
+      <c r="FY10" s="64"/>
+      <c r="FZ10" s="64"/>
+      <c r="GA10" s="64"/>
+      <c r="GB10" s="64"/>
+      <c r="GC10" s="64"/>
+      <c r="GD10" s="64"/>
+      <c r="GE10" s="64"/>
+      <c r="GF10" s="64"/>
+      <c r="GG10" s="64"/>
+      <c r="GH10" s="64"/>
+      <c r="GI10" s="64"/>
+      <c r="GJ10" s="64"/>
+      <c r="GK10" s="64"/>
+      <c r="GL10" s="64"/>
+      <c r="GM10" s="64"/>
+      <c r="GN10" s="64"/>
+      <c r="GO10" s="64"/>
+      <c r="GP10" s="64"/>
+      <c r="GQ10" s="64"/>
+      <c r="GR10" s="64"/>
+      <c r="GS10" s="64"/>
+      <c r="GT10" s="64"/>
+      <c r="GU10" s="64"/>
+      <c r="GV10" s="64"/>
+      <c r="GW10" s="64"/>
+      <c r="GX10" s="64"/>
+      <c r="GY10" s="64"/>
+      <c r="GZ10" s="64"/>
+      <c r="HA10" s="64"/>
+      <c r="HB10" s="64"/>
+      <c r="HC10" s="64"/>
+      <c r="HD10" s="64"/>
+      <c r="HE10" s="64"/>
+      <c r="HF10" s="64"/>
+      <c r="HG10" s="64"/>
+      <c r="HH10" s="64"/>
+      <c r="HI10" s="64"/>
+      <c r="HJ10" s="64"/>
+      <c r="HK10" s="64"/>
+      <c r="HL10" s="64"/>
+      <c r="HM10" s="64"/>
+      <c r="HN10" s="64"/>
+      <c r="HO10" s="64"/>
+      <c r="HP10" s="64"/>
+      <c r="HQ10" s="64"/>
+      <c r="HR10" s="64"/>
+      <c r="HS10" s="64"/>
+      <c r="HT10" s="64"/>
+      <c r="HU10" s="64"/>
+      <c r="HV10" s="64"/>
+      <c r="HW10" s="64"/>
+      <c r="HX10" s="64"/>
+      <c r="HY10" s="64"/>
+      <c r="HZ10" s="64"/>
+      <c r="IA10" s="64"/>
+      <c r="IB10" s="64"/>
+      <c r="IC10" s="64"/>
+      <c r="ID10" s="64"/>
+      <c r="IE10" s="64"/>
+      <c r="IF10" s="64"/>
+      <c r="IG10" s="64"/>
+      <c r="IH10" s="64"/>
+      <c r="II10" s="64"/>
+      <c r="IJ10" s="64"/>
+      <c r="IK10" s="64"/>
+      <c r="IL10" s="64"/>
+      <c r="IM10" s="64"/>
+      <c r="IN10" s="64"/>
+      <c r="IO10" s="64"/>
+      <c r="IP10" s="64"/>
+      <c r="IQ10" s="64"/>
+      <c r="IR10" s="64"/>
     </row>
     <row r="11" spans="1:252">
-      <c r="A11" s="132" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="565">
+      <c r="A11" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="591">
         <v>14560001</v>
       </c>
-      <c r="C11" s="568" t="s">
-[...9 lines deleted...]
-      <c r="G11" s="22">
+      <c r="C11" s="594" t="s">
+        <v>653</v>
+      </c>
+      <c r="D11" s="598" t="s">
+        <v>654</v>
+      </c>
+      <c r="E11" s="597" t="s">
+        <v>655</v>
+      </c>
+      <c r="F11" s="592"/>
+      <c r="G11" s="44">
         <v>1320</v>
       </c>
-      <c r="J11" s="42"/>
-[...241 lines deleted...]
-      <c r="IR11" s="42"/>
+      <c r="J11" s="64"/>
+      <c r="K11" s="64"/>
+      <c r="L11" s="64"/>
+      <c r="M11" s="64"/>
+      <c r="N11" s="64"/>
+      <c r="O11" s="64"/>
+      <c r="P11" s="64"/>
+      <c r="Q11" s="64"/>
+      <c r="R11" s="64"/>
+      <c r="S11" s="64"/>
+      <c r="T11" s="64"/>
+      <c r="U11" s="64"/>
+      <c r="V11" s="64"/>
+      <c r="W11" s="64"/>
+      <c r="X11" s="64"/>
+      <c r="Y11" s="64"/>
+      <c r="Z11" s="64"/>
+      <c r="AA11" s="64"/>
+      <c r="AB11" s="64"/>
+      <c r="AC11" s="64"/>
+      <c r="AD11" s="64"/>
+      <c r="AE11" s="64"/>
+      <c r="AF11" s="64"/>
+      <c r="AG11" s="64"/>
+      <c r="AH11" s="64"/>
+      <c r="AI11" s="64"/>
+      <c r="AJ11" s="64"/>
+      <c r="AK11" s="64"/>
+      <c r="AL11" s="64"/>
+      <c r="AM11" s="64"/>
+      <c r="AN11" s="64"/>
+      <c r="AO11" s="64"/>
+      <c r="AP11" s="64"/>
+      <c r="AQ11" s="64"/>
+      <c r="AR11" s="64"/>
+      <c r="AS11" s="64"/>
+      <c r="AT11" s="64"/>
+      <c r="AU11" s="64"/>
+      <c r="AV11" s="64"/>
+      <c r="AW11" s="64"/>
+      <c r="AX11" s="64"/>
+      <c r="AY11" s="64"/>
+      <c r="AZ11" s="64"/>
+      <c r="BA11" s="64"/>
+      <c r="BB11" s="64"/>
+      <c r="BC11" s="64"/>
+      <c r="BD11" s="64"/>
+      <c r="BE11" s="64"/>
+      <c r="BF11" s="64"/>
+      <c r="BG11" s="64"/>
+      <c r="BH11" s="64"/>
+      <c r="BI11" s="64"/>
+      <c r="BJ11" s="64"/>
+      <c r="BK11" s="64"/>
+      <c r="BL11" s="64"/>
+      <c r="BM11" s="64"/>
+      <c r="BN11" s="64"/>
+      <c r="BO11" s="64"/>
+      <c r="BP11" s="64"/>
+      <c r="BQ11" s="64"/>
+      <c r="BR11" s="64"/>
+      <c r="BS11" s="64"/>
+      <c r="BT11" s="64"/>
+      <c r="BU11" s="64"/>
+      <c r="BV11" s="64"/>
+      <c r="BW11" s="64"/>
+      <c r="BX11" s="64"/>
+      <c r="BY11" s="64"/>
+      <c r="BZ11" s="64"/>
+      <c r="CA11" s="64"/>
+      <c r="CB11" s="64"/>
+      <c r="CC11" s="64"/>
+      <c r="CD11" s="64"/>
+      <c r="CE11" s="64"/>
+      <c r="CF11" s="64"/>
+      <c r="CG11" s="64"/>
+      <c r="CH11" s="64"/>
+      <c r="CI11" s="64"/>
+      <c r="CJ11" s="64"/>
+      <c r="CK11" s="64"/>
+      <c r="CL11" s="64"/>
+      <c r="CM11" s="64"/>
+      <c r="CN11" s="64"/>
+      <c r="CO11" s="64"/>
+      <c r="CP11" s="64"/>
+      <c r="CQ11" s="64"/>
+      <c r="CR11" s="64"/>
+      <c r="CS11" s="64"/>
+      <c r="CT11" s="64"/>
+      <c r="CU11" s="64"/>
+      <c r="CV11" s="64"/>
+      <c r="CW11" s="64"/>
+      <c r="CX11" s="64"/>
+      <c r="CY11" s="64"/>
+      <c r="CZ11" s="64"/>
+      <c r="DA11" s="64"/>
+      <c r="DB11" s="64"/>
+      <c r="DC11" s="64"/>
+      <c r="DD11" s="64"/>
+      <c r="DE11" s="64"/>
+      <c r="DF11" s="64"/>
+      <c r="DG11" s="64"/>
+      <c r="DH11" s="64"/>
+      <c r="DI11" s="64"/>
+      <c r="DJ11" s="64"/>
+      <c r="DK11" s="64"/>
+      <c r="DL11" s="64"/>
+      <c r="DM11" s="64"/>
+      <c r="DN11" s="64"/>
+      <c r="DO11" s="64"/>
+      <c r="DP11" s="64"/>
+      <c r="DQ11" s="64"/>
+      <c r="DR11" s="64"/>
+      <c r="DS11" s="64"/>
+      <c r="DT11" s="64"/>
+      <c r="DU11" s="64"/>
+      <c r="DV11" s="64"/>
+      <c r="DW11" s="64"/>
+      <c r="DX11" s="64"/>
+      <c r="DY11" s="64"/>
+      <c r="DZ11" s="64"/>
+      <c r="EA11" s="64"/>
+      <c r="EB11" s="64"/>
+      <c r="EC11" s="64"/>
+      <c r="ED11" s="64"/>
+      <c r="EE11" s="64"/>
+      <c r="EF11" s="64"/>
+      <c r="EG11" s="64"/>
+      <c r="EH11" s="64"/>
+      <c r="EI11" s="64"/>
+      <c r="EJ11" s="64"/>
+      <c r="EK11" s="64"/>
+      <c r="EL11" s="64"/>
+      <c r="EM11" s="64"/>
+      <c r="EN11" s="64"/>
+      <c r="EO11" s="64"/>
+      <c r="EP11" s="64"/>
+      <c r="EQ11" s="64"/>
+      <c r="ER11" s="64"/>
+      <c r="ES11" s="64"/>
+      <c r="ET11" s="64"/>
+      <c r="EU11" s="64"/>
+      <c r="EV11" s="64"/>
+      <c r="EW11" s="64"/>
+      <c r="EX11" s="64"/>
+      <c r="EY11" s="64"/>
+      <c r="EZ11" s="64"/>
+      <c r="FA11" s="64"/>
+      <c r="FB11" s="64"/>
+      <c r="FC11" s="64"/>
+      <c r="FD11" s="64"/>
+      <c r="FE11" s="64"/>
+      <c r="FF11" s="64"/>
+      <c r="FG11" s="64"/>
+      <c r="FH11" s="64"/>
+      <c r="FI11" s="64"/>
+      <c r="FJ11" s="64"/>
+      <c r="FK11" s="64"/>
+      <c r="FL11" s="64"/>
+      <c r="FM11" s="64"/>
+      <c r="FN11" s="64"/>
+      <c r="FO11" s="64"/>
+      <c r="FP11" s="64"/>
+      <c r="FQ11" s="64"/>
+      <c r="FR11" s="64"/>
+      <c r="FS11" s="64"/>
+      <c r="FT11" s="64"/>
+      <c r="FU11" s="64"/>
+      <c r="FV11" s="64"/>
+      <c r="FW11" s="64"/>
+      <c r="FX11" s="64"/>
+      <c r="FY11" s="64"/>
+      <c r="FZ11" s="64"/>
+      <c r="GA11" s="64"/>
+      <c r="GB11" s="64"/>
+      <c r="GC11" s="64"/>
+      <c r="GD11" s="64"/>
+      <c r="GE11" s="64"/>
+      <c r="GF11" s="64"/>
+      <c r="GG11" s="64"/>
+      <c r="GH11" s="64"/>
+      <c r="GI11" s="64"/>
+      <c r="GJ11" s="64"/>
+      <c r="GK11" s="64"/>
+      <c r="GL11" s="64"/>
+      <c r="GM11" s="64"/>
+      <c r="GN11" s="64"/>
+      <c r="GO11" s="64"/>
+      <c r="GP11" s="64"/>
+      <c r="GQ11" s="64"/>
+      <c r="GR11" s="64"/>
+      <c r="GS11" s="64"/>
+      <c r="GT11" s="64"/>
+      <c r="GU11" s="64"/>
+      <c r="GV11" s="64"/>
+      <c r="GW11" s="64"/>
+      <c r="GX11" s="64"/>
+      <c r="GY11" s="64"/>
+      <c r="GZ11" s="64"/>
+      <c r="HA11" s="64"/>
+      <c r="HB11" s="64"/>
+      <c r="HC11" s="64"/>
+      <c r="HD11" s="64"/>
+      <c r="HE11" s="64"/>
+      <c r="HF11" s="64"/>
+      <c r="HG11" s="64"/>
+      <c r="HH11" s="64"/>
+      <c r="HI11" s="64"/>
+      <c r="HJ11" s="64"/>
+      <c r="HK11" s="64"/>
+      <c r="HL11" s="64"/>
+      <c r="HM11" s="64"/>
+      <c r="HN11" s="64"/>
+      <c r="HO11" s="64"/>
+      <c r="HP11" s="64"/>
+      <c r="HQ11" s="64"/>
+      <c r="HR11" s="64"/>
+      <c r="HS11" s="64"/>
+      <c r="HT11" s="64"/>
+      <c r="HU11" s="64"/>
+      <c r="HV11" s="64"/>
+      <c r="HW11" s="64"/>
+      <c r="HX11" s="64"/>
+      <c r="HY11" s="64"/>
+      <c r="HZ11" s="64"/>
+      <c r="IA11" s="64"/>
+      <c r="IB11" s="64"/>
+      <c r="IC11" s="64"/>
+      <c r="ID11" s="64"/>
+      <c r="IE11" s="64"/>
+      <c r="IF11" s="64"/>
+      <c r="IG11" s="64"/>
+      <c r="IH11" s="64"/>
+      <c r="II11" s="64"/>
+      <c r="IJ11" s="64"/>
+      <c r="IK11" s="64"/>
+      <c r="IL11" s="64"/>
+      <c r="IM11" s="64"/>
+      <c r="IN11" s="64"/>
+      <c r="IO11" s="64"/>
+      <c r="IP11" s="64"/>
+      <c r="IQ11" s="64"/>
+      <c r="IR11" s="64"/>
     </row>
     <row r="12" spans="1:252">
-      <c r="A12" s="132" t="s">
-[...2 lines deleted...]
-      <c r="B12" s="565">
+      <c r="A12" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="591">
         <v>100020815</v>
       </c>
-      <c r="C12" s="568" t="s">
-[...9 lines deleted...]
-      <c r="G12" s="22">
+      <c r="C12" s="594" t="s">
+        <v>656</v>
+      </c>
+      <c r="D12" s="379" t="s">
+        <v>618</v>
+      </c>
+      <c r="E12" s="597" t="s">
+        <v>657</v>
+      </c>
+      <c r="F12" s="592"/>
+      <c r="G12" s="44">
         <v>848</v>
       </c>
-      <c r="J12" s="42"/>
-[...241 lines deleted...]
-      <c r="IR12" s="42"/>
+      <c r="J12" s="64"/>
+      <c r="K12" s="64"/>
+      <c r="L12" s="64"/>
+      <c r="M12" s="64"/>
+      <c r="N12" s="64"/>
+      <c r="O12" s="64"/>
+      <c r="P12" s="64"/>
+      <c r="Q12" s="64"/>
+      <c r="R12" s="64"/>
+      <c r="S12" s="64"/>
+      <c r="T12" s="64"/>
+      <c r="U12" s="64"/>
+      <c r="V12" s="64"/>
+      <c r="W12" s="64"/>
+      <c r="X12" s="64"/>
+      <c r="Y12" s="64"/>
+      <c r="Z12" s="64"/>
+      <c r="AA12" s="64"/>
+      <c r="AB12" s="64"/>
+      <c r="AC12" s="64"/>
+      <c r="AD12" s="64"/>
+      <c r="AE12" s="64"/>
+      <c r="AF12" s="64"/>
+      <c r="AG12" s="64"/>
+      <c r="AH12" s="64"/>
+      <c r="AI12" s="64"/>
+      <c r="AJ12" s="64"/>
+      <c r="AK12" s="64"/>
+      <c r="AL12" s="64"/>
+      <c r="AM12" s="64"/>
+      <c r="AN12" s="64"/>
+      <c r="AO12" s="64"/>
+      <c r="AP12" s="64"/>
+      <c r="AQ12" s="64"/>
+      <c r="AR12" s="64"/>
+      <c r="AS12" s="64"/>
+      <c r="AT12" s="64"/>
+      <c r="AU12" s="64"/>
+      <c r="AV12" s="64"/>
+      <c r="AW12" s="64"/>
+      <c r="AX12" s="64"/>
+      <c r="AY12" s="64"/>
+      <c r="AZ12" s="64"/>
+      <c r="BA12" s="64"/>
+      <c r="BB12" s="64"/>
+      <c r="BC12" s="64"/>
+      <c r="BD12" s="64"/>
+      <c r="BE12" s="64"/>
+      <c r="BF12" s="64"/>
+      <c r="BG12" s="64"/>
+      <c r="BH12" s="64"/>
+      <c r="BI12" s="64"/>
+      <c r="BJ12" s="64"/>
+      <c r="BK12" s="64"/>
+      <c r="BL12" s="64"/>
+      <c r="BM12" s="64"/>
+      <c r="BN12" s="64"/>
+      <c r="BO12" s="64"/>
+      <c r="BP12" s="64"/>
+      <c r="BQ12" s="64"/>
+      <c r="BR12" s="64"/>
+      <c r="BS12" s="64"/>
+      <c r="BT12" s="64"/>
+      <c r="BU12" s="64"/>
+      <c r="BV12" s="64"/>
+      <c r="BW12" s="64"/>
+      <c r="BX12" s="64"/>
+      <c r="BY12" s="64"/>
+      <c r="BZ12" s="64"/>
+      <c r="CA12" s="64"/>
+      <c r="CB12" s="64"/>
+      <c r="CC12" s="64"/>
+      <c r="CD12" s="64"/>
+      <c r="CE12" s="64"/>
+      <c r="CF12" s="64"/>
+      <c r="CG12" s="64"/>
+      <c r="CH12" s="64"/>
+      <c r="CI12" s="64"/>
+      <c r="CJ12" s="64"/>
+      <c r="CK12" s="64"/>
+      <c r="CL12" s="64"/>
+      <c r="CM12" s="64"/>
+      <c r="CN12" s="64"/>
+      <c r="CO12" s="64"/>
+      <c r="CP12" s="64"/>
+      <c r="CQ12" s="64"/>
+      <c r="CR12" s="64"/>
+      <c r="CS12" s="64"/>
+      <c r="CT12" s="64"/>
+      <c r="CU12" s="64"/>
+      <c r="CV12" s="64"/>
+      <c r="CW12" s="64"/>
+      <c r="CX12" s="64"/>
+      <c r="CY12" s="64"/>
+      <c r="CZ12" s="64"/>
+      <c r="DA12" s="64"/>
+      <c r="DB12" s="64"/>
+      <c r="DC12" s="64"/>
+      <c r="DD12" s="64"/>
+      <c r="DE12" s="64"/>
+      <c r="DF12" s="64"/>
+      <c r="DG12" s="64"/>
+      <c r="DH12" s="64"/>
+      <c r="DI12" s="64"/>
+      <c r="DJ12" s="64"/>
+      <c r="DK12" s="64"/>
+      <c r="DL12" s="64"/>
+      <c r="DM12" s="64"/>
+      <c r="DN12" s="64"/>
+      <c r="DO12" s="64"/>
+      <c r="DP12" s="64"/>
+      <c r="DQ12" s="64"/>
+      <c r="DR12" s="64"/>
+      <c r="DS12" s="64"/>
+      <c r="DT12" s="64"/>
+      <c r="DU12" s="64"/>
+      <c r="DV12" s="64"/>
+      <c r="DW12" s="64"/>
+      <c r="DX12" s="64"/>
+      <c r="DY12" s="64"/>
+      <c r="DZ12" s="64"/>
+      <c r="EA12" s="64"/>
+      <c r="EB12" s="64"/>
+      <c r="EC12" s="64"/>
+      <c r="ED12" s="64"/>
+      <c r="EE12" s="64"/>
+      <c r="EF12" s="64"/>
+      <c r="EG12" s="64"/>
+      <c r="EH12" s="64"/>
+      <c r="EI12" s="64"/>
+      <c r="EJ12" s="64"/>
+      <c r="EK12" s="64"/>
+      <c r="EL12" s="64"/>
+      <c r="EM12" s="64"/>
+      <c r="EN12" s="64"/>
+      <c r="EO12" s="64"/>
+      <c r="EP12" s="64"/>
+      <c r="EQ12" s="64"/>
+      <c r="ER12" s="64"/>
+      <c r="ES12" s="64"/>
+      <c r="ET12" s="64"/>
+      <c r="EU12" s="64"/>
+      <c r="EV12" s="64"/>
+      <c r="EW12" s="64"/>
+      <c r="EX12" s="64"/>
+      <c r="EY12" s="64"/>
+      <c r="EZ12" s="64"/>
+      <c r="FA12" s="64"/>
+      <c r="FB12" s="64"/>
+      <c r="FC12" s="64"/>
+      <c r="FD12" s="64"/>
+      <c r="FE12" s="64"/>
+      <c r="FF12" s="64"/>
+      <c r="FG12" s="64"/>
+      <c r="FH12" s="64"/>
+      <c r="FI12" s="64"/>
+      <c r="FJ12" s="64"/>
+      <c r="FK12" s="64"/>
+      <c r="FL12" s="64"/>
+      <c r="FM12" s="64"/>
+      <c r="FN12" s="64"/>
+      <c r="FO12" s="64"/>
+      <c r="FP12" s="64"/>
+      <c r="FQ12" s="64"/>
+      <c r="FR12" s="64"/>
+      <c r="FS12" s="64"/>
+      <c r="FT12" s="64"/>
+      <c r="FU12" s="64"/>
+      <c r="FV12" s="64"/>
+      <c r="FW12" s="64"/>
+      <c r="FX12" s="64"/>
+      <c r="FY12" s="64"/>
+      <c r="FZ12" s="64"/>
+      <c r="GA12" s="64"/>
+      <c r="GB12" s="64"/>
+      <c r="GC12" s="64"/>
+      <c r="GD12" s="64"/>
+      <c r="GE12" s="64"/>
+      <c r="GF12" s="64"/>
+      <c r="GG12" s="64"/>
+      <c r="GH12" s="64"/>
+      <c r="GI12" s="64"/>
+      <c r="GJ12" s="64"/>
+      <c r="GK12" s="64"/>
+      <c r="GL12" s="64"/>
+      <c r="GM12" s="64"/>
+      <c r="GN12" s="64"/>
+      <c r="GO12" s="64"/>
+      <c r="GP12" s="64"/>
+      <c r="GQ12" s="64"/>
+      <c r="GR12" s="64"/>
+      <c r="GS12" s="64"/>
+      <c r="GT12" s="64"/>
+      <c r="GU12" s="64"/>
+      <c r="GV12" s="64"/>
+      <c r="GW12" s="64"/>
+      <c r="GX12" s="64"/>
+      <c r="GY12" s="64"/>
+      <c r="GZ12" s="64"/>
+      <c r="HA12" s="64"/>
+      <c r="HB12" s="64"/>
+      <c r="HC12" s="64"/>
+      <c r="HD12" s="64"/>
+      <c r="HE12" s="64"/>
+      <c r="HF12" s="64"/>
+      <c r="HG12" s="64"/>
+      <c r="HH12" s="64"/>
+      <c r="HI12" s="64"/>
+      <c r="HJ12" s="64"/>
+      <c r="HK12" s="64"/>
+      <c r="HL12" s="64"/>
+      <c r="HM12" s="64"/>
+      <c r="HN12" s="64"/>
+      <c r="HO12" s="64"/>
+      <c r="HP12" s="64"/>
+      <c r="HQ12" s="64"/>
+      <c r="HR12" s="64"/>
+      <c r="HS12" s="64"/>
+      <c r="HT12" s="64"/>
+      <c r="HU12" s="64"/>
+      <c r="HV12" s="64"/>
+      <c r="HW12" s="64"/>
+      <c r="HX12" s="64"/>
+      <c r="HY12" s="64"/>
+      <c r="HZ12" s="64"/>
+      <c r="IA12" s="64"/>
+      <c r="IB12" s="64"/>
+      <c r="IC12" s="64"/>
+      <c r="ID12" s="64"/>
+      <c r="IE12" s="64"/>
+      <c r="IF12" s="64"/>
+      <c r="IG12" s="64"/>
+      <c r="IH12" s="64"/>
+      <c r="II12" s="64"/>
+      <c r="IJ12" s="64"/>
+      <c r="IK12" s="64"/>
+      <c r="IL12" s="64"/>
+      <c r="IM12" s="64"/>
+      <c r="IN12" s="64"/>
+      <c r="IO12" s="64"/>
+      <c r="IP12" s="64"/>
+      <c r="IQ12" s="64"/>
+      <c r="IR12" s="64"/>
     </row>
     <row r="13" spans="1:252">
-      <c r="A13" s="111"/>
-[...3 lines deleted...]
-      <c r="G13" s="545"/>
+      <c r="A13" s="133"/>
+      <c r="B13" s="595"/>
+      <c r="E13" s="63"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="571"/>
     </row>
     <row r="14" spans="1:252">
-      <c r="A14" s="483" t="s">
-[...3 lines deleted...]
-        <v>664</v>
+      <c r="A14" s="509" t="s">
+        <v>282</v>
+      </c>
+      <c r="B14" s="510" t="s">
+        <v>658</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14" s="545"/>
+      <c r="G14" s="571"/>
     </row>
     <row r="15" spans="1:252">
-      <c r="A15" s="538"/>
-[...5 lines deleted...]
-      <c r="G15" s="546"/>
+      <c r="A15" s="564"/>
+      <c r="B15" s="306"/>
+      <c r="C15" s="510"/>
+      <c r="D15" s="510"/>
+      <c r="E15" s="510"/>
+      <c r="F15" s="510"/>
+      <c r="G15" s="572"/>
     </row>
     <row r="16" spans="1:252">
-      <c r="A16" s="111"/>
-[...5 lines deleted...]
-      <c r="G16" s="545"/>
+      <c r="A16" s="133"/>
+      <c r="B16" s="593"/>
+      <c r="C16" s="593"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="66"/>
+      <c r="G16" s="571"/>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="295"/>
+      <c r="A17" s="320"/>
       <c r="B17"/>
       <c r="C17"/>
-      <c r="D17" s="334"/>
-      <c r="E17" s="283"/>
+      <c r="D17" s="359"/>
+      <c r="E17" s="308"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7" ht="24.75">
-      <c r="A18" s="295"/>
-[...7 lines deleted...]
-      <c r="G18" s="11"/>
+      <c r="A18" s="320"/>
+      <c r="B18" s="341"/>
+      <c r="C18" s="279" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" s="279"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
     </row>
     <row r="19" spans="1:7" ht="18.75">
-      <c r="A19" s="295"/>
-[...5 lines deleted...]
-      <c r="G19" s="35"/>
+      <c r="A19" s="320"/>
+      <c r="B19" s="341"/>
+      <c r="C19" s="314"/>
+      <c r="D19" s="314"/>
+      <c r="E19" s="345"/>
+      <c r="F19" s="57"/>
+      <c r="G19" s="57"/>
     </row>
     <row r="20" spans="1:7" ht="54">
-      <c r="A20" s="327" t="s">
-[...18 lines deleted...]
-        <v>978</v>
+      <c r="A20" s="352" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="353" t="s">
+        <v>26</v>
+      </c>
+      <c r="C20" s="354" t="s">
+        <v>46</v>
+      </c>
+      <c r="D20" s="278" t="s">
+        <v>399</v>
+      </c>
+      <c r="E20" s="354" t="s">
+        <v>80</v>
+      </c>
+      <c r="F20" s="347" t="s">
+        <v>84</v>
+      </c>
+      <c r="G20" s="161" t="s">
+        <v>968</v>
       </c>
     </row>
     <row r="21" spans="1:7">
-      <c r="A21" s="303" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="379">
+      <c r="A21" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="404">
         <v>17100004</v>
       </c>
-      <c r="C21" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="27">
+      <c r="C21" s="50" t="s">
+        <v>492</v>
+      </c>
+      <c r="D21" s="54">
+        <v>1</v>
+      </c>
+      <c r="E21" s="49">
         <v>100</v>
       </c>
-      <c r="F21" s="27">
+      <c r="F21" s="49">
         <v>10</v>
       </c>
-      <c r="G21" s="22">
-        <v>6130</v>
+      <c r="G21" s="44">
+        <v>6437</v>
       </c>
     </row>
     <row r="22" spans="1:7">
-      <c r="A22" s="303" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="379">
+      <c r="A22" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="404">
         <v>17100005</v>
       </c>
-      <c r="C22" s="28" t="s">
-[...5 lines deleted...]
-      <c r="E22" s="27">
+      <c r="C22" s="50" t="s">
+        <v>493</v>
+      </c>
+      <c r="D22" s="440" t="s">
+        <v>601</v>
+      </c>
+      <c r="E22" s="49">
         <v>200</v>
       </c>
-      <c r="F22" s="27">
+      <c r="F22" s="49">
         <v>10</v>
       </c>
-      <c r="G22" s="22">
-        <v>10792</v>
+      <c r="G22" s="44">
+        <v>11332</v>
       </c>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" s="303" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="379">
+      <c r="A23" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="404">
         <v>17100006</v>
       </c>
-      <c r="C23" s="28" t="s">
+      <c r="C23" s="50" t="s">
+        <v>494</v>
+      </c>
+      <c r="D23" s="440" t="s">
+        <v>601</v>
+      </c>
+      <c r="E23" s="49">
+        <v>300</v>
+      </c>
+      <c r="F23" s="49">
+        <v>10</v>
+      </c>
+      <c r="G23" s="44">
+        <v>13624</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="355">
+        <v>17100007</v>
+      </c>
+      <c r="C24" s="50" t="s">
+        <v>495</v>
+      </c>
+      <c r="D24" s="440" t="s">
+        <v>601</v>
+      </c>
+      <c r="E24" s="49">
         <v>500</v>
       </c>
-      <c r="D23" s="414" t="s">
-[...5 lines deleted...]
-      <c r="F23" s="27">
+      <c r="F24" s="49">
         <v>10</v>
       </c>
-      <c r="G23" s="22">
-[...19 lines deleted...]
-      <c r="F24" s="27">
+      <c r="G24" s="44">
+        <v>19285</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="355">
+        <v>17100008</v>
+      </c>
+      <c r="C25" s="50" t="s">
+        <v>496</v>
+      </c>
+      <c r="D25" s="54">
+        <v>2</v>
+      </c>
+      <c r="E25" s="49">
+        <v>750</v>
+      </c>
+      <c r="F25" s="49">
         <v>10</v>
       </c>
-      <c r="G24" s="22">
-[...13 lines deleted...]
-      <c r="D25" s="32">
+      <c r="G25" s="44">
+        <v>30418</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="328" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="355">
+        <v>17100009</v>
+      </c>
+      <c r="C26" s="50" t="s">
+        <v>497</v>
+      </c>
+      <c r="D26" s="54">
         <v>2</v>
       </c>
-      <c r="E25" s="27">
-[...2 lines deleted...]
-      <c r="F25" s="27">
+      <c r="E26" s="49">
+        <v>1000</v>
+      </c>
+      <c r="F26" s="49">
         <v>10</v>
       </c>
-      <c r="G25" s="22">
-[...23 lines deleted...]
-        <v>36935</v>
+      <c r="G26" s="44">
+        <v>38782</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27"/>
-      <c r="B27" s="539"/>
-[...3 lines deleted...]
-      <c r="F27" s="19"/>
+      <c r="B27" s="565"/>
+      <c r="C27" s="47"/>
+      <c r="D27" s="41"/>
+      <c r="E27" s="57"/>
+      <c r="F27" s="41"/>
     </row>
     <row r="28" spans="1:7" ht="24.75">
-      <c r="A28" s="295"/>
+      <c r="A28" s="320"/>
       <c r="B28"/>
-      <c r="C28" s="479" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="514"/>
+      <c r="C28" s="505" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" s="540"/>
       <c r="E28"/>
-      <c r="F28" s="541"/>
+      <c r="F28" s="567"/>
     </row>
     <row r="29" spans="1:7">
-      <c r="A29" s="295"/>
+      <c r="A29" s="320"/>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29" s="316"/>
+      <c r="D29" s="341"/>
       <c r="E29"/>
-      <c r="F29" s="541"/>
+      <c r="F29" s="567"/>
     </row>
     <row r="30" spans="1:7" ht="54">
-      <c r="A30" s="6" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="416" t="s">
+      <c r="A30" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B30" s="442" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="310"/>
+      <c r="D30" s="380"/>
+      <c r="E30" s="380" t="s">
+        <v>46</v>
+      </c>
+      <c r="F30" s="380"/>
+      <c r="G30" s="161" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="413" t="s">
+        <v>57</v>
+      </c>
+      <c r="C31" s="311"/>
+      <c r="D31" s="463" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" s="477"/>
+      <c r="F31" s="478"/>
+      <c r="G31" s="44">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="413" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="311"/>
+      <c r="D32" s="463" t="s">
         <v>29</v>
       </c>
-      <c r="C30" s="285"/>
-[...17 lines deleted...]
-      <c r="D31" s="437" t="s">
+      <c r="E32" s="477"/>
+      <c r="F32" s="478"/>
+      <c r="G32" s="44">
+        <v>2704</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="413" t="s">
+        <v>59</v>
+      </c>
+      <c r="C33" s="311"/>
+      <c r="D33" s="463" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="477"/>
+      <c r="F33" s="478"/>
+      <c r="G33" s="44">
+        <v>2407</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="363" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="413" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" s="311"/>
+      <c r="D34" s="463" t="s">
         <v>31</v>
       </c>
-      <c r="E31" s="451"/>
-[...53 lines deleted...]
-        <v>2734</v>
+      <c r="E34" s="477"/>
+      <c r="F34" s="478"/>
+      <c r="G34" s="44">
+        <v>2958</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{47F5C0C1-1294-41AE-A905-0AA87BB24AF1}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="33" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCBCA365-F00C-40E9-B3FD-49A27C1008B8}">
   <sheetPr codeName="Sayfa55"/>
   <dimension ref="A1:L25"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="2" width="15.42578125" style="389" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="336"/>
+    <col min="1" max="2" width="15.42578125" style="414" customWidth="1"/>
+    <col min="3" max="3" width="60.42578125" style="414" customWidth="1"/>
+    <col min="4" max="4" width="70.42578125" style="414" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="27.85546875" style="361" customWidth="1"/>
+    <col min="6" max="7" width="9.85546875" style="361" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="361"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="27">
-      <c r="A1" s="390"/>
-[...9 lines deleted...]
-      <c r="G1" s="317">
+      <c r="A1" s="415"/>
+      <c r="B1" s="415"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" s="415"/>
+      <c r="F1" s="418"/>
+      <c r="G1" s="342">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="18">
-      <c r="A2" s="390"/>
-[...4 lines deleted...]
-      <c r="D2" s="390"/>
+      <c r="A2" s="415"/>
+      <c r="B2" s="415"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="415"/>
     </row>
     <row r="3" spans="1:7" ht="18">
-      <c r="A3" s="390"/>
-[...4 lines deleted...]
-      <c r="D3" s="390"/>
+      <c r="A3" s="415"/>
+      <c r="B3" s="415"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+      <c r="D3" s="415"/>
     </row>
     <row r="4" spans="1:7" ht="18">
-      <c r="A4" s="390"/>
-[...4 lines deleted...]
-      <c r="D4" s="390"/>
+      <c r="A4" s="415"/>
+      <c r="B4" s="415"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="415"/>
     </row>
     <row r="5" spans="1:7" ht="18">
-      <c r="A5" s="390"/>
-[...4 lines deleted...]
-      <c r="D5" s="390"/>
+      <c r="A5" s="415"/>
+      <c r="B5" s="415"/>
+      <c r="C5" s="409" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="415"/>
     </row>
     <row r="6" spans="1:7" ht="18">
-      <c r="A6" s="392"/>
-[...1 lines deleted...]
-      <c r="C6" s="255"/>
+      <c r="A6" s="417"/>
+      <c r="B6" s="417"/>
+      <c r="C6" s="280"/>
     </row>
     <row r="7" spans="1:7" ht="18">
-      <c r="A7" s="392"/>
-[...1 lines deleted...]
-      <c r="C7" s="255"/>
+      <c r="A7" s="417"/>
+      <c r="B7" s="417"/>
+      <c r="C7" s="280"/>
     </row>
     <row r="8" spans="1:7" ht="18">
-      <c r="A8" s="323"/>
-[...38 lines deleted...]
-      <c r="A11" s="432" t="s">
+      <c r="A8" s="348"/>
+      <c r="B8" s="348"/>
+      <c r="C8" s="348"/>
+      <c r="D8" s="348"/>
+      <c r="E8" s="309"/>
+      <c r="F8" s="309"/>
+      <c r="G8" s="309"/>
+    </row>
+    <row r="9" spans="1:7" s="337" customFormat="1" ht="54">
+      <c r="A9" s="454" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="454" t="s">
+        <v>255</v>
+      </c>
+      <c r="C9" s="313" t="s">
+        <v>46</v>
+      </c>
+      <c r="D9" s="310" t="s">
+        <v>351</v>
+      </c>
+      <c r="E9" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F9" s="361"/>
+      <c r="G9" s="361"/>
+    </row>
+    <row r="10" spans="1:7" s="465" customFormat="1" ht="22.5">
+      <c r="A10" s="455"/>
+      <c r="B10" s="455"/>
+      <c r="C10" s="805" t="s">
+        <v>352</v>
+      </c>
+      <c r="D10" s="805"/>
+      <c r="E10" s="457"/>
+      <c r="F10" s="361"/>
+      <c r="G10" s="361"/>
+    </row>
+    <row r="11" spans="1:7" s="309" customFormat="1" ht="18">
+      <c r="A11" s="458" t="s">
+        <v>453</v>
+      </c>
+      <c r="B11" s="458">
+        <v>100021321</v>
+      </c>
+      <c r="C11" s="458" t="s">
+        <v>454</v>
+      </c>
+      <c r="D11" s="379" t="s">
+        <v>455</v>
+      </c>
+      <c r="E11" s="44">
+        <v>152</v>
+      </c>
+      <c r="F11" s="361"/>
+      <c r="G11" s="361"/>
+    </row>
+    <row r="12" spans="1:7" s="309" customFormat="1" ht="18">
+      <c r="A12" s="458" t="s">
+        <v>453</v>
+      </c>
+      <c r="B12" s="458">
+        <v>100021322</v>
+      </c>
+      <c r="C12" s="458" t="s">
+        <v>456</v>
+      </c>
+      <c r="D12" s="379" t="s">
+        <v>455</v>
+      </c>
+      <c r="E12" s="44">
+        <v>152</v>
+      </c>
+      <c r="F12" s="361"/>
+      <c r="G12" s="361"/>
+    </row>
+    <row r="13" spans="1:7" s="309" customFormat="1" ht="18">
+      <c r="A13" s="458" t="s">
+        <v>453</v>
+      </c>
+      <c r="B13" s="458">
+        <v>100021393</v>
+      </c>
+      <c r="C13" s="458" t="s">
+        <v>472</v>
+      </c>
+      <c r="D13" s="474" t="s">
+        <v>473</v>
+      </c>
+      <c r="E13" s="44">
+        <v>149</v>
+      </c>
+      <c r="F13" s="361"/>
+      <c r="G13" s="361"/>
+    </row>
+    <row r="14" spans="1:7" s="309" customFormat="1" ht="18">
+      <c r="A14" s="458" t="s">
+        <v>453</v>
+      </c>
+      <c r="B14" s="458">
+        <v>100021434</v>
+      </c>
+      <c r="C14" s="458" t="s">
+        <v>480</v>
+      </c>
+      <c r="D14" s="46" t="s">
+        <v>481</v>
+      </c>
+      <c r="E14" s="44">
+        <v>152</v>
+      </c>
+      <c r="F14" s="361"/>
+      <c r="G14" s="361"/>
+    </row>
+    <row r="15" spans="1:7" s="309" customFormat="1" ht="18">
+      <c r="A15" s="458"/>
+      <c r="B15" s="458"/>
+      <c r="C15" s="458"/>
+      <c r="D15" s="379"/>
+      <c r="E15" s="360"/>
+      <c r="F15" s="361"/>
+      <c r="G15" s="361"/>
+    </row>
+    <row r="16" spans="1:7" s="309" customFormat="1" ht="18">
+      <c r="A16" s="458" t="s">
+        <v>453</v>
+      </c>
+      <c r="B16" s="458">
+        <v>100021327</v>
+      </c>
+      <c r="C16" s="458" t="s">
+        <v>458</v>
+      </c>
+      <c r="D16" s="379" t="s">
+        <v>457</v>
+      </c>
+      <c r="E16" s="44">
+        <v>197</v>
+      </c>
+      <c r="F16" s="361"/>
+      <c r="G16" s="361"/>
+    </row>
+    <row r="17" spans="1:12" s="309" customFormat="1" ht="18">
+      <c r="A17" s="458" t="s">
+        <v>453</v>
+      </c>
+      <c r="B17" s="458">
+        <v>100021328</v>
+      </c>
+      <c r="C17" s="458" t="s">
         <v>459</v>
       </c>
-      <c r="B11" s="432">
-[...2 lines deleted...]
-      <c r="C11" s="432" t="s">
+      <c r="D17" s="379" t="s">
         <v>460</v>
       </c>
-      <c r="D11" s="354" t="s">
+      <c r="E17" s="44">
+        <v>200</v>
+      </c>
+      <c r="F17" s="361"/>
+      <c r="G17" s="361"/>
+    </row>
+    <row r="18" spans="1:12" s="309" customFormat="1" ht="18">
+      <c r="A18" s="458" t="s">
+        <v>453</v>
+      </c>
+      <c r="B18" s="458">
+        <v>100021329</v>
+      </c>
+      <c r="C18" s="458" t="s">
         <v>461</v>
       </c>
-      <c r="E11" s="22">
-[...12 lines deleted...]
-      <c r="C12" s="432" t="s">
+      <c r="D18" s="379" t="s">
         <v>462</v>
       </c>
-      <c r="D12" s="354" t="s">
-[...62 lines deleted...]
-      <c r="C16" s="432" t="s">
+      <c r="E18" s="44">
+        <v>238</v>
+      </c>
+      <c r="F18" s="361"/>
+      <c r="G18" s="361"/>
+    </row>
+    <row r="19" spans="1:12" s="309" customFormat="1" ht="18">
+      <c r="A19" s="458" t="s">
+        <v>453</v>
+      </c>
+      <c r="B19" s="458">
+        <v>100021330</v>
+      </c>
+      <c r="C19" s="458" t="s">
+        <v>463</v>
+      </c>
+      <c r="D19" s="379" t="s">
+        <v>462</v>
+      </c>
+      <c r="E19" s="44">
+        <v>238</v>
+      </c>
+      <c r="F19" s="361"/>
+      <c r="G19" s="361"/>
+    </row>
+    <row r="20" spans="1:12" s="309" customFormat="1" ht="18">
+      <c r="A20" s="458" t="s">
+        <v>453</v>
+      </c>
+      <c r="B20" s="458">
+        <v>100021331</v>
+      </c>
+      <c r="C20" s="458" t="s">
         <v>464</v>
       </c>
-      <c r="D16" s="354" t="s">
-[...15 lines deleted...]
-      <c r="C17" s="432" t="s">
+      <c r="D20" s="379" t="s">
         <v>465</v>
       </c>
-      <c r="D17" s="354" t="s">
+      <c r="E20" s="44">
+        <v>240</v>
+      </c>
+      <c r="F20" s="361"/>
+      <c r="G20" s="361"/>
+    </row>
+    <row r="21" spans="1:12" s="465" customFormat="1" ht="22.5">
+      <c r="A21" s="455"/>
+      <c r="B21" s="455"/>
+      <c r="C21" s="805" t="s">
+        <v>925</v>
+      </c>
+      <c r="D21" s="805"/>
+      <c r="E21" s="457"/>
+      <c r="F21" s="361"/>
+      <c r="G21" s="361"/>
+    </row>
+    <row r="22" spans="1:12" s="309" customFormat="1" ht="18">
+      <c r="A22" s="458" t="s">
+        <v>453</v>
+      </c>
+      <c r="B22" s="458">
+        <v>100021332</v>
+      </c>
+      <c r="C22" s="458" t="s">
         <v>466</v>
       </c>
-      <c r="E17" s="22">
-[...86 lines deleted...]
-      <c r="E22" s="22">
+      <c r="D22" s="379" t="s">
+        <v>455</v>
+      </c>
+      <c r="E22" s="44">
         <v>227</v>
       </c>
-      <c r="F22" s="336"/>
-[...17 lines deleted...]
-      <c r="B24" s="325">
+      <c r="F22" s="361"/>
+      <c r="G22" s="361"/>
+    </row>
+    <row r="23" spans="1:12" s="465" customFormat="1" ht="22.5">
+      <c r="A23" s="455"/>
+      <c r="B23" s="455"/>
+      <c r="C23" s="805" t="s">
+        <v>926</v>
+      </c>
+      <c r="D23" s="805"/>
+      <c r="E23" s="457"/>
+      <c r="F23" s="361"/>
+      <c r="G23" s="361"/>
+    </row>
+    <row r="24" spans="1:12" s="309" customFormat="1" ht="18">
+      <c r="A24" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B24" s="350">
         <v>14070004</v>
       </c>
-      <c r="C24" s="325" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="335">
+      <c r="C24" s="350" t="s">
+        <v>335</v>
+      </c>
+      <c r="D24" s="474" t="s">
+        <v>740</v>
+      </c>
+      <c r="E24" s="360">
         <v>258</v>
       </c>
-      <c r="F24" s="440"/>
-[...4 lines deleted...]
-      <c r="L24" s="336"/>
+      <c r="F24" s="466"/>
+      <c r="G24" s="466"/>
+      <c r="H24" s="466"/>
+      <c r="J24" s="467"/>
+      <c r="K24" s="361"/>
+      <c r="L24" s="361"/>
     </row>
     <row r="25" spans="1:12" ht="18">
-      <c r="A25" s="323"/>
-[...5 lines deleted...]
-      <c r="G25" s="284"/>
+      <c r="A25" s="348"/>
+      <c r="B25" s="348"/>
+      <c r="C25" s="348"/>
+      <c r="D25" s="348"/>
+      <c r="E25" s="309"/>
+      <c r="F25" s="309"/>
+      <c r="G25" s="309"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="C21:D21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{1036BB17-7E49-4285-B42D-56E7C08F32F5}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="37" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{162DA6EE-183B-4918-8276-FEC3556BB490}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="394" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="394"/>
+    <col min="1" max="1" width="12.42578125" style="419" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="419" customWidth="1"/>
+    <col min="3" max="3" width="66" style="419" customWidth="1"/>
+    <col min="4" max="4" width="68.42578125" style="419" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="29.42578125" style="419" customWidth="1"/>
+    <col min="6" max="7" width="9.5703125" style="419" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="419"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27">
-      <c r="A1" s="390"/>
-[...9 lines deleted...]
-      <c r="G1" s="317">
+      <c r="A1" s="415"/>
+      <c r="B1" s="415"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" s="415"/>
+      <c r="F1" s="418"/>
+      <c r="G1" s="342">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18">
-      <c r="A2" s="390"/>
-[...2 lines deleted...]
-        <v>1083</v>
+      <c r="A2" s="415"/>
+      <c r="B2" s="415"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18">
-      <c r="A3" s="390"/>
-[...2 lines deleted...]
-        <v>977</v>
+      <c r="A3" s="415"/>
+      <c r="B3" s="415"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18">
-      <c r="A4" s="390"/>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="A4" s="415"/>
+      <c r="B4" s="415"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18">
-      <c r="A5" s="390"/>
-[...2 lines deleted...]
-        <v>864</v>
+      <c r="A5" s="415"/>
+      <c r="B5" s="415"/>
+      <c r="C5" s="409" t="s">
+        <v>858</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18">
-      <c r="C6" s="255"/>
-[...31 lines deleted...]
-      <c r="H8" s="394"/>
+      <c r="C6" s="280"/>
+    </row>
+    <row r="7" spans="1:8" s="416" customFormat="1" ht="54">
+      <c r="A7" s="454" t="s">
+        <v>76</v>
+      </c>
+      <c r="B7" s="454" t="s">
+        <v>255</v>
+      </c>
+      <c r="C7" s="313" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="310" t="s">
+        <v>351</v>
+      </c>
+      <c r="E7" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F7" s="419"/>
+      <c r="G7" s="419"/>
+      <c r="H7" s="419"/>
+    </row>
+    <row r="8" spans="1:8" s="420" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A8" s="436"/>
+      <c r="B8" s="314"/>
+      <c r="C8" s="436" t="s">
+        <v>353</v>
+      </c>
+      <c r="D8" s="329"/>
+      <c r="E8" s="363"/>
+      <c r="F8" s="419"/>
+      <c r="G8" s="419"/>
+      <c r="H8" s="419"/>
     </row>
     <row r="9" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A9" s="325" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="433">
+      <c r="A9" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B9" s="459">
         <v>100023848</v>
       </c>
-      <c r="C9" s="434" t="s">
+      <c r="C9" s="460" t="s">
+        <v>944</v>
+      </c>
+      <c r="D9" s="461" t="s">
+        <v>945</v>
+      </c>
+      <c r="E9" s="360">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A10" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B10" s="459">
+        <v>100023849</v>
+      </c>
+      <c r="C10" s="460" t="s">
+        <v>946</v>
+      </c>
+      <c r="D10" s="461" t="s">
+        <v>947</v>
+      </c>
+      <c r="E10" s="360">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A11" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B11" s="459">
+        <v>100023850</v>
+      </c>
+      <c r="C11" s="460" t="s">
+        <v>948</v>
+      </c>
+      <c r="D11" s="461" t="s">
+        <v>949</v>
+      </c>
+      <c r="E11" s="360">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A12" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B12" s="459">
+        <v>100023851</v>
+      </c>
+      <c r="C12" s="460" t="s">
+        <v>950</v>
+      </c>
+      <c r="D12" s="461" t="s">
+        <v>951</v>
+      </c>
+      <c r="E12" s="360">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A13" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B13" s="459">
+        <v>100023852</v>
+      </c>
+      <c r="C13" s="460" t="s">
+        <v>952</v>
+      </c>
+      <c r="D13" s="461" t="s">
         <v>953</v>
       </c>
-      <c r="D9" s="435" t="s">
+      <c r="E13" s="360">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A14" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B14" s="459">
+        <v>100023854</v>
+      </c>
+      <c r="C14" s="460" t="s">
         <v>954</v>
       </c>
-      <c r="E9" s="335">
-[...10 lines deleted...]
-      <c r="C10" s="434" t="s">
+      <c r="D14" s="461" t="s">
         <v>955</v>
       </c>
-      <c r="D10" s="435" t="s">
-[...16 lines deleted...]
-      <c r="D11" s="435" t="s">
+      <c r="E14" s="360">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A15" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B15" s="459">
+        <v>100023859</v>
+      </c>
+      <c r="C15" s="460" t="s">
         <v>958</v>
       </c>
-      <c r="E11" s="335">
-[...10 lines deleted...]
-      <c r="C12" s="434" t="s">
+      <c r="D15" s="461" t="s">
         <v>959</v>
       </c>
-      <c r="D12" s="435" t="s">
+      <c r="E15" s="360">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="420" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A16" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B16" s="459">
+        <v>100023860</v>
+      </c>
+      <c r="C16" s="460" t="s">
         <v>960</v>
       </c>
-      <c r="E12" s="335">
-[...10 lines deleted...]
-      <c r="C13" s="434" t="s">
+      <c r="D16" s="461" t="s">
         <v>961</v>
       </c>
-      <c r="D13" s="435" t="s">
+      <c r="E16" s="360">
+        <v>435</v>
+      </c>
+      <c r="F16" s="419"/>
+      <c r="G16" s="419"/>
+      <c r="H16" s="419"/>
+    </row>
+    <row r="17" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A17" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B17" s="459">
+        <v>100023861</v>
+      </c>
+      <c r="C17" s="460" t="s">
         <v>962</v>
       </c>
-      <c r="E13" s="335">
-[...10 lines deleted...]
-      <c r="C14" s="434" t="s">
+      <c r="D17" s="461" t="s">
         <v>963</v>
       </c>
-      <c r="D14" s="435" t="s">
-[...56 lines deleted...]
-      <c r="E17" s="335">
+      <c r="E17" s="360">
         <v>485</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{499B5879-D7FD-4942-B9F8-1A4B61E36D66}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="47" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="48" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08AB4DFE-AE88-4206-8B33-D236A1D85DEA}">
   <sheetPr codeName="Sayfa56">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="394" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="394"/>
+    <col min="1" max="1" width="12.42578125" style="419" customWidth="1"/>
+    <col min="2" max="2" width="14.140625" style="419" customWidth="1"/>
+    <col min="3" max="3" width="66" style="419" customWidth="1"/>
+    <col min="4" max="4" width="68.42578125" style="419" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.5703125" style="419" customWidth="1"/>
+    <col min="6" max="7" width="9.5703125" style="419" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="419"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27">
-      <c r="A1" s="390"/>
-[...9 lines deleted...]
-      <c r="G1" s="317">
+      <c r="A1" s="415"/>
+      <c r="B1" s="415"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" s="415"/>
+      <c r="F1" s="418"/>
+      <c r="G1" s="342">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18">
-      <c r="A2" s="390"/>
-[...2 lines deleted...]
-        <v>1083</v>
+      <c r="A2" s="415"/>
+      <c r="B2" s="415"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18">
-      <c r="A3" s="390"/>
-[...2 lines deleted...]
-        <v>977</v>
+      <c r="A3" s="415"/>
+      <c r="B3" s="415"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18">
-      <c r="A4" s="390"/>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="A4" s="415"/>
+      <c r="B4" s="415"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18">
-      <c r="A5" s="390"/>
-[...2 lines deleted...]
-        <v>864</v>
+      <c r="A5" s="415"/>
+      <c r="B5" s="415"/>
+      <c r="C5" s="409" t="s">
+        <v>858</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18">
-      <c r="C6" s="255"/>
-[...31 lines deleted...]
-      <c r="H8" s="394"/>
+      <c r="C6" s="280"/>
+    </row>
+    <row r="7" spans="1:8" s="416" customFormat="1" ht="54">
+      <c r="A7" s="454" t="s">
+        <v>76</v>
+      </c>
+      <c r="B7" s="454" t="s">
+        <v>255</v>
+      </c>
+      <c r="C7" s="313" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="310" t="s">
+        <v>351</v>
+      </c>
+      <c r="E7" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F7" s="419"/>
+      <c r="G7" s="419"/>
+      <c r="H7" s="419"/>
+    </row>
+    <row r="8" spans="1:8" s="420" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A8" s="436"/>
+      <c r="B8" s="314"/>
+      <c r="C8" s="436" t="s">
+        <v>353</v>
+      </c>
+      <c r="D8" s="329"/>
+      <c r="E8" s="363"/>
+      <c r="F8" s="419"/>
+      <c r="G8" s="419"/>
+      <c r="H8" s="419"/>
     </row>
     <row r="9" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A9" s="325" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="433">
+      <c r="A9" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B9" s="459">
         <v>14510199</v>
       </c>
-      <c r="C9" s="434" t="s">
+      <c r="C9" s="460" t="s">
+        <v>311</v>
+      </c>
+      <c r="D9" s="461" t="s">
+        <v>474</v>
+      </c>
+      <c r="E9" s="360">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A10" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B10" s="459">
+        <v>14510200</v>
+      </c>
+      <c r="C10" s="460" t="s">
+        <v>312</v>
+      </c>
+      <c r="D10" s="461" t="s">
+        <v>475</v>
+      </c>
+      <c r="E10" s="360">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A11" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B11" s="459">
+        <v>14510202</v>
+      </c>
+      <c r="C11" s="460" t="s">
+        <v>313</v>
+      </c>
+      <c r="D11" s="461" t="s">
+        <v>476</v>
+      </c>
+      <c r="E11" s="360">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A12" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B12" s="459">
+        <v>14510198</v>
+      </c>
+      <c r="C12" s="460" t="s">
+        <v>314</v>
+      </c>
+      <c r="D12" s="461" t="s">
+        <v>477</v>
+      </c>
+      <c r="E12" s="360">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A13" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B13" s="459">
+        <v>14510204</v>
+      </c>
+      <c r="C13" s="460" t="s">
+        <v>315</v>
+      </c>
+      <c r="D13" s="461" t="s">
+        <v>478</v>
+      </c>
+      <c r="E13" s="360">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A14" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B14" s="459">
+        <v>14510205</v>
+      </c>
+      <c r="C14" s="460" t="s">
+        <v>316</v>
+      </c>
+      <c r="D14" s="461" t="s">
+        <v>479</v>
+      </c>
+      <c r="E14" s="360">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A15" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B15" s="459">
+        <v>14510209</v>
+      </c>
+      <c r="C15" s="460" t="s">
         <v>317</v>
       </c>
-      <c r="D9" s="435" t="s">
-[...13 lines deleted...]
-      <c r="C10" s="434" t="s">
+      <c r="D15" s="461" t="s">
+        <v>354</v>
+      </c>
+      <c r="E15" s="360">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A16" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B16" s="459">
+        <v>14510211</v>
+      </c>
+      <c r="C16" s="460" t="s">
         <v>318</v>
       </c>
-      <c r="D10" s="435" t="s">
-[...13 lines deleted...]
-      <c r="C11" s="434" t="s">
+      <c r="D16" s="461" t="s">
+        <v>355</v>
+      </c>
+      <c r="E16" s="360">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="22.5" customHeight="1">
+      <c r="A17" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B17" s="459">
+        <v>14510213</v>
+      </c>
+      <c r="C17" s="460" t="s">
         <v>319</v>
       </c>
-      <c r="D11" s="435" t="s">
-[...104 lines deleted...]
-      <c r="E17" s="335">
+      <c r="D17" s="461" t="s">
+        <v>356</v>
+      </c>
+      <c r="E17" s="360">
         <v>599</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{883E930D-2E4F-4F88-8901-8C5D256A1812}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="49" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38CA48D8-1553-4D13-8DAA-881F05559C3A}">
   <sheetPr codeName="Sayfa57">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12" style="394" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="394"/>
+    <col min="1" max="1" width="12" style="419" customWidth="1"/>
+    <col min="2" max="2" width="16.85546875" style="419" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="63.42578125" style="419" customWidth="1"/>
+    <col min="4" max="4" width="61" style="419" customWidth="1"/>
+    <col min="5" max="5" width="25.85546875" style="419" customWidth="1"/>
+    <col min="6" max="7" width="9.5703125" style="419" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="419"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="27">
-      <c r="A1" s="390"/>
-[...9 lines deleted...]
-      <c r="G1" s="317">
+      <c r="A1" s="415"/>
+      <c r="B1" s="415"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" s="415"/>
+      <c r="F1" s="418"/>
+      <c r="G1" s="342">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="18">
-      <c r="A2" s="390"/>
-[...2 lines deleted...]
-        <v>1083</v>
+      <c r="A2" s="415"/>
+      <c r="B2" s="415"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="18">
-      <c r="A3" s="390"/>
-[...2 lines deleted...]
-        <v>977</v>
+      <c r="A3" s="415"/>
+      <c r="B3" s="415"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="18">
-      <c r="A4" s="390"/>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="A4" s="415"/>
+      <c r="B4" s="415"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="18">
-      <c r="A5" s="390"/>
-[...2 lines deleted...]
-        <v>864</v>
+      <c r="A5" s="415"/>
+      <c r="B5" s="415"/>
+      <c r="C5" s="409" t="s">
+        <v>858</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="18">
-      <c r="C6" s="255"/>
-[...11 lines deleted...]
-      <c r="D7" s="285" t="s">
+      <c r="C6" s="280"/>
+    </row>
+    <row r="7" spans="1:8" s="416" customFormat="1" ht="54">
+      <c r="A7" s="454" t="s">
+        <v>76</v>
+      </c>
+      <c r="B7" s="454" t="s">
+        <v>255</v>
+      </c>
+      <c r="C7" s="313" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="310" t="s">
+        <v>351</v>
+      </c>
+      <c r="E7" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F7" s="419"/>
+      <c r="G7" s="419"/>
+      <c r="H7" s="419"/>
+    </row>
+    <row r="8" spans="1:8" s="420" customFormat="1" ht="19.5">
+      <c r="A8" s="436"/>
+      <c r="B8" s="314"/>
+      <c r="C8" s="314" t="s">
         <v>357</v>
       </c>
-      <c r="E7" s="138" t="s">
+      <c r="D8" s="329"/>
+      <c r="E8" s="363"/>
+      <c r="F8" s="419"/>
+      <c r="G8" s="419"/>
+      <c r="H8" s="419"/>
+    </row>
+    <row r="9" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A9" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B9" s="459">
+        <v>14510234</v>
+      </c>
+      <c r="C9" s="460" t="s">
+        <v>320</v>
+      </c>
+      <c r="D9" s="461" t="s">
+        <v>358</v>
+      </c>
+      <c r="E9" s="360">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A10" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B10" s="459">
+        <v>14510238</v>
+      </c>
+      <c r="C10" s="460" t="s">
+        <v>321</v>
+      </c>
+      <c r="D10" s="461" t="s">
+        <v>359</v>
+      </c>
+      <c r="E10" s="360">
         <v>978</v>
       </c>
-      <c r="F7" s="394"/>
-[...6 lines deleted...]
-      <c r="C8" s="289" t="s">
+    </row>
+    <row r="11" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A11" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B11" s="459">
+        <v>14510239</v>
+      </c>
+      <c r="C11" s="460" t="s">
+        <v>322</v>
+      </c>
+      <c r="D11" s="461" t="s">
+        <v>360</v>
+      </c>
+      <c r="E11" s="360">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A12" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B12" s="459">
+        <v>14510240</v>
+      </c>
+      <c r="C12" s="460" t="s">
+        <v>323</v>
+      </c>
+      <c r="D12" s="461" t="s">
+        <v>361</v>
+      </c>
+      <c r="E12" s="360">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A13" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B13" s="459">
+        <v>14510245</v>
+      </c>
+      <c r="C13" s="460" t="s">
+        <v>277</v>
+      </c>
+      <c r="D13" s="461" t="s">
+        <v>362</v>
+      </c>
+      <c r="E13" s="360">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A14" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B14" s="459">
+        <v>14510246</v>
+      </c>
+      <c r="C14" s="460" t="s">
+        <v>278</v>
+      </c>
+      <c r="D14" s="461" t="s">
         <v>363</v>
       </c>
-      <c r="D8" s="304"/>
-[...12 lines deleted...]
-      <c r="C9" s="434" t="s">
+      <c r="E14" s="360">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A15" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B15" s="459">
+        <v>14510247</v>
+      </c>
+      <c r="C15" s="460" t="s">
+        <v>279</v>
+      </c>
+      <c r="D15" s="461" t="s">
+        <v>364</v>
+      </c>
+      <c r="E15" s="360">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A16" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B16" s="459">
+        <v>14510248</v>
+      </c>
+      <c r="C16" s="460" t="s">
+        <v>324</v>
+      </c>
+      <c r="D16" s="461" t="s">
+        <v>365</v>
+      </c>
+      <c r="E16" s="360">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A17" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B17" s="459">
+        <v>14510251</v>
+      </c>
+      <c r="C17" s="460" t="s">
+        <v>325</v>
+      </c>
+      <c r="D17" s="461" t="s">
+        <v>366</v>
+      </c>
+      <c r="E17" s="360">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A18" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B18" s="459">
+        <v>14510252</v>
+      </c>
+      <c r="C18" s="460" t="s">
         <v>326</v>
       </c>
-      <c r="D9" s="435" t="s">
-[...13 lines deleted...]
-      <c r="C10" s="434" t="s">
+      <c r="D18" s="461" t="s">
+        <v>367</v>
+      </c>
+      <c r="E18" s="360">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A19" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B19" s="459">
+        <v>14510253</v>
+      </c>
+      <c r="C19" s="460" t="s">
         <v>327</v>
       </c>
-      <c r="D10" s="435" t="s">
-[...13 lines deleted...]
-      <c r="C11" s="434" t="s">
+      <c r="D19" s="461" t="s">
+        <v>368</v>
+      </c>
+      <c r="E19" s="360">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A20" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B20" s="459">
+        <v>14510254</v>
+      </c>
+      <c r="C20" s="460" t="s">
         <v>328</v>
       </c>
-      <c r="D11" s="435" t="s">
-[...13 lines deleted...]
-      <c r="C12" s="434" t="s">
+      <c r="D20" s="461" t="s">
+        <v>369</v>
+      </c>
+      <c r="E20" s="360">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A21" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B21" s="459">
+        <v>14510258</v>
+      </c>
+      <c r="C21" s="460" t="s">
         <v>329</v>
       </c>
-      <c r="D12" s="435" t="s">
-[...33 lines deleted...]
-      <c r="D14" s="435" t="s">
+      <c r="D21" s="461" t="s">
+        <v>370</v>
+      </c>
+      <c r="E21" s="360">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A22" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B22" s="459">
+        <v>14510259</v>
+      </c>
+      <c r="C22" s="460" t="s">
+        <v>330</v>
+      </c>
+      <c r="D22" s="461" t="s">
+        <v>371</v>
+      </c>
+      <c r="E22" s="360">
+        <v>2079</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A23" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B23" s="459">
+        <v>14510264</v>
+      </c>
+      <c r="C23" s="460" t="s">
+        <v>331</v>
+      </c>
+      <c r="D23" s="461" t="s">
+        <v>372</v>
+      </c>
+      <c r="E23" s="360">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="420" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A24" s="436"/>
+      <c r="B24" s="314"/>
+      <c r="C24" s="314" t="s">
+        <v>373</v>
+      </c>
+      <c r="D24" s="329"/>
+      <c r="E24" s="363"/>
+      <c r="F24" s="419"/>
+      <c r="G24" s="419"/>
+      <c r="H24" s="419"/>
+    </row>
+    <row r="25" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A25" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B25" s="459">
+        <v>14510265</v>
+      </c>
+      <c r="C25" s="460" t="s">
+        <v>332</v>
+      </c>
+      <c r="D25" s="461" t="s">
+        <v>358</v>
+      </c>
+      <c r="E25" s="360">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A26" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B26" s="459">
+        <v>14510270</v>
+      </c>
+      <c r="C26" s="460" t="s">
+        <v>333</v>
+      </c>
+      <c r="D26" s="461" t="s">
+        <v>360</v>
+      </c>
+      <c r="E26" s="360">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="22.5" customHeight="1">
+      <c r="A27" s="459" t="s">
+        <v>453</v>
+      </c>
+      <c r="B27" s="459">
+        <v>14510285</v>
+      </c>
+      <c r="C27" s="460" t="s">
+        <v>334</v>
+      </c>
+      <c r="D27" s="461" t="s">
         <v>369</v>
       </c>
-      <c r="E14" s="335">
-[...215 lines deleted...]
-      <c r="E27" s="335">
+      <c r="E27" s="360">
         <v>3550</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="18">
-      <c r="A28" s="436"/>
-[...4 lines deleted...]
-      <c r="F28" s="436"/>
+      <c r="A28" s="462"/>
+      <c r="B28" s="462"/>
+      <c r="C28" s="314"/>
+      <c r="D28" s="462"/>
+      <c r="E28" s="462"/>
+      <c r="F28" s="462"/>
     </row>
     <row r="30" spans="1:8" ht="18">
-      <c r="B30" s="446" t="s">
-        <v>473</v>
+      <c r="B30" s="472" t="s">
+        <v>467</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="18">
-      <c r="B31" s="446" t="s">
-        <v>474</v>
+      <c r="B31" s="472" t="s">
+        <v>468</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{FE1A3D28-912C-4528-BF4B-E81D7F89736A}"/>
   </hyperlinks>
   <pageMargins left="0.24" right="0.23" top="0.43" bottom="0.18" header="0.27" footer="0.5"/>
-  <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48A3CF33-33B6-49A8-8979-7C69D6C59DC4}">
   <sheetPr codeName="Sayfa62">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J18"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="392" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="336"/>
+    <col min="1" max="1" width="12.5703125" style="417" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="417" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="49.85546875" style="414" customWidth="1"/>
+    <col min="4" max="4" width="58.42578125" style="414" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="361" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10" style="361" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="361"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="27">
-      <c r="A1" s="390"/>
-[...8 lines deleted...]
-      <c r="G1" s="317">
+      <c r="A1" s="415"/>
+      <c r="B1" s="415"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" s="418"/>
+      <c r="G1" s="342">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="18">
-      <c r="A2" s="390"/>
-[...7 lines deleted...]
-      <c r="G2" s="390"/>
+      <c r="A2" s="415"/>
+      <c r="B2" s="415"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="415"/>
+      <c r="E2" s="415"/>
+      <c r="F2" s="415"/>
+      <c r="G2" s="415"/>
     </row>
     <row r="3" spans="1:10" ht="18">
-      <c r="A3" s="390"/>
-[...7 lines deleted...]
-      <c r="G3" s="390"/>
+      <c r="A3" s="415"/>
+      <c r="B3" s="415"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+      <c r="D3" s="415"/>
+      <c r="E3" s="415"/>
+      <c r="F3" s="415"/>
+      <c r="G3" s="415"/>
     </row>
     <row r="4" spans="1:10" ht="18">
-      <c r="A4" s="390"/>
-[...7 lines deleted...]
-      <c r="G4" s="390"/>
+      <c r="A4" s="415"/>
+      <c r="B4" s="415"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="415"/>
+      <c r="E4" s="415"/>
+      <c r="F4" s="415"/>
+      <c r="G4" s="415"/>
     </row>
     <row r="5" spans="1:10" ht="18">
-      <c r="A5" s="390"/>
-[...7 lines deleted...]
-      <c r="G5" s="390"/>
+      <c r="A5" s="415"/>
+      <c r="B5" s="415"/>
+      <c r="C5" s="409" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="415"/>
+      <c r="E5" s="415"/>
+      <c r="F5" s="415"/>
+      <c r="G5" s="415"/>
     </row>
     <row r="6" spans="1:10" ht="18">
-      <c r="A6" s="396"/>
-[...34 lines deleted...]
-      <c r="J8" s="390"/>
+      <c r="A6" s="421"/>
+      <c r="B6" s="421"/>
+      <c r="C6" s="280"/>
+    </row>
+    <row r="7" spans="1:10" s="416" customFormat="1" ht="54">
+      <c r="A7" s="454" t="s">
+        <v>76</v>
+      </c>
+      <c r="B7" s="454" t="s">
+        <v>255</v>
+      </c>
+      <c r="C7" s="313" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="310" t="s">
+        <v>351</v>
+      </c>
+      <c r="E7" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F7" s="361"/>
+      <c r="G7" s="361"/>
+    </row>
+    <row r="8" spans="1:10" s="420" customFormat="1" ht="19.5">
+      <c r="A8" s="436"/>
+      <c r="B8" s="314"/>
+      <c r="C8" s="314" t="s">
+        <v>375</v>
+      </c>
+      <c r="D8" s="329"/>
+      <c r="E8" s="363"/>
+      <c r="F8" s="415"/>
+      <c r="G8" s="415"/>
+      <c r="H8" s="361"/>
+      <c r="I8" s="361"/>
+      <c r="J8" s="415"/>
     </row>
     <row r="9" spans="1:10" ht="18">
-      <c r="A9" s="325" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="325">
+      <c r="A9" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B9" s="350">
         <v>14160001</v>
       </c>
-      <c r="C9" s="325" t="s">
-[...5 lines deleted...]
-      <c r="E9" s="335">
+      <c r="C9" s="350" t="s">
+        <v>342</v>
+      </c>
+      <c r="D9" s="350" t="s">
+        <v>563</v>
+      </c>
+      <c r="E9" s="360">
         <v>100</v>
       </c>
-      <c r="F9" s="390"/>
-[...12 lines deleted...]
-      <c r="G10" s="336"/>
+      <c r="F9" s="415"/>
+      <c r="G9" s="415"/>
+      <c r="J9" s="415"/>
+    </row>
+    <row r="10" spans="1:10" s="420" customFormat="1" ht="19.5">
+      <c r="A10" s="436"/>
+      <c r="B10" s="314"/>
+      <c r="C10" s="314" t="s">
+        <v>374</v>
+      </c>
+      <c r="D10" s="329"/>
+      <c r="E10" s="363"/>
+      <c r="F10" s="361"/>
+      <c r="G10" s="361"/>
     </row>
     <row r="11" spans="1:10" ht="18">
-      <c r="A11" s="325" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="438">
+      <c r="A11" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B11" s="464">
         <v>14290015</v>
       </c>
-      <c r="C11" s="325" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="325" t="s">
+      <c r="C11" s="350" t="s">
+        <v>336</v>
+      </c>
+      <c r="D11" s="350" t="s">
+        <v>558</v>
+      </c>
+      <c r="E11" s="360">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="18">
+      <c r="A12" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B12" s="464">
+        <v>14290016</v>
+      </c>
+      <c r="C12" s="350" t="s">
+        <v>337</v>
+      </c>
+      <c r="D12" s="350" t="s">
+        <v>559</v>
+      </c>
+      <c r="E12" s="360">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="18">
+      <c r="A13" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B13" s="464">
+        <v>14290021</v>
+      </c>
+      <c r="C13" s="350" t="s">
+        <v>338</v>
+      </c>
+      <c r="D13" s="350" t="s">
+        <v>560</v>
+      </c>
+      <c r="E13" s="360">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="18">
+      <c r="A14" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B14" s="464">
+        <v>14290022</v>
+      </c>
+      <c r="C14" s="350" t="s">
+        <v>339</v>
+      </c>
+      <c r="D14" s="350" t="s">
+        <v>560</v>
+      </c>
+      <c r="E14" s="360">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="18">
+      <c r="A15" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B15" s="464">
+        <v>14290011</v>
+      </c>
+      <c r="C15" s="350" t="s">
+        <v>340</v>
+      </c>
+      <c r="D15" s="350" t="s">
+        <v>561</v>
+      </c>
+      <c r="E15" s="360">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="18">
+      <c r="A16" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B16" s="464">
+        <v>14290013</v>
+      </c>
+      <c r="C16" s="350" t="s">
+        <v>341</v>
+      </c>
+      <c r="D16" s="350" t="s">
+        <v>562</v>
+      </c>
+      <c r="E16" s="360">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="420" customFormat="1" ht="22.5">
+      <c r="A17" s="468"/>
+      <c r="B17" s="469"/>
+      <c r="C17" s="469" t="s">
+        <v>376</v>
+      </c>
+      <c r="D17" s="456"/>
+      <c r="E17" s="470"/>
+      <c r="F17" s="415"/>
+      <c r="G17" s="415"/>
+      <c r="H17" s="361"/>
+    </row>
+    <row r="18" spans="1:8" ht="18">
+      <c r="A18" s="350" t="s">
+        <v>453</v>
+      </c>
+      <c r="B18" s="350">
+        <v>14230110</v>
+      </c>
+      <c r="C18" s="350" t="s">
+        <v>344</v>
+      </c>
+      <c r="D18" s="350" t="s">
         <v>564</v>
       </c>
-      <c r="E11" s="335">
-[...113 lines deleted...]
-      <c r="E18" s="335">
+      <c r="E18" s="360">
         <v>734</v>
       </c>
-      <c r="F18" s="390"/>
-      <c r="G18" s="390"/>
+      <c r="F18" s="415"/>
+      <c r="G18" s="415"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C223F5AB-ED47-4C21-863A-42982BEE460D}"/>
   </hyperlinks>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="55" orientation="portrait" horizontalDpi="4294967293" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="56" orientation="portrait" horizontalDpi="4294967293" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{113C55BE-0AF1-4939-B750-6488B774E9CB}">
   <sheetPr codeName="Sayfa69">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="65" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="12.5703125" style="389" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="336"/>
+    <col min="1" max="1" width="12.5703125" style="414" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="414" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="53.42578125" style="414" customWidth="1"/>
+    <col min="4" max="4" width="68.42578125" style="414" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="361" customWidth="1"/>
+    <col min="6" max="7" width="10" style="361" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="9.85546875" style="361" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="361"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="27">
-      <c r="A1" s="390"/>
-[...9 lines deleted...]
-      <c r="G1" s="317">
+      <c r="A1" s="415"/>
+      <c r="B1" s="415"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" s="415"/>
+      <c r="F1" s="418"/>
+      <c r="G1" s="342">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="18">
-      <c r="A2" s="390"/>
-[...7 lines deleted...]
-      <c r="G2" s="390"/>
+      <c r="A2" s="415"/>
+      <c r="B2" s="415"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="415"/>
+      <c r="E2" s="415"/>
+      <c r="F2" s="415"/>
+      <c r="G2" s="415"/>
     </row>
     <row r="3" spans="1:9" ht="18">
-      <c r="A3" s="390"/>
-[...7 lines deleted...]
-      <c r="G3" s="390"/>
+      <c r="A3" s="415"/>
+      <c r="B3" s="415"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+      <c r="D3" s="415"/>
+      <c r="E3" s="415"/>
+      <c r="F3" s="415"/>
+      <c r="G3" s="415"/>
     </row>
     <row r="4" spans="1:9" ht="18">
-      <c r="A4" s="390"/>
-[...7 lines deleted...]
-      <c r="G4" s="390"/>
+      <c r="A4" s="415"/>
+      <c r="B4" s="415"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="415"/>
+      <c r="E4" s="415"/>
+      <c r="F4" s="415"/>
+      <c r="G4" s="415"/>
     </row>
     <row r="5" spans="1:9" ht="18">
-      <c r="A5" s="390"/>
-[...7 lines deleted...]
-      <c r="G5" s="390"/>
+      <c r="A5" s="415"/>
+      <c r="B5" s="415"/>
+      <c r="C5" s="409" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="415"/>
+      <c r="E5" s="415"/>
+      <c r="F5" s="415"/>
+      <c r="G5" s="415"/>
     </row>
     <row r="6" spans="1:9" ht="18">
-      <c r="A6" s="396"/>
-[...35 lines deleted...]
-      <c r="I8" s="336"/>
+      <c r="A6" s="421"/>
+      <c r="B6" s="421"/>
+      <c r="C6" s="280"/>
+    </row>
+    <row r="7" spans="1:9" s="416" customFormat="1" ht="54">
+      <c r="A7" s="454" t="s">
+        <v>76</v>
+      </c>
+      <c r="B7" s="454" t="s">
+        <v>255</v>
+      </c>
+      <c r="C7" s="313" t="s">
+        <v>46</v>
+      </c>
+      <c r="D7" s="310" t="s">
+        <v>351</v>
+      </c>
+      <c r="E7" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F7" s="415"/>
+      <c r="G7" s="415"/>
+      <c r="H7" s="361"/>
+      <c r="I7" s="361"/>
+    </row>
+    <row r="8" spans="1:9" s="420" customFormat="1" ht="22.5">
+      <c r="A8" s="468"/>
+      <c r="B8" s="469"/>
+      <c r="C8" s="469" t="s">
+        <v>927</v>
+      </c>
+      <c r="D8" s="456"/>
+      <c r="E8" s="470"/>
+      <c r="F8" s="415"/>
+      <c r="G8" s="415"/>
+      <c r="H8" s="361"/>
+      <c r="I8" s="361"/>
     </row>
     <row r="9" spans="1:9" ht="18">
-      <c r="A9" s="325" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="325">
+      <c r="A9" s="350" t="s">
+        <v>86</v>
+      </c>
+      <c r="B9" s="350">
         <v>14410001</v>
       </c>
-      <c r="C9" s="574" t="s">
+      <c r="C9" s="600" t="s">
+        <v>345</v>
+      </c>
+      <c r="D9" s="350" t="s">
+        <v>565</v>
+      </c>
+      <c r="E9" s="360">
+        <v>153</v>
+      </c>
+      <c r="F9" s="415"/>
+      <c r="G9" s="415"/>
+    </row>
+    <row r="10" spans="1:9" ht="18">
+      <c r="A10" s="350" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="350">
+        <v>14410004</v>
+      </c>
+      <c r="C10" s="600" t="s">
+        <v>346</v>
+      </c>
+      <c r="D10" s="350" t="s">
+        <v>566</v>
+      </c>
+      <c r="E10" s="360">
+        <v>187</v>
+      </c>
+      <c r="F10" s="415"/>
+      <c r="G10" s="415"/>
+    </row>
+    <row r="11" spans="1:9" ht="18">
+      <c r="A11" s="350" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="350">
+        <v>14410005</v>
+      </c>
+      <c r="C11" s="600" t="s">
+        <v>347</v>
+      </c>
+      <c r="D11" s="350" t="s">
+        <v>567</v>
+      </c>
+      <c r="E11" s="360">
+        <v>275</v>
+      </c>
+      <c r="F11" s="415"/>
+      <c r="G11" s="415"/>
+    </row>
+    <row r="12" spans="1:9" s="420" customFormat="1" ht="22.5">
+      <c r="A12" s="456"/>
+      <c r="B12" s="470"/>
+      <c r="C12" s="469" t="s">
+        <v>379</v>
+      </c>
+      <c r="D12" s="456"/>
+      <c r="E12" s="360"/>
+      <c r="F12" s="415"/>
+      <c r="G12" s="415"/>
+      <c r="H12" s="361"/>
+      <c r="I12" s="361"/>
+    </row>
+    <row r="13" spans="1:9" ht="18">
+      <c r="A13" s="601" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="601">
+        <v>14360098</v>
+      </c>
+      <c r="C13" s="600" t="s">
+        <v>350</v>
+      </c>
+      <c r="D13" s="350" t="s">
+        <v>570</v>
+      </c>
+      <c r="E13" s="360">
+        <v>204</v>
+      </c>
+      <c r="F13" s="415"/>
+      <c r="G13" s="415"/>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="456"/>
+      <c r="B14" s="470"/>
+      <c r="C14" s="469" t="s">
+        <v>377</v>
+      </c>
+      <c r="D14" s="456"/>
+      <c r="E14" s="360"/>
+      <c r="F14" s="415"/>
+      <c r="G14" s="415"/>
+    </row>
+    <row r="15" spans="1:9" ht="18">
+      <c r="A15" s="350" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="350">
+        <v>14410042</v>
+      </c>
+      <c r="C15" s="600" t="s">
+        <v>348</v>
+      </c>
+      <c r="D15" s="350" t="s">
+        <v>568</v>
+      </c>
+      <c r="E15" s="360">
+        <v>444</v>
+      </c>
+      <c r="F15" s="415"/>
+      <c r="G15" s="415"/>
+    </row>
+    <row r="16" spans="1:9" ht="18">
+      <c r="A16" s="350" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" s="350">
+        <v>14410035</v>
+      </c>
+      <c r="C16" s="600" t="s">
+        <v>349</v>
+      </c>
+      <c r="D16" s="350" t="s">
+        <v>569</v>
+      </c>
+      <c r="E16" s="360">
+        <v>495</v>
+      </c>
+      <c r="F16" s="415"/>
+      <c r="G16" s="415"/>
+    </row>
+    <row r="17" spans="1:9" ht="18">
+      <c r="A17" s="350" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="350">
+        <v>100023120</v>
+      </c>
+      <c r="C17" s="350" t="s">
+        <v>831</v>
+      </c>
+      <c r="D17" s="474" t="s">
+        <v>833</v>
+      </c>
+      <c r="E17" s="360">
+        <v>718</v>
+      </c>
+      <c r="F17" s="415"/>
+      <c r="G17" s="415"/>
+    </row>
+    <row r="18" spans="1:9" ht="18">
+      <c r="A18" s="350" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="350">
+        <v>100023121</v>
+      </c>
+      <c r="C18" s="350" t="s">
+        <v>832</v>
+      </c>
+      <c r="D18" s="474" t="s">
+        <v>833</v>
+      </c>
+      <c r="E18" s="360">
+        <v>664</v>
+      </c>
+      <c r="F18" s="415"/>
+      <c r="G18" s="415"/>
+    </row>
+    <row r="19" spans="1:9" ht="18">
+      <c r="A19" s="348"/>
+      <c r="B19" s="348"/>
+      <c r="C19" s="348"/>
+      <c r="D19" s="348"/>
+      <c r="E19" s="348"/>
+      <c r="F19" s="348"/>
+      <c r="G19" s="415"/>
+    </row>
+    <row r="20" spans="1:9" s="416" customFormat="1" ht="18">
+      <c r="A20" s="348"/>
+      <c r="B20" s="348"/>
+      <c r="C20" s="806" t="s">
+        <v>928</v>
+      </c>
+      <c r="D20" s="806"/>
+      <c r="E20" s="806"/>
+      <c r="F20" s="806"/>
+      <c r="G20" s="415"/>
+      <c r="H20" s="361"/>
+      <c r="I20" s="361"/>
+    </row>
+    <row r="21" spans="1:9" ht="18">
+      <c r="A21" s="348"/>
+      <c r="B21" s="348"/>
+      <c r="C21" s="806" t="s">
+        <v>378</v>
+      </c>
+      <c r="D21" s="806"/>
+      <c r="E21" s="806"/>
+      <c r="F21" s="806"/>
+      <c r="G21" s="415"/>
+    </row>
+    <row r="22" spans="1:9" ht="18">
+      <c r="A22" s="348"/>
+      <c r="B22" s="348"/>
+      <c r="C22" s="348"/>
+      <c r="D22" s="348"/>
+      <c r="E22" s="348"/>
+      <c r="F22" s="348"/>
+      <c r="G22" s="415"/>
+    </row>
+    <row r="23" spans="1:9" ht="34.5" customHeight="1">
+      <c r="A23" s="602"/>
+      <c r="B23" s="469"/>
+      <c r="C23" s="469" t="s">
+        <v>597</v>
+      </c>
+      <c r="D23" s="602"/>
+      <c r="E23" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F23" s="415"/>
+      <c r="G23" s="415"/>
+    </row>
+    <row r="24" spans="1:9" ht="18" customHeight="1">
+      <c r="A24" s="350" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="603">
+        <v>100023763</v>
+      </c>
+      <c r="C24" s="350" t="s">
+        <v>592</v>
+      </c>
+      <c r="D24" s="350" t="s">
+        <v>595</v>
+      </c>
+      <c r="E24" s="360">
+        <v>4497</v>
+      </c>
+      <c r="F24" s="415"/>
+      <c r="G24" s="415"/>
+    </row>
+    <row r="25" spans="1:9" ht="18">
+      <c r="A25" s="350" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="603">
+        <v>100023764</v>
+      </c>
+      <c r="C25" s="350" t="s">
+        <v>896</v>
+      </c>
+      <c r="D25" s="350" t="s">
+        <v>596</v>
+      </c>
+      <c r="E25" s="360">
+        <v>4587</v>
+      </c>
+      <c r="F25" s="415"/>
+      <c r="G25" s="415"/>
+    </row>
+    <row r="26" spans="1:9" ht="18">
+      <c r="A26" s="348"/>
+      <c r="B26" s="348"/>
+      <c r="C26" s="599" t="s">
+        <v>606</v>
+      </c>
+      <c r="D26" s="348"/>
+      <c r="G26" s="415"/>
+    </row>
+    <row r="27" spans="1:9" ht="18">
+      <c r="A27" s="348"/>
+      <c r="B27" s="348"/>
+      <c r="C27" s="348"/>
+      <c r="D27" s="348"/>
+      <c r="E27" s="348"/>
+      <c r="F27" s="348"/>
+      <c r="G27" s="415"/>
+    </row>
+    <row r="28" spans="1:9" ht="37.5" customHeight="1">
+      <c r="A28" s="602"/>
+      <c r="B28" s="469"/>
+      <c r="C28" s="469" t="s">
+        <v>424</v>
+      </c>
+      <c r="D28" s="602"/>
+      <c r="E28" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F28" s="602"/>
+      <c r="G28" s="415"/>
+    </row>
+    <row r="29" spans="1:9" ht="18">
+      <c r="A29" s="604" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="604">
+        <v>100022224</v>
+      </c>
+      <c r="C29" s="604" t="s">
+        <v>396</v>
+      </c>
+      <c r="D29" s="605" t="s">
+        <v>929</v>
+      </c>
+      <c r="E29" s="360">
+        <v>7605</v>
+      </c>
+      <c r="F29" s="415"/>
+      <c r="G29" s="415"/>
+    </row>
+    <row r="30" spans="1:9" ht="18">
+      <c r="A30" s="604" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="604">
+        <v>100022226</v>
+      </c>
+      <c r="C30" s="604" t="s">
+        <v>593</v>
+      </c>
+      <c r="D30" s="605" t="s">
+        <v>930</v>
+      </c>
+      <c r="E30" s="360">
+        <v>8509</v>
+      </c>
+      <c r="F30" s="415"/>
+      <c r="G30" s="415"/>
+    </row>
+    <row r="31" spans="1:9" ht="18">
+      <c r="A31" s="348"/>
+      <c r="B31" s="348"/>
+      <c r="C31" s="599" t="s">
+        <v>607</v>
+      </c>
+      <c r="D31" s="348"/>
+      <c r="G31" s="415"/>
+    </row>
+    <row r="32" spans="1:9" ht="18">
+      <c r="A32" s="348"/>
+      <c r="B32" s="348"/>
+      <c r="C32" s="348"/>
+      <c r="D32" s="348"/>
+      <c r="G32" s="415"/>
+    </row>
+    <row r="33" spans="1:7" ht="18">
+      <c r="A33" s="348"/>
+      <c r="B33" s="348"/>
+      <c r="C33" s="348"/>
+      <c r="D33" s="348"/>
+      <c r="G33" s="415"/>
+    </row>
+    <row r="34" spans="1:7" ht="54">
+      <c r="A34" s="606" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="606" t="s">
+        <v>255</v>
+      </c>
+      <c r="C34" s="607" t="s">
+        <v>46</v>
+      </c>
+      <c r="D34" s="332" t="s">
         <v>351</v>
       </c>
-      <c r="D9" s="325" t="s">
-[...367 lines deleted...]
-      <c r="G34" s="390"/>
+      <c r="E34" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F34" s="415"/>
+      <c r="G34" s="415"/>
     </row>
     <row r="35" spans="1:7" ht="18">
-      <c r="A35" s="325" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="448">
+      <c r="A35" s="350" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="474">
         <v>100022312</v>
       </c>
-      <c r="C35" s="448" t="s">
-[...9 lines deleted...]
-      <c r="G35" s="390"/>
+      <c r="C35" s="474" t="s">
+        <v>619</v>
+      </c>
+      <c r="D35" s="474" t="s">
+        <v>620</v>
+      </c>
+      <c r="E35" s="360">
+        <v>2212</v>
+      </c>
+      <c r="F35" s="415"/>
+      <c r="G35" s="415"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="E21:F21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{00ABC797-7AC3-4CFF-A09E-DD9E2F6C1809}"/>
   </hyperlinks>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BD8C60C-8F1E-4265-9F68-22551E9606D2}">
   <sheetPr codeName="Sayfa7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I140"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="F1" sqref="F1"/>
+    <sheetView view="pageBreakPreview" zoomScale="49" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="41"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="42"/>
+    <col min="1" max="1" width="9.140625" style="63"/>
+    <col min="2" max="2" width="15.5703125" style="63" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.140625" style="83" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="85.42578125" style="64" customWidth="1"/>
+    <col min="5" max="5" width="43.5703125" style="64" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.42578125" style="64" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="14.5703125" style="64" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="137"/>
-[...10 lines deleted...]
-      <c r="H1" s="50">
+      <c r="A1" s="160"/>
+      <c r="B1" s="130"/>
+      <c r="C1" s="129"/>
+      <c r="D1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E1" s="154"/>
+      <c r="F1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" s="154"/>
+      <c r="H1" s="72">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A2" s="111"/>
-[...1 lines deleted...]
-        <v>1083</v>
+      <c r="A2" s="133"/>
+      <c r="D2" s="35" t="s">
+        <v>1065</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A3" s="111"/>
-[...1 lines deleted...]
-        <v>977</v>
+      <c r="A3" s="133"/>
+      <c r="D3" s="35" t="s">
+        <v>967</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A4" s="111"/>
-[...3 lines deleted...]
-      <c r="E4" s="113"/>
+      <c r="A4" s="133"/>
+      <c r="D4" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="E4" s="135"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="111"/>
-[...1 lines deleted...]
-        <v>864</v>
+      <c r="A5" s="133"/>
+      <c r="D5" s="410" t="s">
+        <v>858</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="111"/>
-      <c r="D6" s="426"/>
+      <c r="A6" s="133"/>
+      <c r="D6" s="452"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="111"/>
-      <c r="D7" s="426"/>
+      <c r="A7" s="133"/>
+      <c r="D7" s="452"/>
     </row>
     <row r="8" spans="1:8" ht="24.95" customHeight="1">
-      <c r="A8" s="111"/>
-[...4 lines deleted...]
-      <c r="H8" s="46"/>
+      <c r="A8" s="133"/>
+      <c r="C8" s="158"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
     </row>
     <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A9" s="111"/>
-[...2 lines deleted...]
-        <v>30</v>
+      <c r="A9" s="133"/>
+      <c r="C9" s="67"/>
+      <c r="D9" s="136" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="24.75">
-      <c r="A10" s="111"/>
-[...4 lines deleted...]
-      <c r="E10" s="41"/>
+      <c r="A10" s="133"/>
+      <c r="C10" s="67"/>
+      <c r="D10" s="136" t="s">
+        <v>471</v>
+      </c>
+      <c r="E10" s="63"/>
     </row>
     <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1">
-      <c r="A11" s="111"/>
-[...16 lines deleted...]
-      <c r="F12" s="138" t="s">
+      <c r="A11" s="133"/>
+      <c r="C11" s="67"/>
+    </row>
+    <row r="12" spans="1:8" s="81" customFormat="1" ht="54">
+      <c r="A12" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="444"/>
+      <c r="C12" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="D12" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="G12" s="64"/>
+      <c r="H12" s="64"/>
+    </row>
+    <row r="13" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A13" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="443"/>
+      <c r="C13" s="445">
+        <v>100023372</v>
+      </c>
+      <c r="D13" s="164" t="s">
+        <v>859</v>
+      </c>
+      <c r="E13" s="82">
+        <v>20554</v>
+      </c>
+      <c r="F13" s="44">
+        <v>49103</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A14" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="443"/>
+      <c r="C14" s="445">
+        <v>100023373</v>
+      </c>
+      <c r="D14" s="164" t="s">
+        <v>846</v>
+      </c>
+      <c r="E14" s="82">
+        <v>25370</v>
+      </c>
+      <c r="F14" s="44">
+        <v>52393</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A15" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="443"/>
+      <c r="C15" s="663">
+        <v>100023376</v>
+      </c>
+      <c r="D15" s="164" t="s">
+        <v>847</v>
+      </c>
+      <c r="E15" s="82">
+        <v>30100</v>
+      </c>
+      <c r="F15" s="44">
+        <v>53014</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A16" s="64"/>
+      <c r="C16" s="168" t="s">
+        <v>750</v>
+      </c>
+      <c r="D16" s="169" t="s">
+        <v>751</v>
+      </c>
+      <c r="E16" s="68"/>
+      <c r="F16" s="408"/>
+    </row>
+    <row r="17" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A17" s="64"/>
+      <c r="C17" s="168"/>
+      <c r="D17" s="169"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="408"/>
+    </row>
+    <row r="18" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A18" s="133"/>
+      <c r="C18" s="67"/>
+      <c r="D18" s="136" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="24.75">
+      <c r="A19" s="133"/>
+      <c r="C19" s="67"/>
+      <c r="D19" s="136" t="s">
+        <v>737</v>
+      </c>
+      <c r="E19" s="63"/>
+    </row>
+    <row r="20" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="133"/>
+      <c r="C20" s="67"/>
+    </row>
+    <row r="21" spans="1:8" s="81" customFormat="1" ht="54">
+      <c r="A21" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="444"/>
+      <c r="C21" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="D21" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="E21" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="F21" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="G21" s="64"/>
+      <c r="H21" s="64"/>
+    </row>
+    <row r="22" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A22" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="443"/>
+      <c r="C22" s="663">
+        <v>100023350</v>
+      </c>
+      <c r="D22" s="164" t="s">
+        <v>844</v>
+      </c>
+      <c r="E22" s="82">
+        <v>20382</v>
+      </c>
+      <c r="F22" s="44">
+        <v>47774</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A23" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="443"/>
+      <c r="C23" s="663">
+        <v>100023351</v>
+      </c>
+      <c r="D23" s="164" t="s">
+        <v>845</v>
+      </c>
+      <c r="E23" s="82">
+        <v>26144</v>
+      </c>
+      <c r="F23" s="44">
+        <v>50978</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="19.5" customHeight="1">
+      <c r="A24" s="133"/>
+      <c r="C24" s="67"/>
+    </row>
+    <row r="25" spans="1:8" ht="19.5" customHeight="1">
+      <c r="A25" s="133"/>
+      <c r="C25" s="67"/>
+    </row>
+    <row r="26" spans="1:8" ht="19.5" customHeight="1">
+      <c r="A26" s="133"/>
+      <c r="C26" s="67"/>
+    </row>
+    <row r="27" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A27" s="133"/>
+      <c r="C27" s="67"/>
+    </row>
+    <row r="28" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A28" s="133"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="136" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="24.75">
+      <c r="A29" s="133"/>
+      <c r="C29" s="67"/>
+      <c r="D29" s="136" t="s">
+        <v>737</v>
+      </c>
+      <c r="E29" s="63"/>
+    </row>
+    <row r="30" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A30" s="133"/>
+      <c r="C30" s="67"/>
+    </row>
+    <row r="31" spans="1:8" s="81" customFormat="1" ht="54">
+      <c r="A31" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B31" s="444"/>
+      <c r="C31" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="D31" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="E31" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="F31" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="G31" s="64"/>
+      <c r="H31" s="64"/>
+    </row>
+    <row r="32" spans="1:8" s="81" customFormat="1" ht="27" customHeight="1">
+      <c r="A32" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="443"/>
+      <c r="C32" s="445">
+        <v>100023389</v>
+      </c>
+      <c r="D32" s="162" t="s">
+        <v>923</v>
+      </c>
+      <c r="E32" s="82">
+        <v>28380</v>
+      </c>
+      <c r="F32" s="44">
+        <v>54278</v>
+      </c>
+      <c r="G32" s="64"/>
+      <c r="H32" s="64"/>
+    </row>
+    <row r="33" spans="1:6" ht="27" customHeight="1">
+      <c r="A33" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="443"/>
+      <c r="C33" s="445">
+        <v>100023390</v>
+      </c>
+      <c r="D33" s="162" t="s">
+        <v>916</v>
+      </c>
+      <c r="E33" s="82">
+        <v>36120</v>
+      </c>
+      <c r="F33" s="44">
+        <v>60174</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="29.25" customHeight="1">
+      <c r="A34" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="443"/>
+      <c r="C34" s="445">
+        <v>100023391</v>
+      </c>
+      <c r="D34" s="162" t="s">
+        <v>917</v>
+      </c>
+      <c r="E34" s="82">
+        <v>38700</v>
+      </c>
+      <c r="F34" s="44">
+        <v>60349</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A35" s="133"/>
+      <c r="C35" s="168" t="s">
+        <v>60</v>
+      </c>
+      <c r="D35" s="169" t="s">
+        <v>287</v>
+      </c>
+      <c r="E35" s="169"/>
+      <c r="F35" s="68"/>
+    </row>
+    <row r="36" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A36" s="133"/>
+      <c r="C36" s="67"/>
+    </row>
+    <row r="37" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A37" s="133"/>
+      <c r="C37" s="67"/>
+      <c r="D37" s="136" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A38" s="133"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="136" t="s">
+        <v>735</v>
+      </c>
+      <c r="E38" s="63"/>
+    </row>
+    <row r="39" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A39" s="133"/>
+      <c r="C39" s="67"/>
+    </row>
+    <row r="40" spans="1:6" ht="54">
+      <c r="A40" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B40" s="444"/>
+      <c r="C40" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="D40" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="E40" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="F40" s="161" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A41" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="443"/>
+      <c r="C41" s="445">
+        <v>100023403</v>
+      </c>
+      <c r="D41" s="162" t="s">
+        <v>918</v>
+      </c>
+      <c r="E41" s="82">
+        <v>36120</v>
+      </c>
+      <c r="F41" s="44">
+        <v>60780</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A42" s="133"/>
+      <c r="C42" s="168" t="s">
+        <v>60</v>
+      </c>
+      <c r="D42" s="169" t="s">
+        <v>287</v>
+      </c>
+      <c r="E42" s="68"/>
+    </row>
+    <row r="43" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A43" s="133"/>
+      <c r="C43" s="168"/>
+      <c r="D43" s="169" t="s">
+        <v>736</v>
+      </c>
+      <c r="E43" s="169"/>
+    </row>
+    <row r="44" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A44" s="133"/>
+      <c r="C44" s="168"/>
+      <c r="D44" s="169"/>
+      <c r="E44" s="169"/>
+    </row>
+    <row r="45" spans="1:6" ht="26.25" customHeight="1">
+      <c r="A45" s="133"/>
+      <c r="C45" s="168"/>
+      <c r="D45" s="169"/>
+      <c r="E45" s="169"/>
+    </row>
+    <row r="46" spans="1:6" ht="27.75" customHeight="1">
+      <c r="A46" s="133"/>
+      <c r="C46" s="67"/>
+      <c r="D46" s="136" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="24.75">
+      <c r="A47" s="133"/>
+      <c r="C47" s="67"/>
+      <c r="D47" s="136" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A48" s="133"/>
+      <c r="C48" s="67"/>
+    </row>
+    <row r="49" spans="1:8" ht="35.25" customHeight="1">
+      <c r="A49" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B49" s="139"/>
+      <c r="C49" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="D49" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="E49" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="F49" s="161" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A50" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="443"/>
+      <c r="C50" s="187">
+        <v>100021335</v>
+      </c>
+      <c r="D50" s="65" t="s">
+        <v>440</v>
+      </c>
+      <c r="E50" s="82"/>
+      <c r="F50" s="44">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A51" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="443"/>
+      <c r="C51" s="187">
+        <v>100022932</v>
+      </c>
+      <c r="D51" s="65" t="s">
+        <v>739</v>
+      </c>
+      <c r="E51" s="82"/>
+      <c r="F51" s="44">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="19.5" customHeight="1">
+      <c r="A52" s="133"/>
+      <c r="C52" s="63" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52" s="63"/>
+      <c r="E52" s="68"/>
+      <c r="F52" s="68"/>
+    </row>
+    <row r="53" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A53" s="133"/>
+      <c r="C53" s="158"/>
+      <c r="E53" s="68"/>
+      <c r="F53" s="68"/>
+    </row>
+    <row r="54" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A54" s="133"/>
+      <c r="C54" s="158"/>
+      <c r="E54" s="68"/>
+      <c r="F54" s="68"/>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="133"/>
+      <c r="C55" s="67"/>
+    </row>
+    <row r="56" spans="1:8" ht="24.75">
+      <c r="A56" s="133"/>
+      <c r="C56" s="67"/>
+      <c r="D56" s="136" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="20.100000000000001" customHeight="1">
+      <c r="A57" s="133"/>
+      <c r="C57" s="67"/>
+      <c r="D57" s="63"/>
+      <c r="E57" s="63"/>
+    </row>
+    <row r="58" spans="1:8" s="81" customFormat="1" ht="54">
+      <c r="A58" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58" s="444"/>
+      <c r="C58" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="D58" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="E58" s="21"/>
+      <c r="F58" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="G58" s="64"/>
+      <c r="H58" s="64"/>
+    </row>
+    <row r="59" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A59" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B59" s="443"/>
+      <c r="C59" s="159">
+        <v>16900344</v>
+      </c>
+      <c r="D59" s="428" t="s">
+        <v>610</v>
+      </c>
+      <c r="E59" s="427"/>
+      <c r="F59" s="44">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A60" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B60" s="443"/>
+      <c r="C60" s="159">
+        <v>16900340</v>
+      </c>
+      <c r="D60" s="428" t="s">
+        <v>611</v>
+      </c>
+      <c r="E60" s="427"/>
+      <c r="F60" s="44">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A61" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B61" s="443"/>
+      <c r="C61" s="159">
+        <v>100020682</v>
+      </c>
+      <c r="D61" s="428" t="s">
+        <v>612</v>
+      </c>
+      <c r="E61" s="427"/>
+      <c r="F61" s="44">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A62" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B62" s="443"/>
+      <c r="C62" s="159">
+        <v>16900341</v>
+      </c>
+      <c r="D62" s="428" t="s">
+        <v>613</v>
+      </c>
+      <c r="E62" s="427"/>
+      <c r="F62" s="44">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A63" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="443"/>
+      <c r="C63" s="159">
+        <v>16900342</v>
+      </c>
+      <c r="D63" s="428" t="s">
+        <v>614</v>
+      </c>
+      <c r="E63" s="427"/>
+      <c r="F63" s="44">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A64" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B64" s="443"/>
+      <c r="C64" s="159">
+        <v>16900343</v>
+      </c>
+      <c r="D64" s="428" t="s">
+        <v>615</v>
+      </c>
+      <c r="E64" s="427"/>
+      <c r="F64" s="44">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A65" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B65" s="443"/>
+      <c r="C65" s="159">
+        <v>16900345</v>
+      </c>
+      <c r="D65" s="428" t="s">
+        <v>616</v>
+      </c>
+      <c r="E65" s="427"/>
+      <c r="F65" s="44">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A66" s="162" t="s">
+        <v>48</v>
+      </c>
+      <c r="B66" s="162"/>
+      <c r="C66" s="163">
+        <v>16900429</v>
+      </c>
+      <c r="D66" s="659" t="s">
+        <v>617</v>
+      </c>
+      <c r="E66" s="660"/>
+      <c r="F66" s="44">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A67" s="162" t="s">
+        <v>48</v>
+      </c>
+      <c r="B67" s="162"/>
+      <c r="C67" s="163">
+        <v>100020953</v>
+      </c>
+      <c r="D67" s="659" t="s">
+        <v>756</v>
+      </c>
+      <c r="E67" s="660"/>
+      <c r="F67" s="44">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="24.95" customHeight="1">
+      <c r="C68" s="165"/>
+      <c r="D68" s="438"/>
+      <c r="E68" s="437"/>
+      <c r="F68" s="408"/>
+    </row>
+    <row r="69" spans="1:6" ht="24.95" customHeight="1">
+      <c r="C69" s="165"/>
+      <c r="D69" s="661" t="s">
+        <v>854</v>
+      </c>
+      <c r="E69" s="662"/>
+      <c r="F69" s="408"/>
+    </row>
+    <row r="70" spans="1:6" ht="24.95" customHeight="1">
+      <c r="C70" s="165"/>
+      <c r="D70" s="438"/>
+      <c r="E70" s="437"/>
+      <c r="F70" s="408"/>
+    </row>
+    <row r="71" spans="1:6" ht="24.95" customHeight="1">
+      <c r="C71" s="165"/>
+      <c r="D71" s="438"/>
+      <c r="E71" s="437"/>
+      <c r="F71" s="408"/>
+    </row>
+    <row r="72" spans="1:6" ht="54">
+      <c r="A72" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B72" s="139"/>
+      <c r="C72" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="D72" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="E72" s="25"/>
+      <c r="F72" s="161" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A73" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B73" s="443"/>
+      <c r="C73" s="163">
+        <v>100023244</v>
+      </c>
+      <c r="D73" s="428" t="s">
+        <v>848</v>
+      </c>
+      <c r="E73" s="427"/>
+      <c r="F73" s="44">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A74" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B74" s="443"/>
+      <c r="C74" s="163">
+        <v>100023245</v>
+      </c>
+      <c r="D74" s="428" t="s">
+        <v>849</v>
+      </c>
+      <c r="E74" s="427"/>
+      <c r="F74" s="44">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A75" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B75" s="443"/>
+      <c r="C75" s="163">
+        <v>100023246</v>
+      </c>
+      <c r="D75" s="428" t="s">
+        <v>850</v>
+      </c>
+      <c r="E75" s="427"/>
+      <c r="F75" s="44">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A76" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B76" s="443"/>
+      <c r="C76" s="163">
+        <v>100023247</v>
+      </c>
+      <c r="D76" s="428" t="s">
+        <v>851</v>
+      </c>
+      <c r="E76" s="427"/>
+      <c r="F76" s="44">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A77" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B77" s="443"/>
+      <c r="C77" s="163">
+        <v>100023248</v>
+      </c>
+      <c r="D77" s="428" t="s">
+        <v>852</v>
+      </c>
+      <c r="E77" s="427"/>
+      <c r="F77" s="44">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A78" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B78" s="443"/>
+      <c r="C78" s="163">
+        <v>100023243</v>
+      </c>
+      <c r="D78" s="428" t="s">
+        <v>853</v>
+      </c>
+      <c r="E78" s="427"/>
+      <c r="F78" s="44">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A79" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B79" s="443"/>
+      <c r="C79" s="163">
+        <v>100023344</v>
+      </c>
+      <c r="D79" s="428" t="s">
+        <v>921</v>
+      </c>
+      <c r="E79" s="427"/>
+      <c r="F79" s="44">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="24.95" customHeight="1">
+      <c r="A80" s="133"/>
+      <c r="C80" s="168" t="s">
+        <v>60</v>
+      </c>
+      <c r="D80" s="169" t="s">
+        <v>857</v>
+      </c>
+      <c r="E80" s="437"/>
+      <c r="F80" s="408"/>
+    </row>
+    <row r="81" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A81" s="133"/>
+      <c r="C81" s="165"/>
+      <c r="D81" s="438"/>
+      <c r="E81" s="437"/>
+      <c r="F81" s="408"/>
+    </row>
+    <row r="82" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A82" s="133"/>
+      <c r="C82" s="158"/>
+      <c r="D82" s="136" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="23.25" customHeight="1">
+      <c r="A83" s="133"/>
+      <c r="C83" s="158"/>
+      <c r="D83" s="63"/>
+    </row>
+    <row r="84" spans="1:9" s="81" customFormat="1" ht="54">
+      <c r="A84" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B84" s="444"/>
+      <c r="C84" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="D84" s="433" t="s">
+        <v>41</v>
+      </c>
+      <c r="E84" s="433" t="s">
+        <v>390</v>
+      </c>
+      <c r="F84" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="G84" s="64"/>
+      <c r="H84" s="64"/>
+    </row>
+    <row r="85" spans="1:9">
+      <c r="A85" s="498" t="s">
+        <v>48</v>
+      </c>
+      <c r="B85" s="162"/>
+      <c r="C85" s="654">
+        <v>100023295</v>
+      </c>
+      <c r="D85" s="655" t="s">
+        <v>834</v>
+      </c>
+      <c r="E85" s="656" t="s">
+        <v>397</v>
+      </c>
+      <c r="F85" s="44">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9">
+      <c r="A86" s="498" t="s">
+        <v>48</v>
+      </c>
+      <c r="B86" s="162"/>
+      <c r="C86" s="654">
+        <v>100023296</v>
+      </c>
+      <c r="D86" s="655" t="s">
+        <v>835</v>
+      </c>
+      <c r="E86" s="656" t="s">
+        <v>397</v>
+      </c>
+      <c r="F86" s="44">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" s="81" customFormat="1" ht="54">
+      <c r="A87" s="150" t="s">
+        <v>48</v>
+      </c>
+      <c r="B87" s="443"/>
+      <c r="C87" s="84">
+        <v>16900402</v>
+      </c>
+      <c r="D87" s="100" t="s">
+        <v>268</v>
+      </c>
+      <c r="E87" s="653" t="s">
+        <v>836</v>
+      </c>
+      <c r="F87" s="44">
+        <v>3844</v>
+      </c>
+      <c r="G87" s="64"/>
+      <c r="H87" s="64"/>
+    </row>
+    <row r="88" spans="1:9" ht="54">
+      <c r="A88" s="150" t="s">
+        <v>48</v>
+      </c>
+      <c r="B88" s="443"/>
+      <c r="C88" s="84">
+        <v>16900404</v>
+      </c>
+      <c r="D88" s="100" t="s">
+        <v>398</v>
+      </c>
+      <c r="E88" s="653" t="s">
+        <v>836</v>
+      </c>
+      <c r="F88" s="44">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" s="81" customFormat="1" ht="54">
+      <c r="A90" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B90" s="147"/>
+      <c r="C90" s="138" t="s">
+        <v>255</v>
+      </c>
+      <c r="D90" s="138" t="s">
+        <v>41</v>
+      </c>
+      <c r="E90" s="138"/>
+      <c r="F90" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="G90" s="64"/>
+      <c r="H90" s="64"/>
+      <c r="I90" s="407"/>
+    </row>
+    <row r="91" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A91" s="142" t="s">
+        <v>48</v>
+      </c>
+      <c r="B91" s="149"/>
+      <c r="C91" s="657">
+        <v>100023300</v>
+      </c>
+      <c r="D91" s="85" t="s">
+        <v>839</v>
+      </c>
+      <c r="E91" s="142"/>
+      <c r="F91" s="44">
+        <v>1333</v>
+      </c>
+      <c r="I91" s="62"/>
+    </row>
+    <row r="92" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A92" s="142" t="s">
+        <v>48</v>
+      </c>
+      <c r="B92" s="149"/>
+      <c r="C92" s="148">
+        <v>16999007</v>
+      </c>
+      <c r="D92" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="E92" s="142"/>
+      <c r="F92" s="44">
+        <v>1014</v>
+      </c>
+      <c r="I92" s="62"/>
+    </row>
+    <row r="94" spans="1:9" ht="20.25">
+      <c r="A94" s="20" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B94" s="20"/>
+      <c r="C94" s="20"/>
+      <c r="D94" s="20"/>
+      <c r="E94" s="672"/>
+      <c r="F94" s="672"/>
+      <c r="G94" s="672"/>
+      <c r="H94" s="672"/>
+    </row>
+    <row r="95" spans="1:9" ht="21" thickBot="1">
+      <c r="A95" s="673"/>
+      <c r="B95" s="673"/>
+      <c r="C95" s="674"/>
+      <c r="D95" s="672"/>
+      <c r="E95" s="672"/>
+      <c r="F95" s="672"/>
+      <c r="G95" s="672"/>
+      <c r="H95" s="672"/>
+    </row>
+    <row r="96" spans="1:9" ht="42.75" thickBot="1">
+      <c r="A96" s="675" t="s">
+        <v>977</v>
+      </c>
+      <c r="B96" s="676"/>
+      <c r="C96" s="677" t="s">
+        <v>49</v>
+      </c>
+      <c r="D96" s="678" t="s">
+        <v>518</v>
+      </c>
+      <c r="E96" s="679" t="s">
+        <v>968</v>
+      </c>
+      <c r="F96" s="680"/>
+      <c r="G96" s="680"/>
+      <c r="H96" s="680"/>
+    </row>
+    <row r="97" spans="1:8" ht="21">
+      <c r="A97" s="681"/>
+      <c r="B97" s="681"/>
+      <c r="C97" s="680"/>
+      <c r="D97" s="26"/>
+      <c r="E97" s="26"/>
+      <c r="F97" s="26"/>
+      <c r="G97" s="26"/>
+      <c r="H97" s="26"/>
+    </row>
+    <row r="98" spans="1:8" ht="23.25">
+      <c r="A98" s="685" t="s">
         <v>978</v>
       </c>
-      <c r="G12" s="42"/>
-[...726 lines deleted...]
-      <c r="D76" s="403" t="s">
+      <c r="B98" s="685"/>
+      <c r="C98" s="686"/>
+      <c r="D98" s="686"/>
+      <c r="E98" s="687"/>
+      <c r="F98" s="682"/>
+      <c r="G98" s="683"/>
+      <c r="H98" s="683"/>
+    </row>
+    <row r="99" spans="1:8" ht="23.25">
+      <c r="A99" s="688"/>
+      <c r="B99" s="688"/>
+      <c r="C99" s="671"/>
+      <c r="D99" s="689"/>
+      <c r="E99" s="690"/>
+      <c r="F99" s="684"/>
+      <c r="G99" s="683"/>
+      <c r="H99" s="683"/>
+    </row>
+    <row r="100" spans="1:8" ht="23.25">
+      <c r="A100" s="24" t="s">
+        <v>979</v>
+      </c>
+      <c r="B100" s="691"/>
+      <c r="C100" s="692">
+        <v>7716640</v>
+      </c>
+      <c r="D100" s="693" t="s">
+        <v>980</v>
+      </c>
+      <c r="E100" s="694">
+        <v>1417</v>
+      </c>
+      <c r="F100" s="683"/>
+      <c r="H100" s="683"/>
+    </row>
+    <row r="101" spans="1:8" ht="23.25">
+      <c r="A101" s="24"/>
+      <c r="B101" s="691"/>
+      <c r="C101" s="695">
+        <v>100005661</v>
+      </c>
+      <c r="D101" s="693" t="s">
+        <v>981</v>
+      </c>
+      <c r="E101" s="694">
+        <v>17</v>
+      </c>
+      <c r="F101" s="683"/>
+      <c r="H101" s="683"/>
+    </row>
+    <row r="102" spans="1:8" ht="23.25">
+      <c r="A102" s="696"/>
+      <c r="B102" s="696"/>
+      <c r="C102" s="697"/>
+      <c r="D102" s="697"/>
+      <c r="E102" s="697"/>
+      <c r="F102" s="683"/>
+      <c r="G102" s="683"/>
+      <c r="H102" s="683"/>
+    </row>
+    <row r="103" spans="1:8" ht="23.25">
+      <c r="A103" s="685" t="s">
+        <v>982</v>
+      </c>
+      <c r="B103" s="685"/>
+      <c r="C103" s="686"/>
+      <c r="D103" s="686"/>
+      <c r="E103" s="698"/>
+      <c r="F103" s="683"/>
+      <c r="G103" s="683"/>
+      <c r="H103" s="683"/>
+    </row>
+    <row r="104" spans="1:8" ht="23.25">
+      <c r="A104" s="696"/>
+      <c r="B104" s="696"/>
+      <c r="C104" s="697"/>
+      <c r="D104" s="697"/>
+      <c r="E104" s="697"/>
+      <c r="F104" s="683"/>
+      <c r="G104" s="683"/>
+      <c r="H104" s="683"/>
+    </row>
+    <row r="105" spans="1:8" ht="23.25">
+      <c r="A105" s="699" t="s">
+        <v>979</v>
+      </c>
+      <c r="B105" s="699"/>
+      <c r="C105" s="700">
+        <v>7670370</v>
+      </c>
+      <c r="D105" s="701" t="s">
+        <v>983</v>
+      </c>
+      <c r="E105" s="694">
+        <v>1799</v>
+      </c>
+      <c r="F105" s="683"/>
+      <c r="H105" s="683"/>
+    </row>
+    <row r="106" spans="1:8" ht="23.25">
+      <c r="A106" s="699" t="s">
+        <v>979</v>
+      </c>
+      <c r="B106" s="699"/>
+      <c r="C106" s="699">
+        <v>7670372</v>
+      </c>
+      <c r="D106" s="701" t="s">
+        <v>984</v>
+      </c>
+      <c r="E106" s="694">
+        <v>2828</v>
+      </c>
+      <c r="F106" s="683"/>
+      <c r="H106" s="683"/>
+    </row>
+    <row r="107" spans="1:8" ht="23.25">
+      <c r="A107" s="696"/>
+      <c r="B107" s="696"/>
+      <c r="C107" s="697"/>
+      <c r="D107" s="697"/>
+      <c r="E107" s="697"/>
+      <c r="F107" s="683"/>
+      <c r="G107" s="683"/>
+      <c r="H107" s="683"/>
+    </row>
+    <row r="108" spans="1:8" ht="23.25">
+      <c r="A108" s="685" t="s">
+        <v>985</v>
+      </c>
+      <c r="B108" s="685"/>
+      <c r="C108" s="686"/>
+      <c r="D108" s="686"/>
+      <c r="E108" s="698"/>
+      <c r="F108" s="683"/>
+      <c r="G108" s="683"/>
+      <c r="H108" s="683"/>
+    </row>
+    <row r="109" spans="1:8" ht="23.25">
+      <c r="A109" s="696"/>
+      <c r="B109" s="696"/>
+      <c r="C109" s="697"/>
+      <c r="D109" s="697"/>
+      <c r="E109" s="697"/>
+      <c r="F109" s="683"/>
+      <c r="G109" s="683"/>
+      <c r="H109" s="683"/>
+    </row>
+    <row r="110" spans="1:8" ht="23.25">
+      <c r="A110" s="688" t="s">
+        <v>986</v>
+      </c>
+      <c r="B110" s="688"/>
+      <c r="C110" s="702"/>
+      <c r="D110" s="697"/>
+      <c r="E110" s="697"/>
+      <c r="F110" s="683"/>
+      <c r="G110" s="683"/>
+      <c r="H110" s="683"/>
+    </row>
+    <row r="111" spans="1:8" ht="23.25">
+      <c r="A111" s="29" t="s">
+        <v>979</v>
+      </c>
+      <c r="B111" s="703"/>
+      <c r="C111" s="704">
+        <v>100016315</v>
+      </c>
+      <c r="D111" s="705" t="s">
+        <v>987</v>
+      </c>
+      <c r="E111" s="694">
+        <v>1970</v>
+      </c>
+      <c r="F111" s="683"/>
+      <c r="H111" s="683"/>
+    </row>
+    <row r="112" spans="1:8" ht="23.25">
+      <c r="A112" s="29"/>
+      <c r="B112" s="703"/>
+      <c r="C112" s="704">
+        <v>100016428</v>
+      </c>
+      <c r="D112" s="705" t="s">
+        <v>988</v>
+      </c>
+      <c r="E112" s="694">
+        <v>872</v>
+      </c>
+      <c r="F112" s="683"/>
+      <c r="H112" s="683"/>
+    </row>
+    <row r="113" spans="1:8" ht="23.25">
+      <c r="A113" s="29"/>
+      <c r="B113" s="703"/>
+      <c r="C113" s="704">
+        <v>100017391</v>
+      </c>
+      <c r="D113" s="705" t="s">
+        <v>989</v>
+      </c>
+      <c r="E113" s="694">
+        <v>57</v>
+      </c>
+      <c r="F113" s="683"/>
+      <c r="H113" s="683"/>
+    </row>
+    <row r="114" spans="1:8" ht="23.25">
+      <c r="A114" s="706"/>
+      <c r="B114" s="706"/>
+      <c r="C114" s="707"/>
+      <c r="D114" s="708" t="s">
+        <v>990</v>
+      </c>
+      <c r="E114" s="709">
+        <v>2899</v>
+      </c>
+      <c r="F114" s="683"/>
+      <c r="H114" s="683"/>
+    </row>
+    <row r="115" spans="1:8" ht="23.25">
+      <c r="A115" s="696"/>
+      <c r="B115" s="696"/>
+      <c r="C115" s="710"/>
+      <c r="D115" s="711"/>
+      <c r="E115" s="712"/>
+      <c r="F115" s="683"/>
+      <c r="G115" s="683"/>
+      <c r="H115" s="683"/>
+    </row>
+    <row r="116" spans="1:8" ht="23.25">
+      <c r="A116" s="688" t="s">
+        <v>991</v>
+      </c>
+      <c r="B116" s="688"/>
+      <c r="C116" s="702"/>
+      <c r="D116" s="710"/>
+      <c r="E116" s="710"/>
+      <c r="F116" s="683"/>
+      <c r="G116" s="683"/>
+      <c r="H116" s="683"/>
+    </row>
+    <row r="117" spans="1:8" ht="23.25">
+      <c r="A117" s="29" t="s">
+        <v>979</v>
+      </c>
+      <c r="B117" s="703"/>
+      <c r="C117" s="704">
+        <v>100016315</v>
+      </c>
+      <c r="D117" s="705" t="s">
+        <v>987</v>
+      </c>
+      <c r="E117" s="694">
+        <v>1970</v>
+      </c>
+      <c r="F117" s="683"/>
+      <c r="H117" s="683"/>
+    </row>
+    <row r="118" spans="1:8" ht="23.25">
+      <c r="A118" s="29"/>
+      <c r="B118" s="703"/>
+      <c r="C118" s="704">
+        <v>100016425</v>
+      </c>
+      <c r="D118" s="705" t="s">
+        <v>992</v>
+      </c>
+      <c r="E118" s="694">
+        <v>1994</v>
+      </c>
+      <c r="F118" s="683"/>
+      <c r="H118" s="683"/>
+    </row>
+    <row r="119" spans="1:8" ht="23.25">
+      <c r="A119" s="29"/>
+      <c r="B119" s="703"/>
+      <c r="C119" s="704">
+        <v>100017392</v>
+      </c>
+      <c r="D119" s="705" t="s">
+        <v>993</v>
+      </c>
+      <c r="E119" s="694">
+        <v>69</v>
+      </c>
+      <c r="F119" s="683"/>
+      <c r="H119" s="683"/>
+    </row>
+    <row r="120" spans="1:8" ht="23.25">
+      <c r="A120" s="706"/>
+      <c r="B120" s="706"/>
+      <c r="C120" s="700"/>
+      <c r="D120" s="708" t="s">
+        <v>990</v>
+      </c>
+      <c r="E120" s="709">
+        <v>4033</v>
+      </c>
+      <c r="F120" s="683"/>
+      <c r="H120" s="683"/>
+    </row>
+    <row r="121" spans="1:8" ht="23.25">
+      <c r="A121" s="696"/>
+      <c r="B121" s="696"/>
+      <c r="C121" s="697"/>
+      <c r="D121" s="711"/>
+      <c r="E121" s="712"/>
+      <c r="F121" s="683"/>
+      <c r="G121" s="683"/>
+      <c r="H121" s="683"/>
+    </row>
+    <row r="122" spans="1:8" ht="23.25">
+      <c r="A122" s="713" t="s">
+        <v>979</v>
+      </c>
+      <c r="B122" s="713"/>
+      <c r="C122" s="714">
+        <v>100017433</v>
+      </c>
+      <c r="D122" s="715" t="s">
+        <v>994</v>
+      </c>
+      <c r="E122" s="694">
+        <v>28</v>
+      </c>
+      <c r="F122" s="683"/>
+      <c r="H122" s="683"/>
+    </row>
+    <row r="123" spans="1:8" ht="23.25">
+      <c r="A123" s="713" t="s">
+        <v>979</v>
+      </c>
+      <c r="B123" s="713"/>
+      <c r="C123" s="714">
+        <v>100017393</v>
+      </c>
+      <c r="D123" s="715" t="s">
+        <v>995</v>
+      </c>
+      <c r="E123" s="694">
+        <v>47</v>
+      </c>
+      <c r="F123" s="683"/>
+      <c r="H123" s="683"/>
+    </row>
+    <row r="124" spans="1:8" ht="23.25">
+      <c r="A124" s="713" t="s">
+        <v>979</v>
+      </c>
+      <c r="B124" s="713"/>
+      <c r="C124" s="692">
+        <v>100016480</v>
+      </c>
+      <c r="D124" s="693" t="s">
+        <v>996</v>
+      </c>
+      <c r="E124" s="694">
+        <v>242</v>
+      </c>
+      <c r="F124" s="683"/>
+      <c r="H124" s="683"/>
+    </row>
+    <row r="125" spans="1:8" ht="23.25">
+      <c r="A125" s="713" t="s">
+        <v>979</v>
+      </c>
+      <c r="B125" s="713"/>
+      <c r="C125" s="695">
+        <v>100017431</v>
+      </c>
+      <c r="D125" s="693" t="s">
+        <v>997</v>
+      </c>
+      <c r="E125" s="694">
+        <v>263</v>
+      </c>
+      <c r="F125" s="683"/>
+      <c r="G125" s="683"/>
+      <c r="H125" s="683"/>
+    </row>
+    <row r="126" spans="1:8" ht="23.25">
+      <c r="A126" s="696"/>
+      <c r="B126" s="696"/>
+      <c r="C126" s="697"/>
+      <c r="D126" s="716"/>
+      <c r="E126" s="712"/>
+      <c r="F126" s="683"/>
+      <c r="G126" s="683"/>
+      <c r="H126" s="683"/>
+    </row>
+    <row r="127" spans="1:8" ht="23.25">
+      <c r="A127" s="717" t="s">
+        <v>998</v>
+      </c>
+      <c r="B127" s="717"/>
+      <c r="C127" s="697"/>
+      <c r="D127" s="710"/>
+      <c r="E127" s="697"/>
+      <c r="F127" s="683"/>
+      <c r="G127" s="683"/>
+      <c r="H127" s="683"/>
+    </row>
+    <row r="128" spans="1:8" ht="23.25">
+      <c r="A128" s="718"/>
+      <c r="B128" s="718"/>
+      <c r="C128" s="697"/>
+      <c r="D128" s="710"/>
+      <c r="E128" s="697"/>
+      <c r="F128" s="683"/>
+      <c r="G128" s="683"/>
+      <c r="H128" s="683"/>
+    </row>
+    <row r="129" spans="1:8" ht="23.25">
+      <c r="A129" s="719" t="s">
+        <v>979</v>
+      </c>
+      <c r="B129" s="719"/>
+      <c r="C129" s="713">
+        <v>100023310</v>
+      </c>
+      <c r="D129" s="720" t="s">
+        <v>999</v>
+      </c>
+      <c r="E129" s="694">
+        <v>95</v>
+      </c>
+      <c r="F129" s="683"/>
+      <c r="H129" s="683"/>
+    </row>
+    <row r="130" spans="1:8" ht="23.25">
+      <c r="A130" s="719" t="s">
+        <v>979</v>
+      </c>
+      <c r="B130" s="719"/>
+      <c r="C130" s="695">
+        <v>7837946</v>
+      </c>
+      <c r="D130" s="720" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E130" s="694">
+        <v>185</v>
+      </c>
+      <c r="F130" s="683"/>
+      <c r="H130" s="683"/>
+    </row>
+    <row r="131" spans="1:8" ht="23.25">
+      <c r="A131" s="721"/>
+      <c r="B131" s="721"/>
+      <c r="C131" s="722"/>
+      <c r="D131" s="723"/>
+      <c r="E131" s="724"/>
+      <c r="F131" s="683"/>
+      <c r="G131" s="683"/>
+      <c r="H131" s="683"/>
+    </row>
+    <row r="132" spans="1:8" ht="23.25">
+      <c r="A132" s="717" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B132" s="717"/>
+      <c r="C132" s="697"/>
+      <c r="D132" s="710"/>
+      <c r="E132" s="697"/>
+      <c r="F132" s="683"/>
+      <c r="G132" s="683"/>
+      <c r="H132" s="683"/>
+    </row>
+    <row r="133" spans="1:8" ht="24" thickBot="1">
+      <c r="A133" s="717"/>
+      <c r="B133" s="717"/>
+      <c r="C133" s="697"/>
+      <c r="D133" s="710"/>
+      <c r="E133" s="697"/>
+      <c r="F133" s="683"/>
+      <c r="G133" s="683"/>
+      <c r="H133" s="683"/>
+    </row>
+    <row r="134" spans="1:8" ht="24" thickBot="1">
+      <c r="A134" s="725" t="s">
+        <v>979</v>
+      </c>
+      <c r="B134" s="726"/>
+      <c r="C134" s="727">
+        <v>85757741</v>
+      </c>
+      <c r="D134" s="728" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E134" s="729">
+        <v>12</v>
+      </c>
+      <c r="F134" s="683"/>
+      <c r="H134" s="683"/>
+    </row>
+    <row r="135" spans="1:8" ht="23.25">
+      <c r="A135" s="730"/>
+      <c r="B135" s="730"/>
+      <c r="C135" s="731"/>
+      <c r="D135" s="732"/>
+      <c r="E135" s="733"/>
+      <c r="F135" s="683"/>
+      <c r="G135" s="683"/>
+      <c r="H135" s="683"/>
+    </row>
+    <row r="136" spans="1:8" ht="23.25">
+      <c r="A136" s="734" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B136" s="734"/>
+      <c r="C136" s="697"/>
+      <c r="D136" s="710"/>
+      <c r="E136" s="697"/>
+      <c r="F136" s="683"/>
+      <c r="G136" s="683"/>
+      <c r="H136" s="683"/>
+    </row>
+    <row r="137" spans="1:8" ht="24" thickBot="1">
+      <c r="A137" s="696"/>
+      <c r="B137" s="696"/>
+      <c r="C137" s="697"/>
+      <c r="D137" s="710"/>
+      <c r="E137" s="697"/>
+      <c r="F137" s="683"/>
+      <c r="G137" s="683"/>
+      <c r="H137" s="683"/>
+    </row>
+    <row r="138" spans="1:8" ht="24" thickBot="1">
+      <c r="A138" s="735" t="s">
+        <v>48</v>
+      </c>
+      <c r="B138" s="735"/>
+      <c r="C138" s="736">
+        <v>100022582</v>
+      </c>
+      <c r="D138" s="737" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E138" s="729">
+        <v>898</v>
+      </c>
+      <c r="F138" s="683"/>
+      <c r="H138" s="683"/>
+    </row>
+    <row r="139" spans="1:8" ht="23.25">
+      <c r="A139" s="696"/>
+      <c r="B139" s="696"/>
+      <c r="C139" s="697"/>
+      <c r="D139" s="738"/>
+      <c r="E139" s="697"/>
+      <c r="F139" s="683"/>
+      <c r="H139" s="683"/>
+    </row>
+    <row r="140" spans="1:8" ht="23.25">
+      <c r="A140" s="739"/>
+      <c r="B140" s="739"/>
+      <c r="C140" s="740" t="s">
+        <v>60</v>
+      </c>
+      <c r="D140" s="741" t="s">
         <v>857</v>
       </c>
-      <c r="E76" s="402"/>
-[...849 lines deleted...]
-      <c r="H140" s="656"/>
+      <c r="E140" s="697"/>
+      <c r="F140" s="683"/>
+      <c r="G140" s="683"/>
+      <c r="H140" s="683"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A117:A119"/>
     <mergeCell ref="A94:D94"/>
     <mergeCell ref="D97:H97"/>
     <mergeCell ref="D58:E58"/>
     <mergeCell ref="D72:E72"/>
     <mergeCell ref="A100:A101"/>
     <mergeCell ref="A111:A113"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{2211C241-1340-4C60-A0B3-47DD2D2FC295}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="21" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="22" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AB6C384-65D8-4A9D-83ED-82E09A4C1059}">
   <sheetPr codeName="Sayfa5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="49" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="41" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="42"/>
+    <col min="1" max="1" width="12.42578125" style="63" customWidth="1"/>
+    <col min="2" max="2" width="15.5703125" style="83" customWidth="1"/>
+    <col min="3" max="3" width="92.85546875" style="64" customWidth="1"/>
+    <col min="4" max="4" width="24.42578125" style="64" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="64" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" style="64" customWidth="1"/>
+    <col min="7" max="8" width="11.85546875" style="64" customWidth="1"/>
+    <col min="9" max="10" width="9.140625" style="64"/>
+    <col min="11" max="11" width="15.42578125" style="64" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="106"/>
-[...9 lines deleted...]
-      <c r="G1" s="50">
+      <c r="A1" s="128"/>
+      <c r="B1" s="129"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="130"/>
+      <c r="E1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" s="132"/>
+      <c r="G1" s="72">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="22.5" customHeight="1">
-      <c r="A2" s="111"/>
-[...6 lines deleted...]
-      <c r="G2" s="49"/>
+      <c r="A2" s="133"/>
+      <c r="C2" s="35" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="63"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
     </row>
     <row r="3" spans="1:11" ht="22.5" customHeight="1">
-      <c r="A3" s="111"/>
-[...3 lines deleted...]
-      <c r="D3" s="113"/>
+      <c r="A3" s="133"/>
+      <c r="C3" s="35" t="s">
+        <v>967</v>
+      </c>
+      <c r="D3" s="135"/>
     </row>
     <row r="4" spans="1:11" ht="22.5" customHeight="1">
-      <c r="A4" s="111"/>
-[...3 lines deleted...]
-      <c r="D4" s="113"/>
+      <c r="A4" s="133"/>
+      <c r="C4" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="135"/>
     </row>
     <row r="5" spans="1:11" ht="21.75" customHeight="1">
-      <c r="A5" s="111"/>
-[...3 lines deleted...]
-      <c r="D5" s="113"/>
+      <c r="A5" s="133"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="135"/>
     </row>
     <row r="6" spans="1:11" ht="21.75" customHeight="1">
-      <c r="A6" s="111"/>
-[...1 lines deleted...]
-      <c r="D6" s="113"/>
+      <c r="A6" s="133"/>
+      <c r="C6" s="452"/>
+      <c r="D6" s="135"/>
     </row>
     <row r="7" spans="1:11" ht="21.75" customHeight="1">
-      <c r="A7" s="111"/>
-[...1 lines deleted...]
-      <c r="D7" s="113"/>
+      <c r="A7" s="133"/>
+      <c r="C7" s="410"/>
+      <c r="D7" s="135"/>
     </row>
     <row r="8" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A8" s="111"/>
-[...3 lines deleted...]
-      <c r="G8" s="41"/>
+      <c r="A8" s="133"/>
+      <c r="D8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
     </row>
     <row r="9" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A9" s="120"/>
-[...3 lines deleted...]
-      <c r="G9" s="56"/>
+      <c r="A9" s="143"/>
+      <c r="B9" s="144"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
     </row>
     <row r="10" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A10" s="120"/>
-[...6 lines deleted...]
-      <c r="G10" s="46"/>
+      <c r="A10" s="143"/>
+      <c r="B10" s="144"/>
+      <c r="C10" s="136" t="s">
+        <v>443</v>
+      </c>
+      <c r="E10" s="68"/>
+      <c r="F10" s="68"/>
+      <c r="G10" s="68"/>
     </row>
     <row r="11" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A11" s="120"/>
-[...31 lines deleted...]
-      <c r="B13" s="125">
+      <c r="A11" s="143"/>
+      <c r="B11" s="144"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="146"/>
+      <c r="E11" s="68"/>
+      <c r="F11" s="68"/>
+      <c r="G11" s="68"/>
+    </row>
+    <row r="12" spans="1:11" s="81" customFormat="1" ht="54">
+      <c r="A12" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="138" t="s">
+        <v>255</v>
+      </c>
+      <c r="C12" s="138" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="433" t="s">
+        <v>390</v>
+      </c>
+      <c r="E12" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F12" s="68"/>
+      <c r="G12" s="68"/>
+      <c r="H12" s="407"/>
+    </row>
+    <row r="13" spans="1:11" s="81" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A13" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="148">
         <v>16900210</v>
       </c>
-      <c r="C13" s="63" t="s">
-[...17 lines deleted...]
-      <c r="B14" s="125">
+      <c r="C13" s="85" t="s">
+        <v>210</v>
+      </c>
+      <c r="D13" s="451" t="s">
+        <v>444</v>
+      </c>
+      <c r="E13" s="44">
+        <v>732</v>
+      </c>
+      <c r="F13" s="68"/>
+      <c r="G13" s="68"/>
+      <c r="H13" s="62"/>
+      <c r="K13" s="435"/>
+    </row>
+    <row r="14" spans="1:11" s="81" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A14" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="148">
         <v>16900164</v>
       </c>
-      <c r="C14" s="63" t="s">
-[...11 lines deleted...]
-      <c r="K14" s="409"/>
+      <c r="C14" s="85" t="s">
+        <v>419</v>
+      </c>
+      <c r="D14" s="451" t="s">
+        <v>445</v>
+      </c>
+      <c r="E14" s="44">
+        <v>1197</v>
+      </c>
+      <c r="F14" s="68"/>
+      <c r="G14" s="68"/>
+      <c r="H14" s="62"/>
+      <c r="K14" s="435"/>
     </row>
     <row r="15" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A15" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="125">
+      <c r="A15" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="148">
         <v>16900162</v>
       </c>
-      <c r="C15" s="63" t="s">
-[...8 lines deleted...]
-      <c r="H15" s="40"/>
+      <c r="C15" s="85" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="142"/>
+      <c r="E15" s="44">
+        <v>610</v>
+      </c>
+      <c r="F15" s="68"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="62"/>
     </row>
     <row r="16" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A16" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B16" s="126">
+      <c r="A16" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="149">
         <v>16900017</v>
       </c>
-      <c r="C16" s="63" t="s">
-[...8 lines deleted...]
-      <c r="H16" s="40"/>
+      <c r="C16" s="85" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" s="142"/>
+      <c r="E16" s="44">
+        <v>719</v>
+      </c>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="62"/>
     </row>
     <row r="17" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A17" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B17" s="126">
+      <c r="A17" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="149">
         <v>16900002</v>
       </c>
-      <c r="C17" s="63" t="s">
-[...8 lines deleted...]
-      <c r="H17" s="40"/>
+      <c r="C17" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" s="142"/>
+      <c r="E17" s="44">
+        <v>677</v>
+      </c>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="62"/>
     </row>
     <row r="18" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A18" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="126">
+      <c r="A18" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="149">
         <v>100020680</v>
       </c>
-      <c r="C18" s="63" t="s">
-[...8 lines deleted...]
-      <c r="H18" s="40"/>
+      <c r="C18" s="85" t="s">
+        <v>394</v>
+      </c>
+      <c r="D18" s="142"/>
+      <c r="E18" s="44">
+        <v>1647</v>
+      </c>
+      <c r="F18" s="68"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="62"/>
     </row>
     <row r="19" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A19" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="125">
+      <c r="A19" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="148">
         <v>16900163</v>
       </c>
-      <c r="C19" s="63" t="s">
-[...8 lines deleted...]
-      <c r="H19" s="40"/>
+      <c r="C19" s="85" t="s">
+        <v>391</v>
+      </c>
+      <c r="D19" s="142"/>
+      <c r="E19" s="44">
+        <v>630</v>
+      </c>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="62"/>
     </row>
     <row r="20" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A20" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="125">
+      <c r="A20" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="148">
         <v>16900419</v>
       </c>
-      <c r="C20" s="63" t="s">
-[...14 lines deleted...]
-      <c r="B21" s="125">
+      <c r="C20" s="85" t="s">
+        <v>274</v>
+      </c>
+      <c r="D20" s="142"/>
+      <c r="E20" s="44">
+        <v>523</v>
+      </c>
+      <c r="F20" s="68"/>
+      <c r="G20" s="68"/>
+      <c r="H20" s="62"/>
+    </row>
+    <row r="21" spans="1:11" s="81" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A21" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="148">
         <v>16900321</v>
       </c>
-      <c r="C21" s="63" t="s">
-[...9 lines deleted...]
-      <c r="K21" s="409"/>
+      <c r="C21" s="85" t="s">
+        <v>212</v>
+      </c>
+      <c r="D21" s="80"/>
+      <c r="E21" s="44">
+        <v>768</v>
+      </c>
+      <c r="F21" s="68"/>
+      <c r="G21" s="68"/>
+      <c r="H21" s="62"/>
+      <c r="K21" s="435"/>
     </row>
     <row r="22" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A22" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="126">
+      <c r="A22" s="141" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="149">
         <v>16900428</v>
       </c>
-      <c r="C22" s="63" t="s">
-[...10 lines deleted...]
-      <c r="H22" s="40"/>
+      <c r="C22" s="85" t="s">
+        <v>382</v>
+      </c>
+      <c r="D22" s="451" t="s">
+        <v>446</v>
+      </c>
+      <c r="E22" s="44">
+        <v>1967</v>
+      </c>
+      <c r="F22" s="68"/>
+      <c r="G22" s="68"/>
+      <c r="H22" s="62"/>
     </row>
     <row r="23" spans="1:11" ht="24.95" customHeight="1">
-      <c r="A23" s="120"/>
-[...5 lines deleted...]
-      <c r="G23" s="46"/>
+      <c r="A23" s="143"/>
+      <c r="B23" s="144"/>
+      <c r="C23" s="145"/>
+      <c r="D23" s="145"/>
+      <c r="E23" s="68"/>
+      <c r="F23" s="68"/>
+      <c r="G23" s="68"/>
     </row>
     <row r="24" spans="1:11">
-      <c r="A24" s="129"/>
-[...1 lines deleted...]
-      <c r="C24" s="122"/>
+      <c r="A24" s="152"/>
+      <c r="B24" s="153"/>
+      <c r="C24" s="145"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{F77621FD-F293-4CFF-BCCA-D7CDC47DC2C4}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8C072A2-B801-4917-8591-2FC4EFC8A418}">
   <sheetPr codeName="Sayfa10">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I108"/>
+  <dimension ref="A1:I107"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="41"/>
-[...5 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="42"/>
+    <col min="1" max="1" width="9.140625" style="63"/>
+    <col min="2" max="2" width="16.140625" style="83" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="85.140625" style="70" customWidth="1"/>
+    <col min="4" max="4" width="23" style="64" customWidth="1"/>
+    <col min="5" max="5" width="28.42578125" style="64" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="16.42578125" style="64" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="148"/>
-[...5 lines deleted...]
-      <c r="E1" s="109" t="s">
+      <c r="A1" s="171"/>
+      <c r="B1" s="172"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="173"/>
+      <c r="E1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" s="173"/>
+      <c r="G1" s="72">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A2" s="174"/>
+      <c r="B2" s="175"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+    </row>
+    <row r="3" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A3" s="174"/>
+      <c r="B3" s="175"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
+      <c r="G3" s="77"/>
+    </row>
+    <row r="4" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A4" s="174"/>
+      <c r="B4" s="175"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="135"/>
+      <c r="E4" s="77"/>
+      <c r="F4" s="77"/>
+      <c r="G4" s="77"/>
+    </row>
+    <row r="5" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A5" s="174"/>
+      <c r="B5" s="175"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="135"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="77"/>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="174"/>
+      <c r="B6" s="175"/>
+      <c r="C6" s="452"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="174"/>
+      <c r="B7" s="175"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="63"/>
+      <c r="F7" s="63"/>
+      <c r="G7" s="63"/>
+    </row>
+    <row r="8" spans="1:7" ht="24.75">
+      <c r="A8" s="133"/>
+      <c r="B8" s="175"/>
+      <c r="C8" s="136" t="s">
+        <v>288</v>
+      </c>
+      <c r="D8" s="63"/>
+      <c r="E8" s="63"/>
+      <c r="F8" s="63"/>
+      <c r="G8" s="63"/>
+    </row>
+    <row r="9" spans="1:7" ht="22.5" customHeight="1">
+      <c r="A9" s="174"/>
+      <c r="B9" s="175"/>
+      <c r="C9" s="176" t="s">
+        <v>450</v>
+      </c>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+    </row>
+    <row r="10" spans="1:7" ht="53.25" customHeight="1">
+      <c r="A10" s="174"/>
+      <c r="B10" s="175"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="63"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="63"/>
+      <c r="G10" s="63"/>
+    </row>
+    <row r="11" spans="1:7" s="81" customFormat="1" ht="54">
+      <c r="A11" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="C11" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F11" s="63"/>
+      <c r="G11" s="63"/>
+    </row>
+    <row r="12" spans="1:7" ht="35.25" customHeight="1">
+      <c r="A12" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="84">
+        <v>100023907</v>
+      </c>
+      <c r="C12" s="441" t="s">
+        <v>969</v>
+      </c>
+      <c r="D12" s="97">
+        <v>55900</v>
+      </c>
+      <c r="E12" s="58">
+        <v>1809</v>
+      </c>
+      <c r="F12" s="63"/>
+      <c r="G12" s="63"/>
+    </row>
+    <row r="13" spans="1:7" ht="34.5" customHeight="1">
+      <c r="A13" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="84">
+        <v>100023908</v>
+      </c>
+      <c r="C13" s="441" t="s">
+        <v>970</v>
+      </c>
+      <c r="D13" s="97">
+        <v>77400</v>
+      </c>
+      <c r="E13" s="58">
+        <v>1975</v>
+      </c>
+      <c r="F13" s="63"/>
+      <c r="G13" s="63"/>
+    </row>
+    <row r="14" spans="1:7" ht="35.25" customHeight="1">
+      <c r="A14" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="84">
+        <v>100023909</v>
+      </c>
+      <c r="C14" s="441" t="s">
+        <v>971</v>
+      </c>
+      <c r="D14" s="97">
+        <v>98040</v>
+      </c>
+      <c r="E14" s="58">
+        <v>2189</v>
+      </c>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+    </row>
+    <row r="15" spans="1:7" s="81" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A15" s="174"/>
+      <c r="B15" s="178" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="179" t="s">
+        <v>421</v>
+      </c>
+      <c r="D15" s="63"/>
+      <c r="E15" s="68"/>
+      <c r="F15" s="63"/>
+      <c r="G15" s="63"/>
+    </row>
+    <row r="16" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A16" s="174"/>
+      <c r="B16" s="178"/>
+      <c r="C16" s="180" t="s">
+        <v>422</v>
+      </c>
+      <c r="D16" s="63"/>
+      <c r="E16" s="69"/>
+      <c r="F16" s="63"/>
+      <c r="G16" s="63"/>
+    </row>
+    <row r="17" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A17" s="174"/>
+      <c r="B17" s="18" t="s">
+        <v>920</v>
+      </c>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+    </row>
+    <row r="18" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A18" s="174"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="18"/>
+      <c r="D18" s="18"/>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="18"/>
+    </row>
+    <row r="19" spans="1:7" s="81" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A19" s="174"/>
+      <c r="B19" s="175"/>
+      <c r="C19" s="136" t="s">
+        <v>288</v>
+      </c>
+      <c r="D19" s="63"/>
+      <c r="E19" s="69"/>
+      <c r="F19" s="63"/>
+      <c r="G19" s="63"/>
+    </row>
+    <row r="20" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A20" s="174"/>
+      <c r="B20" s="175"/>
+      <c r="C20" s="176" t="s">
+        <v>451</v>
+      </c>
+      <c r="D20" s="63"/>
+      <c r="E20" s="69"/>
+      <c r="F20" s="63"/>
+      <c r="G20" s="63"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="174"/>
+      <c r="B21" s="175"/>
+      <c r="C21" s="63"/>
+      <c r="D21" s="63"/>
+      <c r="F21" s="63"/>
+      <c r="G21" s="63"/>
+    </row>
+    <row r="22" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A22" s="181"/>
+      <c r="B22" s="182"/>
+      <c r="C22" s="98"/>
+      <c r="D22" s="69"/>
+      <c r="E22" s="68"/>
+      <c r="F22" s="63"/>
+      <c r="G22" s="63"/>
+    </row>
+    <row r="23" spans="1:7" ht="54">
+      <c r="A23" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="C23" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="E23" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F23" s="63"/>
+      <c r="G23" s="63"/>
+    </row>
+    <row r="24" spans="1:7" ht="26.1" customHeight="1">
+      <c r="A24" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="84">
+        <v>10090901</v>
+      </c>
+      <c r="C24" s="177" t="s">
+        <v>554</v>
+      </c>
+      <c r="D24" s="97">
+        <v>55900</v>
+      </c>
+      <c r="E24" s="58">
+        <v>1597</v>
+      </c>
+      <c r="F24" s="63"/>
+      <c r="G24" s="63"/>
+    </row>
+    <row r="25" spans="1:7" ht="26.1" customHeight="1">
+      <c r="A25" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="84">
+        <v>10090902</v>
+      </c>
+      <c r="C25" s="177" t="s">
+        <v>555</v>
+      </c>
+      <c r="D25" s="97">
+        <v>77400</v>
+      </c>
+      <c r="E25" s="58">
+        <v>1763</v>
+      </c>
+      <c r="F25" s="63"/>
+      <c r="G25" s="63"/>
+    </row>
+    <row r="26" spans="1:7" ht="26.1" customHeight="1">
+      <c r="A26" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="429">
+        <v>10090903</v>
+      </c>
+      <c r="C26" s="430" t="s">
+        <v>556</v>
+      </c>
+      <c r="D26" s="431">
+        <v>98040</v>
+      </c>
+      <c r="E26" s="58">
+        <v>1977</v>
+      </c>
+      <c r="F26" s="63"/>
+      <c r="G26" s="63"/>
+    </row>
+    <row r="27" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A27" s="181"/>
+      <c r="B27" s="178" t="s">
+        <v>60</v>
+      </c>
+      <c r="C27" s="179" t="s">
+        <v>275</v>
+      </c>
+      <c r="D27" s="69"/>
+      <c r="E27" s="69"/>
+      <c r="F27" s="63"/>
+      <c r="G27" s="63"/>
+    </row>
+    <row r="28" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A28" s="181"/>
+      <c r="B28" s="178"/>
+      <c r="C28" s="180" t="s">
+        <v>276</v>
+      </c>
+      <c r="D28" s="69"/>
+      <c r="E28" s="69"/>
+      <c r="F28" s="63"/>
+      <c r="G28" s="63"/>
+    </row>
+    <row r="29" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A29" s="181"/>
+      <c r="B29" s="178"/>
+      <c r="C29" s="180" t="s">
+        <v>225</v>
+      </c>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="63"/>
+    </row>
+    <row r="30" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A30" s="181"/>
+      <c r="B30" s="178"/>
+      <c r="C30" s="180"/>
+      <c r="D30" s="69"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="63"/>
+    </row>
+    <row r="31" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A31" s="181"/>
+      <c r="B31" s="182"/>
+      <c r="C31" s="136" t="s">
+        <v>549</v>
+      </c>
+      <c r="D31" s="69"/>
+      <c r="E31" s="69"/>
+      <c r="F31" s="63"/>
+      <c r="G31" s="63"/>
+    </row>
+    <row r="32" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A32" s="499"/>
+      <c r="B32" s="182"/>
+      <c r="C32" s="136"/>
+      <c r="D32" s="69"/>
+      <c r="E32" s="69"/>
+      <c r="F32" s="63"/>
+      <c r="G32" s="63"/>
+    </row>
+    <row r="33" spans="1:9" ht="54">
+      <c r="A33" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="302" t="s">
+        <v>255</v>
+      </c>
+      <c r="C33" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" s="500" t="s">
+        <v>547</v>
+      </c>
+      <c r="E33" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F33" s="63"/>
+      <c r="G33" s="63"/>
+    </row>
+    <row r="34" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A34" s="498" t="s">
+        <v>453</v>
+      </c>
+      <c r="B34" s="84">
+        <v>14510198</v>
+      </c>
+      <c r="C34" s="99" t="s">
+        <v>314</v>
+      </c>
+      <c r="D34" s="97" t="s">
+        <v>548</v>
+      </c>
+      <c r="E34" s="58">
+        <v>434</v>
+      </c>
+      <c r="F34" s="63"/>
+      <c r="G34" s="63"/>
+    </row>
+    <row r="35" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A35" s="181"/>
+      <c r="B35" s="182"/>
+      <c r="C35" s="98"/>
+      <c r="D35" s="69"/>
+      <c r="E35" s="69"/>
+      <c r="F35" s="63"/>
+      <c r="G35" s="63"/>
+    </row>
+    <row r="36" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A36" s="133"/>
+      <c r="B36" s="67"/>
+      <c r="C36" s="64"/>
+      <c r="F36" s="63"/>
+      <c r="G36" s="63"/>
+    </row>
+    <row r="37" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A37" s="133"/>
+      <c r="B37" s="67"/>
+      <c r="C37" s="136" t="s">
+        <v>452</v>
+      </c>
+      <c r="F37" s="63"/>
+      <c r="G37" s="63"/>
+      <c r="H37" s="134"/>
+    </row>
+    <row r="38" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A38" s="133"/>
+      <c r="B38" s="67"/>
+      <c r="C38" s="64"/>
+      <c r="F38" s="63"/>
+      <c r="G38" s="63"/>
+      <c r="H38" s="134"/>
+    </row>
+    <row r="39" spans="1:9" ht="54">
+      <c r="A39" s="139" t="s">
+        <v>76</v>
+      </c>
+      <c r="B39" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="C39" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39" s="161" t="s">
+        <v>42</v>
+      </c>
+      <c r="E39" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F39" s="63"/>
+      <c r="G39" s="63"/>
+    </row>
+    <row r="40" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A40" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B40" s="84">
+        <v>10090921</v>
+      </c>
+      <c r="C40" s="65" t="s">
+        <v>418</v>
+      </c>
+      <c r="D40" s="82"/>
+      <c r="E40" s="58">
+        <v>420</v>
+      </c>
+      <c r="F40" s="63"/>
+      <c r="G40" s="63"/>
+    </row>
+    <row r="41" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A41" s="181"/>
+      <c r="B41" s="182"/>
+      <c r="C41" s="98"/>
+      <c r="D41" s="69"/>
+      <c r="E41" s="69"/>
+      <c r="F41" s="63"/>
+      <c r="G41" s="63"/>
+    </row>
+    <row r="42" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A42" s="181"/>
+      <c r="B42" s="182"/>
+      <c r="C42" s="98"/>
+      <c r="D42" s="69"/>
+      <c r="E42" s="69"/>
+      <c r="F42" s="63"/>
+      <c r="G42" s="63"/>
+    </row>
+    <row r="43" spans="1:9" ht="24.95" customHeight="1">
+      <c r="A43" s="181"/>
+      <c r="B43" s="182"/>
+      <c r="C43" s="98"/>
+      <c r="D43" s="69"/>
+      <c r="E43" s="69"/>
+      <c r="F43" s="63"/>
+      <c r="G43" s="63"/>
+    </row>
+    <row r="44" spans="1:9" ht="24.75">
+      <c r="A44" s="133"/>
+      <c r="B44" s="86"/>
+      <c r="C44" s="136" t="s">
+        <v>105</v>
+      </c>
+      <c r="F44" s="63"/>
+      <c r="G44" s="63"/>
+      <c r="H44" s="67"/>
+      <c r="I44" s="166"/>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" s="133"/>
+      <c r="B45" s="86"/>
+      <c r="C45" s="63"/>
+      <c r="E45" s="67"/>
+      <c r="F45" s="63"/>
+      <c r="G45" s="63"/>
+      <c r="H45" s="67"/>
+      <c r="I45" s="166"/>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" s="133"/>
+      <c r="B46" s="86"/>
+      <c r="C46" s="167"/>
+      <c r="D46" s="63"/>
+      <c r="E46" s="67"/>
+      <c r="F46" s="63"/>
+      <c r="G46" s="63"/>
+      <c r="H46" s="67"/>
+      <c r="I46" s="166"/>
+    </row>
+    <row r="47" spans="1:9" ht="54">
+      <c r="A47" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47" s="140" t="s">
+        <v>255</v>
+      </c>
+      <c r="C47" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47" s="170"/>
+      <c r="E47" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F47" s="63"/>
+      <c r="G47" s="63"/>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="151">
+        <v>16900402</v>
+      </c>
+      <c r="C48" s="100" t="s">
+        <v>268</v>
+      </c>
+      <c r="D48" s="65"/>
+      <c r="E48" s="58">
+        <v>3844</v>
+      </c>
+      <c r="F48" s="63"/>
+      <c r="G48" s="63"/>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="133"/>
+      <c r="B49" s="182"/>
+      <c r="C49" s="101"/>
+      <c r="E49" s="40"/>
+      <c r="F49" s="63"/>
+      <c r="G49" s="63"/>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="174"/>
+      <c r="B50" s="158"/>
+      <c r="C50" s="158"/>
+      <c r="D50" s="77"/>
+      <c r="E50" s="183"/>
+      <c r="F50" s="63"/>
+      <c r="G50" s="63"/>
+    </row>
+    <row r="51" spans="1:7" ht="24.75">
+      <c r="A51" s="174"/>
+      <c r="B51" s="158"/>
+      <c r="C51" s="136" t="s">
+        <v>105</v>
+      </c>
+      <c r="D51" s="77"/>
+      <c r="E51" s="183"/>
+      <c r="F51" s="63"/>
+      <c r="G51" s="63"/>
+    </row>
+    <row r="52" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A52" s="174"/>
+      <c r="B52" s="158"/>
+      <c r="C52" s="63"/>
+      <c r="D52" s="77"/>
+      <c r="E52" s="183"/>
+      <c r="F52" s="63"/>
+      <c r="G52" s="63"/>
+    </row>
+    <row r="53" spans="1:7" ht="54">
+      <c r="A53" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B53" s="138" t="s">
+        <v>255</v>
+      </c>
+      <c r="C53" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53" s="21"/>
+      <c r="E53" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F53" s="63"/>
+      <c r="G53" s="63"/>
+    </row>
+    <row r="54" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A54" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B54" s="84" t="s">
+        <v>106</v>
+      </c>
+      <c r="C54" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="D54" s="22"/>
+      <c r="E54" s="58">
+        <v>3373</v>
+      </c>
+      <c r="F54" s="63"/>
+      <c r="G54" s="63"/>
+    </row>
+    <row r="55" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A55" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B55" s="84">
+        <v>19170095</v>
+      </c>
+      <c r="C55" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="D55" s="22"/>
+      <c r="E55" s="58">
+        <v>59</v>
+      </c>
+      <c r="F55" s="63"/>
+      <c r="G55" s="63"/>
+    </row>
+    <row r="56" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A56" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B56" s="151">
+        <v>16910076</v>
+      </c>
+      <c r="C56" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="D56" s="22"/>
+      <c r="E56" s="58">
+        <v>167</v>
+      </c>
+      <c r="F56" s="63"/>
+      <c r="G56" s="63"/>
+    </row>
+    <row r="57" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A57" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B57" s="84">
+        <v>16900224</v>
+      </c>
+      <c r="C57" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="D57" s="22"/>
+      <c r="E57" s="58">
+        <v>17</v>
+      </c>
+      <c r="F57" s="63"/>
+      <c r="G57" s="63"/>
+    </row>
+    <row r="58" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A58" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B58" s="84">
+        <v>16910078</v>
+      </c>
+      <c r="C58" s="23" t="s">
+        <v>214</v>
+      </c>
+      <c r="D58" s="22"/>
+      <c r="E58" s="58">
+        <v>19</v>
+      </c>
+      <c r="F58" s="63"/>
+      <c r="G58" s="63"/>
+    </row>
+    <row r="59" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A59" s="184"/>
+      <c r="B59" s="185"/>
+      <c r="C59" s="186"/>
+      <c r="D59" s="186"/>
+      <c r="E59" s="186"/>
+      <c r="F59" s="63"/>
+      <c r="G59" s="63"/>
+    </row>
+    <row r="60" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A60" s="174"/>
+      <c r="B60" s="158"/>
+      <c r="C60" s="136" t="s">
+        <v>108</v>
+      </c>
+      <c r="D60" s="77"/>
+      <c r="E60" s="183"/>
+      <c r="F60" s="63"/>
+      <c r="G60" s="63"/>
+    </row>
+    <row r="61" spans="1:7" ht="20.100000000000001" customHeight="1">
+      <c r="A61" s="174"/>
+      <c r="B61" s="158"/>
+      <c r="C61" s="63"/>
+      <c r="D61" s="77"/>
+      <c r="E61" s="183"/>
+      <c r="F61" s="63"/>
+      <c r="G61" s="63"/>
+    </row>
+    <row r="62" spans="1:7" s="81" customFormat="1">
+      <c r="A62" s="174"/>
+      <c r="B62" s="158"/>
+      <c r="C62" s="63"/>
+      <c r="D62" s="77"/>
+      <c r="E62" s="183"/>
+      <c r="F62" s="63"/>
+      <c r="G62" s="63"/>
+    </row>
+    <row r="63" spans="1:7" ht="54">
+      <c r="A63" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B63" s="138" t="s">
+        <v>255</v>
+      </c>
+      <c r="C63" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63" s="21"/>
+      <c r="E63" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F63" s="63"/>
+      <c r="G63" s="63"/>
+    </row>
+    <row r="64" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A64" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B64" s="84">
+        <v>16900066</v>
+      </c>
+      <c r="C64" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="D64" s="22"/>
+      <c r="E64" s="58">
+        <v>14</v>
+      </c>
+      <c r="F64" s="63"/>
+      <c r="G64" s="63"/>
+    </row>
+    <row r="65" spans="1:7" s="77" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A65" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B65" s="187" t="s">
+        <v>109</v>
+      </c>
+      <c r="C65" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="D65" s="22"/>
+      <c r="E65" s="58">
+        <v>18542</v>
+      </c>
+      <c r="F65" s="63"/>
+      <c r="G65" s="63"/>
+    </row>
+    <row r="66" spans="1:7" s="77" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A66" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B66" s="187">
+        <v>100020681</v>
+      </c>
+      <c r="C66" s="23" t="s">
+        <v>395</v>
+      </c>
+      <c r="D66" s="22"/>
+      <c r="E66" s="58">
+        <v>21503</v>
+      </c>
+      <c r="F66" s="63"/>
+      <c r="G66" s="63"/>
+    </row>
+    <row r="67" spans="1:7" s="77" customFormat="1" ht="24.95" customHeight="1">
+      <c r="A67" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B67" s="187" t="s">
+        <v>860</v>
+      </c>
+      <c r="C67" s="23" t="s">
+        <v>111</v>
+      </c>
+      <c r="D67" s="22"/>
+      <c r="E67" s="58">
+        <v>8888</v>
+      </c>
+      <c r="F67" s="63"/>
+      <c r="G67" s="63"/>
+    </row>
+    <row r="68" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A68" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B68" s="84">
+        <v>16910171</v>
+      </c>
+      <c r="C68" s="23" t="s">
+        <v>308</v>
+      </c>
+      <c r="D68" s="22"/>
+      <c r="E68" s="58">
+        <v>72</v>
+      </c>
+      <c r="F68" s="63"/>
+      <c r="G68" s="63"/>
+    </row>
+    <row r="69" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A69" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B69" s="84">
+        <v>16910072</v>
+      </c>
+      <c r="C69" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="D69" s="22"/>
+      <c r="E69" s="58">
+        <v>9</v>
+      </c>
+      <c r="F69" s="63"/>
+      <c r="G69" s="63"/>
+    </row>
+    <row r="70" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A70" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B70" s="84">
+        <v>16900077</v>
+      </c>
+      <c r="C70" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="D70" s="22"/>
+      <c r="E70" s="58">
+        <v>19</v>
+      </c>
+      <c r="F70" s="63"/>
+      <c r="G70" s="63"/>
+    </row>
+    <row r="71" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A71" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B71" s="84">
+        <v>100022179</v>
+      </c>
+      <c r="C71" s="23" t="s">
+        <v>557</v>
+      </c>
+      <c r="D71" s="22"/>
+      <c r="E71" s="58">
+        <v>197</v>
+      </c>
+      <c r="F71" s="63"/>
+      <c r="G71" s="63"/>
+    </row>
+    <row r="72" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A72" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B72" s="156">
+        <v>16910074</v>
+      </c>
+      <c r="C72" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="D72" s="22"/>
+      <c r="E72" s="58">
+        <v>65</v>
+      </c>
+      <c r="F72" s="63"/>
+      <c r="G72" s="63"/>
+    </row>
+    <row r="73" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A73" s="155" t="s">
+        <v>469</v>
+      </c>
+      <c r="B73" s="156">
+        <v>100020830</v>
+      </c>
+      <c r="C73" s="23" t="s">
+        <v>551</v>
+      </c>
+      <c r="D73" s="22"/>
+      <c r="E73" s="58">
+        <v>1638</v>
+      </c>
+      <c r="F73" s="63"/>
+      <c r="G73" s="63"/>
+    </row>
+    <row r="74" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A74" s="155" t="s">
+        <v>469</v>
+      </c>
+      <c r="B74" s="156">
+        <v>100020840</v>
+      </c>
+      <c r="C74" s="23" t="s">
+        <v>552</v>
+      </c>
+      <c r="D74" s="22"/>
+      <c r="E74" s="58">
+        <v>2583</v>
+      </c>
+      <c r="F74" s="63"/>
+      <c r="G74" s="63"/>
+    </row>
+    <row r="75" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A75" s="155" t="s">
+        <v>469</v>
+      </c>
+      <c r="B75" s="156">
+        <v>100020841</v>
+      </c>
+      <c r="C75" s="23" t="s">
+        <v>553</v>
+      </c>
+      <c r="D75" s="22"/>
+      <c r="E75" s="58">
+        <v>3110</v>
+      </c>
+      <c r="F75" s="63"/>
+      <c r="G75" s="63"/>
+    </row>
+    <row r="76" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A76" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B76" s="297" t="s">
+        <v>438</v>
+      </c>
+      <c r="C76" s="23" t="s">
+        <v>439</v>
+      </c>
+      <c r="D76" s="22"/>
+      <c r="E76" s="58">
+        <v>284</v>
+      </c>
+      <c r="F76" s="63"/>
+      <c r="G76" s="63"/>
+    </row>
+    <row r="77" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A77" s="181"/>
+      <c r="B77" s="448"/>
+      <c r="C77" s="453" t="s">
+        <v>449</v>
+      </c>
+      <c r="D77" s="450"/>
+      <c r="E77" s="62"/>
+      <c r="F77" s="63"/>
+      <c r="G77" s="63"/>
+    </row>
+    <row r="78" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A78" s="181"/>
+      <c r="B78" s="448"/>
+      <c r="C78" s="449"/>
+      <c r="D78" s="450"/>
+      <c r="E78" s="62"/>
+      <c r="F78" s="63"/>
+      <c r="G78" s="63"/>
+    </row>
+    <row r="79" spans="1:7" ht="29.25" customHeight="1">
+      <c r="A79" s="174"/>
+      <c r="B79" s="158"/>
+      <c r="C79" s="136" t="s">
+        <v>441</v>
+      </c>
+      <c r="D79" s="77"/>
+      <c r="E79" s="183"/>
+      <c r="F79" s="63"/>
+      <c r="G79" s="63"/>
+    </row>
+    <row r="80" spans="1:7" ht="24.75" customHeight="1">
+      <c r="A80" s="174"/>
+      <c r="B80" s="158"/>
+      <c r="C80" s="63"/>
+      <c r="D80" s="77"/>
+      <c r="E80" s="183"/>
+      <c r="F80" s="63"/>
+      <c r="G80" s="63"/>
+    </row>
+    <row r="81" spans="1:7" s="81" customFormat="1">
+      <c r="A81" s="174"/>
+      <c r="B81" s="158"/>
+      <c r="C81" s="63"/>
+      <c r="D81" s="77"/>
+      <c r="E81" s="183"/>
+      <c r="F81" s="63"/>
+      <c r="G81" s="63"/>
+    </row>
+    <row r="82" spans="1:7" ht="54">
+      <c r="A82" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B82" s="138" t="s">
+        <v>255</v>
+      </c>
+      <c r="C82" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D82" s="21"/>
+      <c r="E82" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F82" s="63"/>
+      <c r="G82" s="63"/>
+    </row>
+    <row r="83" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A83" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B83" s="187">
+        <v>16900208</v>
+      </c>
+      <c r="C83" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="D83" s="22"/>
+      <c r="E83" s="58">
+        <v>9855</v>
+      </c>
+      <c r="F83" s="63"/>
+      <c r="G83" s="63"/>
+    </row>
+    <row r="84" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A84" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B84" s="187">
+        <v>16900209</v>
+      </c>
+      <c r="C84" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="D84" s="22"/>
+      <c r="E84" s="58">
+        <v>7794</v>
+      </c>
+      <c r="F84" s="63"/>
+      <c r="G84" s="63"/>
+    </row>
+    <row r="85" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A85" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B85" s="187">
+        <v>16900221</v>
+      </c>
+      <c r="C85" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="D85" s="22"/>
+      <c r="E85" s="58">
+        <v>10179</v>
+      </c>
+      <c r="F85" s="63"/>
+      <c r="G85" s="63"/>
+    </row>
+    <row r="86" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A86" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B86" s="187">
+        <v>16900222</v>
+      </c>
+      <c r="C86" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="D86" s="22"/>
+      <c r="E86" s="58">
+        <v>10268</v>
+      </c>
+      <c r="F86" s="63"/>
+      <c r="G86" s="63"/>
+    </row>
+    <row r="87" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A87" s="155" t="s">
+        <v>48</v>
+      </c>
+      <c r="B87" s="187">
+        <v>16900227</v>
+      </c>
+      <c r="C87" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="D87" s="22"/>
+      <c r="E87" s="58">
+        <v>22060</v>
+      </c>
+      <c r="F87" s="63"/>
+      <c r="G87" s="63"/>
+    </row>
+    <row r="88" spans="1:7" ht="30" customHeight="1">
+      <c r="A88" s="181"/>
+      <c r="B88" s="188"/>
+      <c r="C88" s="101" t="s">
+        <v>423</v>
+      </c>
+      <c r="D88" s="69"/>
+      <c r="E88" s="102"/>
+      <c r="F88" s="63"/>
+      <c r="G88" s="63"/>
+    </row>
+    <row r="89" spans="1:7" ht="16.5" customHeight="1">
+      <c r="A89" s="181"/>
+      <c r="B89" s="188"/>
+      <c r="C89" s="434"/>
+      <c r="D89" s="69"/>
+      <c r="E89" s="102"/>
+      <c r="F89" s="63"/>
+      <c r="G89" s="63"/>
+    </row>
+    <row r="90" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A90" s="174"/>
+      <c r="B90" s="67"/>
+      <c r="C90" s="136" t="s">
+        <v>96</v>
+      </c>
+      <c r="D90" s="77"/>
+      <c r="E90" s="77"/>
+      <c r="F90" s="63"/>
+      <c r="G90" s="63"/>
+    </row>
+    <row r="91" spans="1:7" ht="20.25" customHeight="1">
+      <c r="A91" s="174"/>
+      <c r="B91" s="67"/>
+      <c r="C91" s="63"/>
+      <c r="D91" s="77"/>
+      <c r="E91" s="183"/>
+      <c r="F91" s="63"/>
+      <c r="G91" s="63"/>
+    </row>
+    <row r="92" spans="1:7" ht="29.25" customHeight="1">
+      <c r="A92" s="174"/>
+      <c r="B92" s="67"/>
+      <c r="C92" s="63"/>
+      <c r="D92" s="77"/>
+      <c r="E92" s="77"/>
+      <c r="F92" s="63"/>
+      <c r="G92" s="63"/>
+    </row>
+    <row r="93" spans="1:7" ht="49.5" customHeight="1">
+      <c r="A93" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B93" s="138" t="s">
+        <v>255</v>
+      </c>
+      <c r="C93" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93" s="21"/>
+      <c r="E93" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="F93" s="63"/>
+      <c r="G93" s="63"/>
+    </row>
+    <row r="94" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A94" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B94" s="151">
+        <v>16900212</v>
+      </c>
+      <c r="C94" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D94" s="22"/>
+      <c r="E94" s="58">
+        <v>127</v>
+      </c>
+      <c r="F94" s="63"/>
+      <c r="G94" s="63"/>
+    </row>
+    <row r="95" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A95" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B95" s="151">
+        <v>16900213</v>
+      </c>
+      <c r="C95" s="23" t="s">
         <v>98</v>
       </c>
-      <c r="F1" s="150"/>
-[...1101 lines deleted...]
-      <c r="C84" s="734" t="s">
+      <c r="D95" s="22"/>
+      <c r="E95" s="58">
         <v>119</v>
       </c>
-      <c r="D84" s="735"/>
-[...13 lines deleted...]
-      <c r="C85" s="734" t="s">
+      <c r="F95" s="63"/>
+      <c r="G95" s="63"/>
+    </row>
+    <row r="96" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A96" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B96" s="151">
+        <v>16900214</v>
+      </c>
+      <c r="C96" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="D96" s="22"/>
+      <c r="E96" s="58">
+        <v>57</v>
+      </c>
+      <c r="F96" s="63"/>
+      <c r="G96" s="63"/>
+    </row>
+    <row r="97" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A97" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B97" s="151">
+        <v>16900215</v>
+      </c>
+      <c r="C97" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D97" s="22"/>
+      <c r="E97" s="58">
+        <v>70</v>
+      </c>
+      <c r="F97" s="63"/>
+      <c r="G97" s="63"/>
+    </row>
+    <row r="98" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A98" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B98" s="151">
+        <v>16900216</v>
+      </c>
+      <c r="C98" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D98" s="22"/>
+      <c r="E98" s="58">
+        <v>23</v>
+      </c>
+      <c r="F98" s="63"/>
+      <c r="G98" s="63"/>
+    </row>
+    <row r="99" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A99" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B99" s="151">
+        <v>16900217</v>
+      </c>
+      <c r="C99" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="D99" s="22"/>
+      <c r="E99" s="58">
+        <v>39</v>
+      </c>
+      <c r="F99" s="63"/>
+      <c r="G99" s="63"/>
+    </row>
+    <row r="100" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A100" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B100" s="151">
+        <v>16900218</v>
+      </c>
+      <c r="C100" s="23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D100" s="22"/>
+      <c r="E100" s="58">
+        <v>50</v>
+      </c>
+      <c r="F100" s="63"/>
+      <c r="G100" s="63"/>
+    </row>
+    <row r="101" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A101" s="155" t="s">
+        <v>86</v>
+      </c>
+      <c r="B101" s="151">
+        <v>16900219</v>
+      </c>
+      <c r="C101" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D101" s="22"/>
+      <c r="E101" s="58">
+        <v>40</v>
+      </c>
+      <c r="F101" s="63"/>
+      <c r="G101" s="63"/>
+    </row>
+    <row r="102" spans="1:7" s="81" customFormat="1">
+      <c r="A102" s="174"/>
+      <c r="B102" s="165"/>
+      <c r="C102" s="64"/>
+      <c r="D102" s="68"/>
+      <c r="E102" s="87"/>
+      <c r="F102" s="63"/>
+      <c r="G102" s="63"/>
+    </row>
+    <row r="103" spans="1:7" ht="24.95" customHeight="1">
+      <c r="A103" s="181"/>
+      <c r="B103" s="188"/>
+      <c r="C103" s="189" t="s">
+        <v>289</v>
+      </c>
+      <c r="D103" s="69"/>
+      <c r="E103" s="102"/>
+      <c r="F103" s="63"/>
+      <c r="G103" s="63"/>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="133"/>
+      <c r="C104" s="64" t="s">
         <v>120</v>
       </c>
-      <c r="D85" s="735"/>
-[...277 lines deleted...]
-      <c r="G104" s="41"/>
+      <c r="F104" s="63"/>
+      <c r="G104" s="63"/>
     </row>
     <row r="105" spans="1:7">
-      <c r="A105" s="111"/>
-[...31 lines deleted...]
-      <c r="G108" s="41"/>
+      <c r="A105" s="133"/>
+      <c r="C105" s="63" t="s">
+        <v>290</v>
+      </c>
+      <c r="F105" s="63"/>
+      <c r="G105" s="63"/>
+    </row>
+    <row r="106" spans="1:7" ht="20.25">
+      <c r="A106" s="133"/>
+      <c r="C106" s="190" t="s">
+        <v>291</v>
+      </c>
+      <c r="F106" s="63"/>
+      <c r="G106" s="63"/>
+    </row>
+    <row r="107" spans="1:7" ht="21" thickBot="1">
+      <c r="A107" s="191"/>
+      <c r="B107" s="192"/>
+      <c r="C107" s="193" t="s">
+        <v>292</v>
+      </c>
+      <c r="D107" s="194"/>
+      <c r="E107" s="194"/>
+      <c r="F107" s="63"/>
+      <c r="G107" s="63"/>
     </row>
   </sheetData>
-  <mergeCells count="37">
-[...9 lines deleted...]
-    <mergeCell ref="C94:D94"/>
+  <mergeCells count="36">
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="C64:D64"/>
+    <mergeCell ref="C65:D65"/>
+    <mergeCell ref="C67:D67"/>
+    <mergeCell ref="C69:D69"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="C66:D66"/>
+    <mergeCell ref="C93:D93"/>
     <mergeCell ref="C70:D70"/>
     <mergeCell ref="C71:D71"/>
     <mergeCell ref="C87:D87"/>
     <mergeCell ref="B17:G18"/>
     <mergeCell ref="C84:D84"/>
     <mergeCell ref="C73:D73"/>
     <mergeCell ref="C86:D86"/>
     <mergeCell ref="C85:D85"/>
     <mergeCell ref="C76:D76"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="C82:D82"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="C74:D74"/>
     <mergeCell ref="C75:D75"/>
     <mergeCell ref="C63:D63"/>
-    <mergeCell ref="C64:D64"/>
-[...10 lines deleted...]
-    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="C101:D101"/>
+    <mergeCell ref="C94:D94"/>
+    <mergeCell ref="C95:D95"/>
+    <mergeCell ref="C96:D96"/>
+    <mergeCell ref="C97:D97"/>
+    <mergeCell ref="C98:D98"/>
+    <mergeCell ref="C99:D99"/>
+    <mergeCell ref="C100:D100"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{0945CD92-90D7-4B5C-B180-8563E2325870}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="27" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="29" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0BDDAFA-20FC-4C1B-A307-7178D3D9DDEC}">
   <sheetPr codeName="Sayfa11">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:N76"/>
+  <dimension ref="A1:M76"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18.75"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="194" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="195"/>
+    <col min="1" max="1" width="6.42578125" style="217" customWidth="1"/>
+    <col min="2" max="2" width="53.85546875" style="217" customWidth="1"/>
+    <col min="3" max="3" width="17" style="218" customWidth="1"/>
+    <col min="4" max="4" width="18.5703125" style="218" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" style="218" customWidth="1"/>
+    <col min="6" max="6" width="17.140625" style="218" customWidth="1"/>
+    <col min="7" max="7" width="16.85546875" style="218" customWidth="1"/>
+    <col min="8" max="8" width="24.5703125" style="218" customWidth="1"/>
+    <col min="9" max="9" width="15.42578125" style="218" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="21.42578125" style="218" customWidth="1"/>
+    <col min="11" max="11" width="29.42578125" style="219" customWidth="1"/>
+    <col min="12" max="12" width="16.5703125" style="220" customWidth="1"/>
+    <col min="13" max="13" width="14.42578125" style="220" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="218"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="27.75" thickBot="1">
-[...11 lines deleted...]
-      <c r="A2" s="744" t="s">
+    <row r="1" spans="1:13" ht="27.75" thickBot="1">
+      <c r="C1" s="218" t="s">
+        <v>1063</v>
+      </c>
+      <c r="I1" s="131" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" s="72" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" ht="31.5" customHeight="1" thickBot="1">
+      <c r="A2" s="17" t="s">
+        <v>122</v>
+      </c>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="15"/>
+    </row>
+    <row r="3" spans="1:13" ht="19.5" thickBot="1">
+      <c r="A3" s="210"/>
+      <c r="I3" s="219"/>
+      <c r="J3" s="219"/>
+      <c r="M3" s="221"/>
+    </row>
+    <row r="4" spans="1:13" s="229" customFormat="1" ht="15.75" thickBot="1">
+      <c r="A4" s="222"/>
+      <c r="B4" s="223"/>
+      <c r="C4" s="224" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="225" t="s">
+        <v>123</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="F4" s="13"/>
+      <c r="G4" s="224" t="s">
+        <v>125</v>
+      </c>
+      <c r="H4" s="226" t="s">
         <v>126</v>
       </c>
-      <c r="B2" s="745"/>
-[...22 lines deleted...]
-      <c r="C4" s="201" t="s">
+      <c r="I4" s="227" t="s">
+        <v>127</v>
+      </c>
+      <c r="J4" s="228" t="s">
+        <v>128</v>
+      </c>
+      <c r="K4" s="225" t="s">
+        <v>129</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="M4" s="7"/>
+    </row>
+    <row r="5" spans="1:13" s="229" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="230"/>
+      <c r="B5" s="231"/>
+      <c r="C5" s="232"/>
+      <c r="D5" s="233" t="s">
+        <v>131</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="F5" s="11"/>
+      <c r="G5" s="234" t="s">
+        <v>310</v>
+      </c>
+      <c r="H5" s="235" t="s">
+        <v>133</v>
+      </c>
+      <c r="I5" s="236" t="s">
+        <v>133</v>
+      </c>
+      <c r="J5" s="237" t="s">
+        <v>134</v>
+      </c>
+      <c r="K5" s="237" t="s">
+        <v>134</v>
+      </c>
+      <c r="L5" s="226" t="s">
+        <v>0</v>
+      </c>
+      <c r="M5" s="226" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="229" customFormat="1" ht="21.75" thickBot="1">
+      <c r="A6" s="238"/>
+      <c r="B6" s="239" t="s">
+        <v>136</v>
+      </c>
+      <c r="C6" s="240"/>
+      <c r="D6" s="241">
+        <v>16900066</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="F6" s="9"/>
+      <c r="G6" s="242">
+        <v>16910171</v>
+      </c>
+      <c r="H6" s="241">
+        <v>16910072</v>
+      </c>
+      <c r="I6" s="241">
+        <v>16910072</v>
+      </c>
+      <c r="J6" s="243">
+        <v>16900077</v>
+      </c>
+      <c r="K6" s="243">
+        <v>16900077</v>
+      </c>
+      <c r="L6" s="243">
+        <v>16900227</v>
+      </c>
+      <c r="M6" s="244"/>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="245">
+        <v>1</v>
+      </c>
+      <c r="B7" s="246" t="s">
+        <v>137</v>
+      </c>
+      <c r="C7" s="247">
+        <v>2</v>
+      </c>
+      <c r="D7" s="248">
+        <v>1</v>
+      </c>
+      <c r="E7" s="6">
+        <v>1</v>
+      </c>
+      <c r="F7" s="5"/>
+      <c r="G7" s="249">
+        <v>2</v>
+      </c>
+      <c r="H7" s="250"/>
+      <c r="I7" s="248"/>
+      <c r="J7" s="248">
+        <v>2</v>
+      </c>
+      <c r="K7" s="251" t="s">
+        <v>215</v>
+      </c>
+      <c r="L7" s="247">
+        <v>2</v>
+      </c>
+      <c r="M7" s="252">
+        <v>16900209</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="245">
+        <v>2</v>
+      </c>
+      <c r="B8" s="246" t="s">
+        <v>138</v>
+      </c>
+      <c r="C8" s="251">
+        <v>2</v>
+      </c>
+      <c r="D8" s="248">
+        <v>1</v>
+      </c>
+      <c r="E8" s="4">
+        <v>1</v>
+      </c>
+      <c r="F8" s="3"/>
+      <c r="G8" s="253">
+        <v>2</v>
+      </c>
+      <c r="H8" s="254"/>
+      <c r="I8" s="255">
+        <v>1</v>
+      </c>
+      <c r="J8" s="248">
+        <v>2</v>
+      </c>
+      <c r="K8" s="251"/>
+      <c r="L8" s="251">
+        <v>2</v>
+      </c>
+      <c r="M8" s="252">
+        <v>16900209</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="245">
+        <v>3</v>
+      </c>
+      <c r="B9" s="246" t="s">
+        <v>139</v>
+      </c>
+      <c r="C9" s="251">
+        <v>2</v>
+      </c>
+      <c r="D9" s="248">
+        <v>1</v>
+      </c>
+      <c r="E9" s="4">
+        <v>1</v>
+      </c>
+      <c r="F9" s="3"/>
+      <c r="G9" s="253">
+        <v>2</v>
+      </c>
+      <c r="H9" s="254"/>
+      <c r="I9" s="256"/>
+      <c r="J9" s="248">
+        <v>2</v>
+      </c>
+      <c r="K9" s="251">
+        <v>1</v>
+      </c>
+      <c r="L9" s="251">
+        <v>2</v>
+      </c>
+      <c r="M9" s="252">
+        <v>16900209</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="245">
+        <v>4</v>
+      </c>
+      <c r="B10" s="246" t="s">
+        <v>140</v>
+      </c>
+      <c r="C10" s="251">
+        <v>2</v>
+      </c>
+      <c r="D10" s="248">
+        <v>1</v>
+      </c>
+      <c r="E10" s="4">
+        <v>1</v>
+      </c>
+      <c r="F10" s="3"/>
+      <c r="G10" s="253">
+        <v>2</v>
+      </c>
+      <c r="H10" s="254"/>
+      <c r="I10" s="255">
+        <v>1</v>
+      </c>
+      <c r="J10" s="248">
+        <v>2</v>
+      </c>
+      <c r="K10" s="251">
+        <v>1</v>
+      </c>
+      <c r="L10" s="251">
+        <v>2</v>
+      </c>
+      <c r="M10" s="252">
+        <v>16900209</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="245">
+        <v>5</v>
+      </c>
+      <c r="B11" s="246" t="s">
+        <v>141</v>
+      </c>
+      <c r="C11" s="251">
+        <v>3</v>
+      </c>
+      <c r="D11" s="248">
+        <v>1</v>
+      </c>
+      <c r="E11" s="4">
+        <v>1</v>
+      </c>
+      <c r="F11" s="3"/>
+      <c r="G11" s="253">
+        <v>3</v>
+      </c>
+      <c r="H11" s="254"/>
+      <c r="I11" s="257"/>
+      <c r="J11" s="248">
+        <v>2</v>
+      </c>
+      <c r="K11" s="251"/>
+      <c r="L11" s="251">
+        <v>3</v>
+      </c>
+      <c r="M11" s="252">
+        <v>16900221</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="245">
+        <v>6</v>
+      </c>
+      <c r="B12" s="246" t="s">
+        <v>142</v>
+      </c>
+      <c r="C12" s="251">
+        <v>3</v>
+      </c>
+      <c r="D12" s="248">
+        <v>1</v>
+      </c>
+      <c r="E12" s="4">
+        <v>1</v>
+      </c>
+      <c r="F12" s="3"/>
+      <c r="G12" s="253">
+        <v>3</v>
+      </c>
+      <c r="H12" s="254"/>
+      <c r="I12" s="255">
+        <v>1</v>
+      </c>
+      <c r="J12" s="248">
+        <v>2</v>
+      </c>
+      <c r="K12" s="251"/>
+      <c r="L12" s="251">
+        <v>3</v>
+      </c>
+      <c r="M12" s="252">
+        <v>16900221</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="245">
         <v>7</v>
       </c>
-      <c r="D4" s="202" t="s">
-[...106 lines deleted...]
-      <c r="C7" s="223">
+      <c r="B13" s="246" t="s">
+        <v>143</v>
+      </c>
+      <c r="C13" s="251">
+        <v>3</v>
+      </c>
+      <c r="D13" s="248">
+        <v>1</v>
+      </c>
+      <c r="E13" s="4">
+        <v>1</v>
+      </c>
+      <c r="F13" s="3"/>
+      <c r="G13" s="253">
+        <v>3</v>
+      </c>
+      <c r="H13" s="254"/>
+      <c r="I13" s="256"/>
+      <c r="J13" s="248">
         <v>2</v>
       </c>
-      <c r="D7" s="224">
-[...6 lines deleted...]
-      <c r="G7" s="225">
+      <c r="K13" s="251">
+        <v>1</v>
+      </c>
+      <c r="L13" s="251">
+        <v>3</v>
+      </c>
+      <c r="M13" s="252">
+        <v>16900221</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="245">
+        <v>8</v>
+      </c>
+      <c r="B14" s="246" t="s">
+        <v>144</v>
+      </c>
+      <c r="C14" s="251">
+        <v>3</v>
+      </c>
+      <c r="D14" s="248">
+        <v>1</v>
+      </c>
+      <c r="E14" s="4">
+        <v>1</v>
+      </c>
+      <c r="F14" s="3"/>
+      <c r="G14" s="253">
+        <v>3</v>
+      </c>
+      <c r="H14" s="254"/>
+      <c r="I14" s="255">
+        <v>1</v>
+      </c>
+      <c r="J14" s="248">
         <v>2</v>
       </c>
-      <c r="H7" s="226"/>
-[...1 lines deleted...]
-      <c r="J7" s="224">
+      <c r="K14" s="251">
+        <v>1</v>
+      </c>
+      <c r="L14" s="251">
+        <v>3</v>
+      </c>
+      <c r="M14" s="252">
+        <v>16900221</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="245">
+        <v>9</v>
+      </c>
+      <c r="B15" s="246" t="s">
+        <v>145</v>
+      </c>
+      <c r="C15" s="251">
+        <v>4</v>
+      </c>
+      <c r="D15" s="248">
+        <v>1</v>
+      </c>
+      <c r="E15" s="4">
+        <v>1</v>
+      </c>
+      <c r="F15" s="3"/>
+      <c r="G15" s="253">
+        <v>4</v>
+      </c>
+      <c r="H15" s="254"/>
+      <c r="I15" s="255"/>
+      <c r="J15" s="248">
         <v>2</v>
       </c>
-      <c r="K7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L7" s="223">
+      <c r="K15" s="251"/>
+      <c r="L15" s="251">
+        <v>4</v>
+      </c>
+      <c r="M15" s="252">
+        <v>16900222</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="245">
+        <v>10</v>
+      </c>
+      <c r="B16" s="246" t="s">
+        <v>146</v>
+      </c>
+      <c r="C16" s="251">
+        <v>4</v>
+      </c>
+      <c r="D16" s="248">
+        <v>1</v>
+      </c>
+      <c r="E16" s="4">
+        <v>1</v>
+      </c>
+      <c r="F16" s="3"/>
+      <c r="G16" s="253">
+        <v>4</v>
+      </c>
+      <c r="H16" s="254"/>
+      <c r="I16" s="255">
+        <v>1</v>
+      </c>
+      <c r="J16" s="248">
         <v>2</v>
       </c>
-      <c r="M7" s="225">
-[...7 lines deleted...]
-      <c r="A8" s="221">
+      <c r="K16" s="251"/>
+      <c r="L16" s="251">
+        <v>4</v>
+      </c>
+      <c r="M16" s="252">
+        <v>16900222</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="245">
+        <v>11</v>
+      </c>
+      <c r="B17" s="246" t="s">
+        <v>147</v>
+      </c>
+      <c r="C17" s="251">
+        <v>4</v>
+      </c>
+      <c r="D17" s="248">
+        <v>1</v>
+      </c>
+      <c r="E17" s="4">
+        <v>1</v>
+      </c>
+      <c r="F17" s="3"/>
+      <c r="G17" s="253">
+        <v>4</v>
+      </c>
+      <c r="H17" s="254"/>
+      <c r="I17" s="257"/>
+      <c r="J17" s="248">
         <v>2</v>
       </c>
-      <c r="B8" s="222" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="2">
+      <c r="K17" s="251">
+        <v>1</v>
+      </c>
+      <c r="L17" s="251">
+        <v>4</v>
+      </c>
+      <c r="M17" s="252">
+        <v>16900222</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="245">
+        <v>12</v>
+      </c>
+      <c r="B18" s="246" t="s">
+        <v>148</v>
+      </c>
+      <c r="C18" s="251">
+        <v>4</v>
+      </c>
+      <c r="D18" s="248">
+        <v>1</v>
+      </c>
+      <c r="E18" s="4">
+        <v>1</v>
+      </c>
+      <c r="F18" s="3"/>
+      <c r="G18" s="253">
+        <v>4</v>
+      </c>
+      <c r="H18" s="254"/>
+      <c r="I18" s="255">
+        <v>1</v>
+      </c>
+      <c r="J18" s="248">
         <v>2</v>
       </c>
-      <c r="D8" s="224">
-[...6 lines deleted...]
-      <c r="G8" s="228">
+      <c r="K18" s="251">
+        <v>1</v>
+      </c>
+      <c r="L18" s="251">
+        <v>4</v>
+      </c>
+      <c r="M18" s="252">
+        <v>16900222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="245">
+        <v>13</v>
+      </c>
+      <c r="B19" s="246" t="s">
+        <v>149</v>
+      </c>
+      <c r="C19" s="251">
+        <v>5</v>
+      </c>
+      <c r="D19" s="248">
+        <v>1</v>
+      </c>
+      <c r="E19" s="4">
+        <v>1</v>
+      </c>
+      <c r="F19" s="3"/>
+      <c r="G19" s="253">
+        <v>5</v>
+      </c>
+      <c r="H19" s="254"/>
+      <c r="I19" s="255"/>
+      <c r="J19" s="248">
         <v>2</v>
       </c>
-      <c r="H8" s="229"/>
-[...3 lines deleted...]
-      <c r="J8" s="224">
+      <c r="K19" s="251"/>
+      <c r="L19" s="251"/>
+      <c r="M19" s="252"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="245">
+        <v>14</v>
+      </c>
+      <c r="B20" s="246" t="s">
+        <v>150</v>
+      </c>
+      <c r="C20" s="251">
+        <v>5</v>
+      </c>
+      <c r="D20" s="248">
+        <v>1</v>
+      </c>
+      <c r="E20" s="4">
+        <v>1</v>
+      </c>
+      <c r="F20" s="3"/>
+      <c r="G20" s="253">
+        <v>5</v>
+      </c>
+      <c r="H20" s="254"/>
+      <c r="I20" s="255">
+        <v>1</v>
+      </c>
+      <c r="J20" s="248">
         <v>2</v>
       </c>
-      <c r="K8" s="2"/>
-      <c r="L8" s="2">
+      <c r="K20" s="251"/>
+      <c r="L20" s="251"/>
+      <c r="M20" s="252"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="245">
+        <v>15</v>
+      </c>
+      <c r="B21" s="246" t="s">
+        <v>151</v>
+      </c>
+      <c r="C21" s="251">
+        <v>5</v>
+      </c>
+      <c r="D21" s="248">
+        <v>1</v>
+      </c>
+      <c r="E21" s="4">
+        <v>1</v>
+      </c>
+      <c r="F21" s="3"/>
+      <c r="G21" s="253">
+        <v>5</v>
+      </c>
+      <c r="H21" s="254"/>
+      <c r="I21" s="257"/>
+      <c r="J21" s="248">
         <v>2</v>
       </c>
-      <c r="M8" s="225">
-[...13 lines deleted...]
-      <c r="C9" s="2">
+      <c r="K21" s="251">
+        <v>1</v>
+      </c>
+      <c r="L21" s="251"/>
+      <c r="M21" s="252"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="245">
+        <v>16</v>
+      </c>
+      <c r="B22" s="246" t="s">
+        <v>152</v>
+      </c>
+      <c r="C22" s="251">
+        <v>5</v>
+      </c>
+      <c r="D22" s="248">
+        <v>1</v>
+      </c>
+      <c r="E22" s="4">
+        <v>1</v>
+      </c>
+      <c r="F22" s="3"/>
+      <c r="G22" s="253">
+        <v>5</v>
+      </c>
+      <c r="H22" s="254"/>
+      <c r="I22" s="255">
+        <v>1</v>
+      </c>
+      <c r="J22" s="248">
         <v>2</v>
       </c>
-      <c r="D9" s="224">
-[...6 lines deleted...]
-      <c r="G9" s="228">
+      <c r="K22" s="251">
+        <v>1</v>
+      </c>
+      <c r="L22" s="251"/>
+      <c r="M22" s="252"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="245">
+        <v>17</v>
+      </c>
+      <c r="B23" s="246" t="s">
+        <v>153</v>
+      </c>
+      <c r="C23" s="251">
+        <v>6</v>
+      </c>
+      <c r="D23" s="248">
+        <v>1</v>
+      </c>
+      <c r="E23" s="4">
+        <v>1</v>
+      </c>
+      <c r="F23" s="3"/>
+      <c r="G23" s="253">
+        <v>6</v>
+      </c>
+      <c r="H23" s="254"/>
+      <c r="I23" s="255"/>
+      <c r="J23" s="248">
         <v>2</v>
       </c>
-      <c r="H9" s="229"/>
-[...1 lines deleted...]
-      <c r="J9" s="224">
+      <c r="K23" s="251"/>
+      <c r="L23" s="251"/>
+      <c r="M23" s="252"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="245">
+        <v>18</v>
+      </c>
+      <c r="B24" s="246" t="s">
+        <v>154</v>
+      </c>
+      <c r="C24" s="251">
+        <v>6</v>
+      </c>
+      <c r="D24" s="248">
+        <v>1</v>
+      </c>
+      <c r="E24" s="4">
+        <v>1</v>
+      </c>
+      <c r="F24" s="3"/>
+      <c r="G24" s="253">
+        <v>6</v>
+      </c>
+      <c r="H24" s="254"/>
+      <c r="I24" s="255">
+        <v>1</v>
+      </c>
+      <c r="J24" s="248">
         <v>2</v>
       </c>
-      <c r="K9" s="2">
-[...2 lines deleted...]
-      <c r="L9" s="2">
+      <c r="K24" s="251"/>
+      <c r="L24" s="251"/>
+      <c r="M24" s="252"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="245">
+        <v>19</v>
+      </c>
+      <c r="B25" s="246" t="s">
+        <v>155</v>
+      </c>
+      <c r="C25" s="251">
+        <v>6</v>
+      </c>
+      <c r="D25" s="248">
+        <v>1</v>
+      </c>
+      <c r="E25" s="4">
+        <v>1</v>
+      </c>
+      <c r="F25" s="3"/>
+      <c r="G25" s="253">
+        <v>6</v>
+      </c>
+      <c r="H25" s="254"/>
+      <c r="I25" s="257"/>
+      <c r="J25" s="248">
         <v>2</v>
       </c>
-      <c r="M9" s="225">
-[...13 lines deleted...]
-      <c r="C10" s="2">
+      <c r="K25" s="251">
+        <v>1</v>
+      </c>
+      <c r="L25" s="251"/>
+      <c r="M25" s="252"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="245">
+        <v>20</v>
+      </c>
+      <c r="B26" s="246" t="s">
+        <v>156</v>
+      </c>
+      <c r="C26" s="251">
+        <v>6</v>
+      </c>
+      <c r="D26" s="248">
+        <v>1</v>
+      </c>
+      <c r="E26" s="4">
+        <v>1</v>
+      </c>
+      <c r="F26" s="3"/>
+      <c r="G26" s="253">
+        <v>6</v>
+      </c>
+      <c r="H26" s="254"/>
+      <c r="I26" s="255">
+        <v>1</v>
+      </c>
+      <c r="J26" s="248">
         <v>2</v>
       </c>
-      <c r="D10" s="224">
-[...6 lines deleted...]
-      <c r="G10" s="228">
+      <c r="K26" s="251">
+        <v>1</v>
+      </c>
+      <c r="L26" s="251"/>
+      <c r="M26" s="252"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="245">
+        <v>21</v>
+      </c>
+      <c r="B27" s="246" t="s">
+        <v>157</v>
+      </c>
+      <c r="C27" s="251">
+        <v>7</v>
+      </c>
+      <c r="D27" s="248">
+        <v>1</v>
+      </c>
+      <c r="E27" s="4">
+        <v>1</v>
+      </c>
+      <c r="F27" s="3"/>
+      <c r="G27" s="253">
+        <v>7</v>
+      </c>
+      <c r="H27" s="254"/>
+      <c r="I27" s="255"/>
+      <c r="J27" s="248">
         <v>2</v>
       </c>
-      <c r="H10" s="229"/>
-[...3 lines deleted...]
-      <c r="J10" s="224">
+      <c r="K27" s="251"/>
+      <c r="L27" s="251"/>
+      <c r="M27" s="252"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="245">
+        <v>22</v>
+      </c>
+      <c r="B28" s="246" t="s">
+        <v>158</v>
+      </c>
+      <c r="C28" s="251">
+        <v>7</v>
+      </c>
+      <c r="D28" s="248">
+        <v>1</v>
+      </c>
+      <c r="E28" s="4">
+        <v>1</v>
+      </c>
+      <c r="F28" s="3"/>
+      <c r="G28" s="253">
+        <v>7</v>
+      </c>
+      <c r="H28" s="254"/>
+      <c r="I28" s="255">
+        <v>1</v>
+      </c>
+      <c r="J28" s="248">
         <v>2</v>
       </c>
-      <c r="K10" s="2">
-[...2 lines deleted...]
-      <c r="L10" s="2">
+      <c r="K28" s="251"/>
+      <c r="L28" s="251"/>
+      <c r="M28" s="252"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="245">
+        <v>23</v>
+      </c>
+      <c r="B29" s="246" t="s">
+        <v>159</v>
+      </c>
+      <c r="C29" s="251">
+        <v>7</v>
+      </c>
+      <c r="D29" s="248">
+        <v>1</v>
+      </c>
+      <c r="E29" s="4">
+        <v>1</v>
+      </c>
+      <c r="F29" s="3"/>
+      <c r="G29" s="253">
+        <v>7</v>
+      </c>
+      <c r="H29" s="254"/>
+      <c r="I29" s="257"/>
+      <c r="J29" s="248">
         <v>2</v>
       </c>
-      <c r="M10" s="225">
-[...28 lines deleted...]
-      <c r="J11" s="224">
+      <c r="K29" s="251">
+        <v>1</v>
+      </c>
+      <c r="L29" s="251"/>
+      <c r="M29" s="252"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="245">
+        <v>24</v>
+      </c>
+      <c r="B30" s="246" t="s">
+        <v>160</v>
+      </c>
+      <c r="C30" s="251">
+        <v>7</v>
+      </c>
+      <c r="D30" s="248">
+        <v>1</v>
+      </c>
+      <c r="E30" s="4">
+        <v>1</v>
+      </c>
+      <c r="F30" s="3"/>
+      <c r="G30" s="253">
+        <v>7</v>
+      </c>
+      <c r="H30" s="254"/>
+      <c r="I30" s="255">
+        <v>1</v>
+      </c>
+      <c r="J30" s="248">
         <v>2</v>
       </c>
-      <c r="K11" s="2"/>
-[...34 lines deleted...]
-      <c r="J12" s="224">
+      <c r="K30" s="251">
+        <v>1</v>
+      </c>
+      <c r="L30" s="251"/>
+      <c r="M30" s="252"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="245">
+        <v>25</v>
+      </c>
+      <c r="B31" s="246" t="s">
+        <v>161</v>
+      </c>
+      <c r="C31" s="251">
+        <v>8</v>
+      </c>
+      <c r="D31" s="248">
+        <v>1</v>
+      </c>
+      <c r="E31" s="4">
+        <v>1</v>
+      </c>
+      <c r="F31" s="3"/>
+      <c r="G31" s="253">
+        <v>8</v>
+      </c>
+      <c r="H31" s="254"/>
+      <c r="I31" s="255"/>
+      <c r="J31" s="248">
         <v>2</v>
       </c>
-      <c r="K12" s="2"/>
-[...32 lines deleted...]
-      <c r="J13" s="224">
+      <c r="K31" s="251"/>
+      <c r="L31" s="251"/>
+      <c r="M31" s="252"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="245">
+        <v>26</v>
+      </c>
+      <c r="B32" s="246" t="s">
+        <v>162</v>
+      </c>
+      <c r="C32" s="251">
+        <v>8</v>
+      </c>
+      <c r="D32" s="248">
+        <v>1</v>
+      </c>
+      <c r="E32" s="4">
+        <v>1</v>
+      </c>
+      <c r="F32" s="3"/>
+      <c r="G32" s="253">
+        <v>8</v>
+      </c>
+      <c r="H32" s="254"/>
+      <c r="I32" s="255">
+        <v>1</v>
+      </c>
+      <c r="J32" s="248">
         <v>2</v>
       </c>
-      <c r="K13" s="2">
-[...13 lines deleted...]
-      <c r="A14" s="221">
+      <c r="K32" s="251"/>
+      <c r="L32" s="251"/>
+      <c r="M32" s="252"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="245">
+        <v>27</v>
+      </c>
+      <c r="B33" s="246" t="s">
+        <v>163</v>
+      </c>
+      <c r="C33" s="251">
         <v>8</v>
       </c>
-      <c r="B14" s="222" t="s">
-[...19 lines deleted...]
-      <c r="J14" s="224">
+      <c r="D33" s="248">
+        <v>1</v>
+      </c>
+      <c r="E33" s="4">
+        <v>1</v>
+      </c>
+      <c r="F33" s="3"/>
+      <c r="G33" s="253">
+        <v>8</v>
+      </c>
+      <c r="H33" s="254"/>
+      <c r="I33" s="257"/>
+      <c r="J33" s="248">
         <v>2</v>
       </c>
-      <c r="K14" s="2">
-[...13 lines deleted...]
-      <c r="A15" s="221">
+      <c r="K33" s="251">
+        <v>1</v>
+      </c>
+      <c r="L33" s="251"/>
+      <c r="M33" s="252"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="245">
+        <v>28</v>
+      </c>
+      <c r="B34" s="246" t="s">
+        <v>164</v>
+      </c>
+      <c r="C34" s="251">
+        <v>8</v>
+      </c>
+      <c r="D34" s="248">
+        <v>1</v>
+      </c>
+      <c r="E34" s="4">
+        <v>1</v>
+      </c>
+      <c r="F34" s="3"/>
+      <c r="G34" s="253">
+        <v>8</v>
+      </c>
+      <c r="H34" s="254"/>
+      <c r="I34" s="255">
+        <v>1</v>
+      </c>
+      <c r="J34" s="248">
+        <v>2</v>
+      </c>
+      <c r="K34" s="251">
+        <v>1</v>
+      </c>
+      <c r="L34" s="251"/>
+      <c r="M34" s="252"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="245">
+        <v>29</v>
+      </c>
+      <c r="B35" s="246" t="s">
+        <v>165</v>
+      </c>
+      <c r="C35" s="251">
         <v>9</v>
       </c>
-      <c r="B15" s="222" t="s">
-[...17 lines deleted...]
-      <c r="J15" s="224">
+      <c r="D35" s="248">
+        <v>1</v>
+      </c>
+      <c r="E35" s="4">
+        <v>1</v>
+      </c>
+      <c r="F35" s="3"/>
+      <c r="G35" s="253">
+        <v>9</v>
+      </c>
+      <c r="H35" s="254"/>
+      <c r="I35" s="255"/>
+      <c r="J35" s="248">
         <v>2</v>
       </c>
-      <c r="K15" s="2"/>
-[...11 lines deleted...]
-      <c r="A16" s="221">
+      <c r="K35" s="251"/>
+      <c r="L35" s="251"/>
+      <c r="M35" s="252"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="245">
+        <v>30</v>
+      </c>
+      <c r="B36" s="246" t="s">
+        <v>166</v>
+      </c>
+      <c r="C36" s="251">
+        <v>9</v>
+      </c>
+      <c r="D36" s="248">
+        <v>1</v>
+      </c>
+      <c r="E36" s="4">
+        <v>1</v>
+      </c>
+      <c r="F36" s="3"/>
+      <c r="G36" s="253">
+        <v>9</v>
+      </c>
+      <c r="H36" s="254"/>
+      <c r="I36" s="255">
+        <v>1</v>
+      </c>
+      <c r="J36" s="248">
+        <v>2</v>
+      </c>
+      <c r="K36" s="251"/>
+      <c r="L36" s="251"/>
+      <c r="M36" s="252"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="245">
+        <v>31</v>
+      </c>
+      <c r="B37" s="246" t="s">
+        <v>167</v>
+      </c>
+      <c r="C37" s="251">
+        <v>9</v>
+      </c>
+      <c r="D37" s="248">
+        <v>1</v>
+      </c>
+      <c r="E37" s="4">
+        <v>1</v>
+      </c>
+      <c r="F37" s="3"/>
+      <c r="G37" s="253">
+        <v>9</v>
+      </c>
+      <c r="H37" s="254"/>
+      <c r="I37" s="257"/>
+      <c r="J37" s="248">
+        <v>2</v>
+      </c>
+      <c r="K37" s="251">
+        <v>1</v>
+      </c>
+      <c r="L37" s="251"/>
+      <c r="M37" s="252"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="245">
+        <v>32</v>
+      </c>
+      <c r="B38" s="246" t="s">
+        <v>168</v>
+      </c>
+      <c r="C38" s="251">
+        <v>9</v>
+      </c>
+      <c r="D38" s="248">
+        <v>1</v>
+      </c>
+      <c r="E38" s="4">
+        <v>1</v>
+      </c>
+      <c r="F38" s="3"/>
+      <c r="G38" s="253">
+        <v>9</v>
+      </c>
+      <c r="H38" s="254"/>
+      <c r="I38" s="255">
+        <v>1</v>
+      </c>
+      <c r="J38" s="248">
+        <v>2</v>
+      </c>
+      <c r="K38" s="251">
+        <v>1</v>
+      </c>
+      <c r="L38" s="251"/>
+      <c r="M38" s="252"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="245">
+        <v>33</v>
+      </c>
+      <c r="B39" s="246" t="s">
+        <v>169</v>
+      </c>
+      <c r="C39" s="251">
         <v>10</v>
       </c>
-      <c r="B16" s="222" t="s">
-[...19 lines deleted...]
-      <c r="J16" s="224">
+      <c r="D39" s="248">
+        <v>1</v>
+      </c>
+      <c r="E39" s="4">
+        <v>1</v>
+      </c>
+      <c r="F39" s="3"/>
+      <c r="G39" s="253">
+        <v>10</v>
+      </c>
+      <c r="H39" s="254"/>
+      <c r="I39" s="255"/>
+      <c r="J39" s="248">
         <v>2</v>
       </c>
-      <c r="K16" s="2"/>
-[...11 lines deleted...]
-      <c r="A17" s="221">
+      <c r="K39" s="251"/>
+      <c r="L39" s="251"/>
+      <c r="M39" s="252"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="245">
+        <v>34</v>
+      </c>
+      <c r="B40" s="246" t="s">
+        <v>170</v>
+      </c>
+      <c r="C40" s="251">
+        <v>10</v>
+      </c>
+      <c r="D40" s="248">
+        <v>1</v>
+      </c>
+      <c r="E40" s="4">
+        <v>1</v>
+      </c>
+      <c r="F40" s="3"/>
+      <c r="G40" s="253">
+        <v>10</v>
+      </c>
+      <c r="H40" s="254"/>
+      <c r="I40" s="255">
+        <v>1</v>
+      </c>
+      <c r="J40" s="248">
+        <v>2</v>
+      </c>
+      <c r="K40" s="251"/>
+      <c r="L40" s="251"/>
+      <c r="M40" s="252"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="245">
+        <v>35</v>
+      </c>
+      <c r="B41" s="246" t="s">
+        <v>171</v>
+      </c>
+      <c r="C41" s="251">
+        <v>10</v>
+      </c>
+      <c r="D41" s="248">
+        <v>1</v>
+      </c>
+      <c r="E41" s="4">
+        <v>1</v>
+      </c>
+      <c r="F41" s="3"/>
+      <c r="G41" s="253">
+        <v>10</v>
+      </c>
+      <c r="H41" s="254"/>
+      <c r="I41" s="257"/>
+      <c r="J41" s="248">
+        <v>2</v>
+      </c>
+      <c r="K41" s="251">
+        <v>1</v>
+      </c>
+      <c r="L41" s="251"/>
+      <c r="M41" s="252"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="245">
+        <v>36</v>
+      </c>
+      <c r="B42" s="246" t="s">
+        <v>172</v>
+      </c>
+      <c r="C42" s="251">
+        <v>10</v>
+      </c>
+      <c r="D42" s="248">
+        <v>1</v>
+      </c>
+      <c r="E42" s="4">
+        <v>1</v>
+      </c>
+      <c r="F42" s="3"/>
+      <c r="G42" s="253">
+        <v>10</v>
+      </c>
+      <c r="H42" s="254"/>
+      <c r="I42" s="257"/>
+      <c r="J42" s="248">
+        <v>2</v>
+      </c>
+      <c r="K42" s="251">
+        <v>2</v>
+      </c>
+      <c r="L42" s="251"/>
+      <c r="M42" s="252"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="245">
+        <v>37</v>
+      </c>
+      <c r="B43" s="246" t="s">
+        <v>173</v>
+      </c>
+      <c r="C43" s="251">
+        <v>10</v>
+      </c>
+      <c r="D43" s="248">
+        <v>1</v>
+      </c>
+      <c r="E43" s="4">
+        <v>1</v>
+      </c>
+      <c r="F43" s="3"/>
+      <c r="G43" s="253">
+        <v>10</v>
+      </c>
+      <c r="H43" s="254"/>
+      <c r="I43" s="255">
+        <v>1</v>
+      </c>
+      <c r="J43" s="248">
+        <v>2</v>
+      </c>
+      <c r="K43" s="251">
+        <v>1</v>
+      </c>
+      <c r="L43" s="251"/>
+      <c r="M43" s="252"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="245">
+        <v>38</v>
+      </c>
+      <c r="B44" s="246" t="s">
+        <v>174</v>
+      </c>
+      <c r="C44" s="251">
         <v>11</v>
       </c>
-      <c r="B17" s="222" t="s">
-[...17 lines deleted...]
-      <c r="J17" s="224">
+      <c r="D44" s="248">
+        <v>1</v>
+      </c>
+      <c r="E44" s="4">
+        <v>1</v>
+      </c>
+      <c r="F44" s="3"/>
+      <c r="G44" s="253">
+        <v>11</v>
+      </c>
+      <c r="H44" s="254"/>
+      <c r="I44" s="255"/>
+      <c r="J44" s="248">
         <v>2</v>
       </c>
-      <c r="K17" s="2">
-[...13 lines deleted...]
-      <c r="A18" s="221">
+      <c r="K44" s="251"/>
+      <c r="L44" s="251"/>
+      <c r="M44" s="252"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="245">
+        <v>39</v>
+      </c>
+      <c r="B45" s="246" t="s">
+        <v>175</v>
+      </c>
+      <c r="C45" s="251">
+        <v>11</v>
+      </c>
+      <c r="D45" s="248">
+        <v>1</v>
+      </c>
+      <c r="E45" s="4">
+        <v>1</v>
+      </c>
+      <c r="F45" s="3"/>
+      <c r="G45" s="253">
+        <v>11</v>
+      </c>
+      <c r="H45" s="254"/>
+      <c r="I45" s="255">
+        <v>1</v>
+      </c>
+      <c r="J45" s="248">
+        <v>2</v>
+      </c>
+      <c r="K45" s="251"/>
+      <c r="L45" s="251"/>
+      <c r="M45" s="252"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="245">
+        <v>40</v>
+      </c>
+      <c r="B46" s="246" t="s">
+        <v>176</v>
+      </c>
+      <c r="C46" s="251">
+        <v>11</v>
+      </c>
+      <c r="D46" s="248">
+        <v>1</v>
+      </c>
+      <c r="E46" s="4">
+        <v>1</v>
+      </c>
+      <c r="F46" s="3"/>
+      <c r="G46" s="253">
+        <v>11</v>
+      </c>
+      <c r="H46" s="254"/>
+      <c r="I46" s="257"/>
+      <c r="J46" s="248">
+        <v>2</v>
+      </c>
+      <c r="K46" s="251">
+        <v>1</v>
+      </c>
+      <c r="L46" s="251"/>
+      <c r="M46" s="252"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="245">
+        <v>41</v>
+      </c>
+      <c r="B47" s="246" t="s">
+        <v>177</v>
+      </c>
+      <c r="C47" s="251">
+        <v>11</v>
+      </c>
+      <c r="D47" s="248">
+        <v>1</v>
+      </c>
+      <c r="E47" s="4">
+        <v>1</v>
+      </c>
+      <c r="F47" s="3"/>
+      <c r="G47" s="253">
+        <v>11</v>
+      </c>
+      <c r="H47" s="254"/>
+      <c r="I47" s="257"/>
+      <c r="J47" s="248">
+        <v>2</v>
+      </c>
+      <c r="K47" s="251">
+        <v>2</v>
+      </c>
+      <c r="L47" s="251"/>
+      <c r="M47" s="252"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="245">
+        <v>42</v>
+      </c>
+      <c r="B48" s="246" t="s">
+        <v>178</v>
+      </c>
+      <c r="C48" s="251">
+        <v>11</v>
+      </c>
+      <c r="D48" s="248">
+        <v>1</v>
+      </c>
+      <c r="E48" s="4">
+        <v>1</v>
+      </c>
+      <c r="F48" s="3"/>
+      <c r="G48" s="253">
+        <v>11</v>
+      </c>
+      <c r="H48" s="254"/>
+      <c r="I48" s="255">
+        <v>1</v>
+      </c>
+      <c r="J48" s="248">
+        <v>2</v>
+      </c>
+      <c r="K48" s="251">
+        <v>1</v>
+      </c>
+      <c r="L48" s="251"/>
+      <c r="M48" s="252"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="245">
+        <v>43</v>
+      </c>
+      <c r="B49" s="246" t="s">
+        <v>179</v>
+      </c>
+      <c r="C49" s="251">
         <v>12</v>
       </c>
-      <c r="B18" s="222" t="s">
-[...19 lines deleted...]
-      <c r="J18" s="224">
+      <c r="D49" s="248">
+        <v>1</v>
+      </c>
+      <c r="E49" s="4">
+        <v>1</v>
+      </c>
+      <c r="F49" s="3"/>
+      <c r="G49" s="253">
+        <v>12</v>
+      </c>
+      <c r="H49" s="254"/>
+      <c r="I49" s="255"/>
+      <c r="J49" s="248">
         <v>2</v>
       </c>
-      <c r="K18" s="2">
-[...13 lines deleted...]
-      <c r="A19" s="221">
+      <c r="K49" s="251"/>
+      <c r="L49" s="251"/>
+      <c r="M49" s="252"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="245">
+        <v>44</v>
+      </c>
+      <c r="B50" s="246" t="s">
+        <v>180</v>
+      </c>
+      <c r="C50" s="251">
+        <v>12</v>
+      </c>
+      <c r="D50" s="248">
+        <v>1</v>
+      </c>
+      <c r="E50" s="4">
+        <v>1</v>
+      </c>
+      <c r="F50" s="3"/>
+      <c r="G50" s="253">
+        <v>12</v>
+      </c>
+      <c r="H50" s="254"/>
+      <c r="I50" s="255">
+        <v>1</v>
+      </c>
+      <c r="J50" s="248">
+        <v>2</v>
+      </c>
+      <c r="K50" s="251"/>
+      <c r="L50" s="251"/>
+      <c r="M50" s="252"/>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="245">
+        <v>45</v>
+      </c>
+      <c r="B51" s="246" t="s">
+        <v>181</v>
+      </c>
+      <c r="C51" s="251">
+        <v>12</v>
+      </c>
+      <c r="D51" s="248">
+        <v>1</v>
+      </c>
+      <c r="E51" s="4">
+        <v>1</v>
+      </c>
+      <c r="F51" s="3"/>
+      <c r="G51" s="253">
+        <v>12</v>
+      </c>
+      <c r="H51" s="254"/>
+      <c r="I51" s="257"/>
+      <c r="J51" s="248">
+        <v>2</v>
+      </c>
+      <c r="K51" s="251">
+        <v>1</v>
+      </c>
+      <c r="L51" s="251"/>
+      <c r="M51" s="252"/>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="245">
+        <v>46</v>
+      </c>
+      <c r="B52" s="246" t="s">
+        <v>182</v>
+      </c>
+      <c r="C52" s="251">
+        <v>12</v>
+      </c>
+      <c r="D52" s="248">
+        <v>1</v>
+      </c>
+      <c r="E52" s="4">
+        <v>1</v>
+      </c>
+      <c r="F52" s="3"/>
+      <c r="G52" s="253">
+        <v>12</v>
+      </c>
+      <c r="H52" s="254"/>
+      <c r="I52" s="257"/>
+      <c r="J52" s="248">
+        <v>2</v>
+      </c>
+      <c r="K52" s="251">
+        <v>2</v>
+      </c>
+      <c r="L52" s="251"/>
+      <c r="M52" s="252"/>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="245">
+        <v>47</v>
+      </c>
+      <c r="B53" s="246" t="s">
+        <v>183</v>
+      </c>
+      <c r="C53" s="251">
+        <v>12</v>
+      </c>
+      <c r="D53" s="248">
+        <v>1</v>
+      </c>
+      <c r="E53" s="4">
+        <v>1</v>
+      </c>
+      <c r="F53" s="3"/>
+      <c r="G53" s="253">
+        <v>12</v>
+      </c>
+      <c r="H53" s="254"/>
+      <c r="I53" s="255">
+        <v>1</v>
+      </c>
+      <c r="J53" s="248">
+        <v>2</v>
+      </c>
+      <c r="K53" s="251">
+        <v>1</v>
+      </c>
+      <c r="L53" s="251"/>
+      <c r="M53" s="252"/>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="245">
+        <v>48</v>
+      </c>
+      <c r="B54" s="246" t="s">
+        <v>184</v>
+      </c>
+      <c r="C54" s="251">
         <v>13</v>
       </c>
-      <c r="B19" s="222" t="s">
-[...17 lines deleted...]
-      <c r="J19" s="224">
+      <c r="D54" s="248">
+        <v>1</v>
+      </c>
+      <c r="E54" s="4">
+        <v>1</v>
+      </c>
+      <c r="F54" s="3"/>
+      <c r="G54" s="253">
+        <v>13</v>
+      </c>
+      <c r="H54" s="254"/>
+      <c r="I54" s="255"/>
+      <c r="J54" s="248">
         <v>2</v>
       </c>
-      <c r="K19" s="2"/>
-[...5 lines deleted...]
-      <c r="A20" s="221">
+      <c r="K54" s="251"/>
+      <c r="L54" s="251"/>
+      <c r="M54" s="252"/>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="245">
+        <v>49</v>
+      </c>
+      <c r="B55" s="246" t="s">
+        <v>185</v>
+      </c>
+      <c r="C55" s="251">
+        <v>13</v>
+      </c>
+      <c r="D55" s="248">
+        <v>1</v>
+      </c>
+      <c r="E55" s="4">
+        <v>1</v>
+      </c>
+      <c r="F55" s="3"/>
+      <c r="G55" s="253">
+        <v>13</v>
+      </c>
+      <c r="H55" s="254"/>
+      <c r="I55" s="255">
+        <v>1</v>
+      </c>
+      <c r="J55" s="248">
+        <v>2</v>
+      </c>
+      <c r="K55" s="251"/>
+      <c r="L55" s="251"/>
+      <c r="M55" s="252"/>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" s="245">
+        <v>50</v>
+      </c>
+      <c r="B56" s="246" t="s">
+        <v>186</v>
+      </c>
+      <c r="C56" s="251">
+        <v>13</v>
+      </c>
+      <c r="D56" s="248">
+        <v>1</v>
+      </c>
+      <c r="E56" s="4">
+        <v>1</v>
+      </c>
+      <c r="F56" s="3"/>
+      <c r="G56" s="253">
+        <v>13</v>
+      </c>
+      <c r="H56" s="254"/>
+      <c r="I56" s="257"/>
+      <c r="J56" s="248">
+        <v>2</v>
+      </c>
+      <c r="K56" s="251">
+        <v>1</v>
+      </c>
+      <c r="L56" s="251"/>
+      <c r="M56" s="252"/>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="245">
+        <v>51</v>
+      </c>
+      <c r="B57" s="246" t="s">
+        <v>187</v>
+      </c>
+      <c r="C57" s="251">
+        <v>13</v>
+      </c>
+      <c r="D57" s="248">
+        <v>1</v>
+      </c>
+      <c r="E57" s="4">
+        <v>1</v>
+      </c>
+      <c r="F57" s="3"/>
+      <c r="G57" s="253">
+        <v>13</v>
+      </c>
+      <c r="H57" s="254"/>
+      <c r="I57" s="257"/>
+      <c r="J57" s="248">
+        <v>2</v>
+      </c>
+      <c r="K57" s="251">
+        <v>2</v>
+      </c>
+      <c r="L57" s="251"/>
+      <c r="M57" s="252"/>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="245">
+        <v>52</v>
+      </c>
+      <c r="B58" s="246" t="s">
+        <v>188</v>
+      </c>
+      <c r="C58" s="251">
+        <v>13</v>
+      </c>
+      <c r="D58" s="248">
+        <v>1</v>
+      </c>
+      <c r="E58" s="4">
+        <v>1</v>
+      </c>
+      <c r="F58" s="3"/>
+      <c r="G58" s="253">
+        <v>13</v>
+      </c>
+      <c r="H58" s="254"/>
+      <c r="I58" s="255">
+        <v>1</v>
+      </c>
+      <c r="J58" s="248">
+        <v>2</v>
+      </c>
+      <c r="K58" s="251">
+        <v>1</v>
+      </c>
+      <c r="L58" s="251"/>
+      <c r="M58" s="252"/>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="245">
+        <v>53</v>
+      </c>
+      <c r="B59" s="246" t="s">
+        <v>189</v>
+      </c>
+      <c r="C59" s="251">
         <v>14</v>
       </c>
-      <c r="B20" s="222" t="s">
-[...19 lines deleted...]
-      <c r="J20" s="224">
+      <c r="D59" s="248">
+        <v>1</v>
+      </c>
+      <c r="E59" s="4">
+        <v>1</v>
+      </c>
+      <c r="F59" s="3"/>
+      <c r="G59" s="253">
+        <v>14</v>
+      </c>
+      <c r="H59" s="254"/>
+      <c r="I59" s="255"/>
+      <c r="J59" s="248">
         <v>2</v>
       </c>
-      <c r="K20" s="2"/>
-[...5 lines deleted...]
-      <c r="A21" s="221">
+      <c r="K59" s="251"/>
+      <c r="L59" s="251"/>
+      <c r="M59" s="252"/>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="245">
+        <v>54</v>
+      </c>
+      <c r="B60" s="246" t="s">
+        <v>190</v>
+      </c>
+      <c r="C60" s="251">
+        <v>14</v>
+      </c>
+      <c r="D60" s="248">
+        <v>1</v>
+      </c>
+      <c r="E60" s="4">
+        <v>1</v>
+      </c>
+      <c r="F60" s="3"/>
+      <c r="G60" s="253">
+        <v>14</v>
+      </c>
+      <c r="H60" s="254"/>
+      <c r="I60" s="255">
+        <v>1</v>
+      </c>
+      <c r="J60" s="248">
+        <v>2</v>
+      </c>
+      <c r="K60" s="251"/>
+      <c r="L60" s="251"/>
+      <c r="M60" s="252"/>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="245">
+        <v>55</v>
+      </c>
+      <c r="B61" s="246" t="s">
+        <v>191</v>
+      </c>
+      <c r="C61" s="251">
+        <v>14</v>
+      </c>
+      <c r="D61" s="248">
+        <v>1</v>
+      </c>
+      <c r="E61" s="4">
+        <v>1</v>
+      </c>
+      <c r="F61" s="3"/>
+      <c r="G61" s="253">
+        <v>14</v>
+      </c>
+      <c r="H61" s="254"/>
+      <c r="I61" s="257"/>
+      <c r="J61" s="248">
+        <v>2</v>
+      </c>
+      <c r="K61" s="251">
+        <v>1</v>
+      </c>
+      <c r="L61" s="251"/>
+      <c r="M61" s="252"/>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" s="245">
+        <v>56</v>
+      </c>
+      <c r="B62" s="246" t="s">
+        <v>192</v>
+      </c>
+      <c r="C62" s="251">
+        <v>14</v>
+      </c>
+      <c r="D62" s="248">
+        <v>1</v>
+      </c>
+      <c r="E62" s="4">
+        <v>1</v>
+      </c>
+      <c r="F62" s="3"/>
+      <c r="G62" s="253">
+        <v>14</v>
+      </c>
+      <c r="H62" s="254"/>
+      <c r="I62" s="257"/>
+      <c r="J62" s="248">
+        <v>2</v>
+      </c>
+      <c r="K62" s="251">
+        <v>2</v>
+      </c>
+      <c r="L62" s="251"/>
+      <c r="M62" s="252"/>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" s="245">
+        <v>57</v>
+      </c>
+      <c r="B63" s="246" t="s">
+        <v>193</v>
+      </c>
+      <c r="C63" s="251">
+        <v>14</v>
+      </c>
+      <c r="D63" s="248">
+        <v>1</v>
+      </c>
+      <c r="E63" s="4">
+        <v>1</v>
+      </c>
+      <c r="F63" s="3"/>
+      <c r="G63" s="253">
+        <v>14</v>
+      </c>
+      <c r="H63" s="254"/>
+      <c r="I63" s="255">
+        <v>1</v>
+      </c>
+      <c r="J63" s="248">
+        <v>2</v>
+      </c>
+      <c r="K63" s="251">
+        <v>1</v>
+      </c>
+      <c r="L63" s="251"/>
+      <c r="M63" s="252"/>
+    </row>
+    <row r="64" spans="1:13">
+      <c r="A64" s="245">
+        <v>58</v>
+      </c>
+      <c r="B64" s="246" t="s">
+        <v>194</v>
+      </c>
+      <c r="C64" s="251">
         <v>15</v>
       </c>
-      <c r="B21" s="222" t="s">
-[...17 lines deleted...]
-      <c r="J21" s="224">
+      <c r="D64" s="248">
+        <v>1</v>
+      </c>
+      <c r="E64" s="4">
+        <v>1</v>
+      </c>
+      <c r="F64" s="3"/>
+      <c r="G64" s="253">
+        <v>15</v>
+      </c>
+      <c r="H64" s="254"/>
+      <c r="I64" s="255"/>
+      <c r="J64" s="248">
         <v>2</v>
       </c>
-      <c r="K21" s="2">
-[...30 lines deleted...]
-      <c r="J22" s="224">
+      <c r="K64" s="251"/>
+      <c r="L64" s="251"/>
+      <c r="M64" s="252"/>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" s="245">
+        <v>59</v>
+      </c>
+      <c r="B65" s="246" t="s">
+        <v>195</v>
+      </c>
+      <c r="C65" s="251">
+        <v>15</v>
+      </c>
+      <c r="D65" s="248">
+        <v>1</v>
+      </c>
+      <c r="E65" s="4">
+        <v>1</v>
+      </c>
+      <c r="F65" s="3"/>
+      <c r="G65" s="253">
+        <v>15</v>
+      </c>
+      <c r="H65" s="254"/>
+      <c r="I65" s="255">
+        <v>1</v>
+      </c>
+      <c r="J65" s="248">
         <v>2</v>
       </c>
-      <c r="K22" s="2">
-[...28 lines deleted...]
-      <c r="J23" s="224">
+      <c r="K65" s="251"/>
+      <c r="L65" s="251"/>
+      <c r="M65" s="252"/>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" s="245">
+        <v>60</v>
+      </c>
+      <c r="B66" s="246" t="s">
+        <v>196</v>
+      </c>
+      <c r="C66" s="251">
+        <v>15</v>
+      </c>
+      <c r="D66" s="248">
+        <v>1</v>
+      </c>
+      <c r="E66" s="4">
+        <v>1</v>
+      </c>
+      <c r="F66" s="3"/>
+      <c r="G66" s="253">
+        <v>15</v>
+      </c>
+      <c r="H66" s="254"/>
+      <c r="I66" s="257"/>
+      <c r="J66" s="248">
         <v>2</v>
       </c>
-      <c r="K23" s="2"/>
-[...28 lines deleted...]
-      <c r="J24" s="224">
+      <c r="K66" s="251">
+        <v>1</v>
+      </c>
+      <c r="L66" s="251"/>
+      <c r="M66" s="252"/>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="245">
+        <v>61</v>
+      </c>
+      <c r="B67" s="246" t="s">
+        <v>197</v>
+      </c>
+      <c r="C67" s="251">
+        <v>15</v>
+      </c>
+      <c r="D67" s="248">
+        <v>1</v>
+      </c>
+      <c r="E67" s="4">
+        <v>1</v>
+      </c>
+      <c r="F67" s="3"/>
+      <c r="G67" s="253">
+        <v>15</v>
+      </c>
+      <c r="H67" s="254"/>
+      <c r="I67" s="257"/>
+      <c r="J67" s="248">
         <v>2</v>
       </c>
-      <c r="K24" s="2"/>
-[...26 lines deleted...]
-      <c r="J25" s="224">
+      <c r="K67" s="251">
         <v>2</v>
       </c>
-      <c r="K25" s="2">
-[...30 lines deleted...]
-      <c r="J26" s="224">
+      <c r="L67" s="251"/>
+      <c r="M67" s="252"/>
+    </row>
+    <row r="68" spans="1:13" ht="19.5" thickBot="1">
+      <c r="A68" s="258">
+        <v>62</v>
+      </c>
+      <c r="B68" s="259" t="s">
+        <v>198</v>
+      </c>
+      <c r="C68" s="260">
+        <v>15</v>
+      </c>
+      <c r="D68" s="261">
+        <v>1</v>
+      </c>
+      <c r="E68" s="2">
+        <v>1</v>
+      </c>
+      <c r="F68" s="1"/>
+      <c r="G68" s="262">
+        <v>15</v>
+      </c>
+      <c r="H68" s="263"/>
+      <c r="I68" s="264">
+        <v>1</v>
+      </c>
+      <c r="J68" s="261">
         <v>2</v>
       </c>
-      <c r="K26" s="2">
-[...165 lines deleted...]
-      <c r="A32" s="221">
+      <c r="K68" s="260">
+        <v>1</v>
+      </c>
+      <c r="L68" s="260"/>
+      <c r="M68" s="265"/>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="210"/>
+      <c r="C69" s="220"/>
+      <c r="D69" s="220"/>
+      <c r="E69" s="220"/>
+      <c r="F69" s="220"/>
+      <c r="G69" s="220"/>
+      <c r="H69" s="220"/>
+      <c r="I69" s="220"/>
+      <c r="J69" s="220"/>
+      <c r="K69" s="266"/>
+      <c r="M69" s="221"/>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" s="210"/>
+      <c r="B70" s="267" t="s">
+        <v>199</v>
+      </c>
+      <c r="C70" s="268" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="222" t="s">
-[...1055 lines deleted...]
-      <c r="B65" s="222" t="s">
+      <c r="D70" s="220"/>
+      <c r="E70" s="269"/>
+      <c r="F70" s="220"/>
+      <c r="G70" s="220"/>
+      <c r="H70" s="220"/>
+      <c r="I70" s="220"/>
+      <c r="J70" s="220"/>
+      <c r="K70" s="266"/>
+      <c r="M70" s="221"/>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="210"/>
+      <c r="B71" s="270" t="s">
+        <v>296</v>
+      </c>
+      <c r="C71" s="271" t="s">
         <v>200</v>
       </c>
-      <c r="C65" s="2">
-[...211 lines deleted...]
-      <c r="N76" s="252"/>
+      <c r="D71" s="220"/>
+      <c r="F71" s="220"/>
+      <c r="G71" s="220"/>
+      <c r="H71" s="220"/>
+      <c r="I71" s="220"/>
+      <c r="J71" s="220"/>
+      <c r="K71" s="266"/>
+      <c r="M71" s="221"/>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="210"/>
+      <c r="M72" s="221"/>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="210"/>
+      <c r="B73" s="217" t="s">
+        <v>294</v>
+      </c>
+      <c r="M73" s="221"/>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="210"/>
+      <c r="B74" s="112" t="s">
+        <v>661</v>
+      </c>
+      <c r="M74" s="221"/>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="210"/>
+      <c r="B75" s="112" t="s">
+        <v>295</v>
+      </c>
+      <c r="M75" s="221"/>
+    </row>
+    <row r="76" spans="1:13" ht="19.5" thickBot="1">
+      <c r="A76" s="272"/>
+      <c r="B76" s="273" t="s">
+        <v>224</v>
+      </c>
+      <c r="C76" s="274"/>
+      <c r="D76" s="274"/>
+      <c r="E76" s="274"/>
+      <c r="F76" s="274"/>
+      <c r="G76" s="274"/>
+      <c r="H76" s="274"/>
+      <c r="I76" s="274"/>
+      <c r="J76" s="274"/>
+      <c r="K76" s="275"/>
+      <c r="L76" s="276"/>
+      <c r="M76" s="277"/>
     </row>
   </sheetData>
   <mergeCells count="67">
-    <mergeCell ref="A2:N2"/>
-[...58 lines deleted...]
-    <mergeCell ref="E61:F61"/>
     <mergeCell ref="E68:F68"/>
     <mergeCell ref="E62:F62"/>
     <mergeCell ref="E63:F63"/>
     <mergeCell ref="E64:F64"/>
     <mergeCell ref="E65:F65"/>
     <mergeCell ref="E66:F66"/>
     <mergeCell ref="E67:F67"/>
+    <mergeCell ref="E57:F57"/>
+    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="E59:F59"/>
+    <mergeCell ref="E60:F60"/>
+    <mergeCell ref="E61:F61"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="E53:F53"/>
+    <mergeCell ref="E54:F54"/>
+    <mergeCell ref="E55:F55"/>
+    <mergeCell ref="E56:F56"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="E49:F49"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="L4:M4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{69FD6690-E15B-42C7-B702-D5928CCDDD63}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5D1C622-527F-4981-9F3A-42A9167092E0}">
   <sheetPr codeName="Sayfa12">
     <tabColor theme="8" tint="0.79998168889431442"/>
   </sheetPr>
-  <dimension ref="A1:J18"/>
+  <dimension ref="A1:I18"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="60.85546875" style="55" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="55"/>
+    <col min="1" max="1" width="60.85546875" style="77" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" style="77" customWidth="1"/>
+    <col min="3" max="3" width="18.140625" style="77" customWidth="1"/>
+    <col min="4" max="4" width="27" style="77" customWidth="1"/>
+    <col min="5" max="5" width="18.140625" style="77" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" style="77" customWidth="1"/>
+    <col min="7" max="7" width="22.42578125" style="77" customWidth="1"/>
+    <col min="8" max="8" width="20.5703125" style="77" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.85546875" style="77" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="77"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="27" thickBot="1">
-[...20 lines deleted...]
-      <c r="H2" s="756"/>
+    <row r="1" spans="1:9" ht="27" thickBot="1">
+      <c r="C1" s="77" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H1" s="104" t="s">
+        <v>95</v>
+      </c>
+      <c r="I1" s="72" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A2" s="754" t="s">
+        <v>293</v>
+      </c>
+      <c r="B2" s="755"/>
+      <c r="C2" s="755"/>
+      <c r="D2" s="755"/>
+      <c r="E2" s="755"/>
+      <c r="F2" s="755"/>
+      <c r="G2" s="755"/>
+      <c r="H2" s="755"/>
       <c r="I2" s="756"/>
-      <c r="J2" s="757"/>
-[...6 lines deleted...]
-      <c r="A4" s="174" t="s">
+    </row>
+    <row r="3" spans="1:9" ht="13.5" thickBot="1">
+      <c r="A3" s="195"/>
+      <c r="I3" s="196"/>
+    </row>
+    <row r="4" spans="1:9" ht="15.75" thickBot="1">
+      <c r="A4" s="197" t="s">
+        <v>201</v>
+      </c>
+      <c r="B4" s="198" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="198" t="s">
+        <v>123</v>
+      </c>
+      <c r="D4" s="198" t="s">
+        <v>216</v>
+      </c>
+      <c r="E4" s="199" t="s">
+        <v>202</v>
+      </c>
+      <c r="F4" s="200" t="s">
+        <v>127</v>
+      </c>
+      <c r="G4" s="198" t="s">
+        <v>203</v>
+      </c>
+      <c r="H4" s="757" t="s">
+        <v>204</v>
+      </c>
+      <c r="I4" s="758"/>
+    </row>
+    <row r="5" spans="1:9" ht="31.7" customHeight="1" thickBot="1">
+      <c r="A5" s="201"/>
+      <c r="B5" s="202"/>
+      <c r="C5" s="202" t="s">
+        <v>217</v>
+      </c>
+      <c r="D5" s="202" t="s">
+        <v>85</v>
+      </c>
+      <c r="E5" s="202" t="s">
+        <v>205</v>
+      </c>
+      <c r="F5" s="202" t="s">
+        <v>85</v>
+      </c>
+      <c r="G5" s="202" t="s">
+        <v>85</v>
+      </c>
+      <c r="H5" s="199" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="199" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="15.75" thickBot="1">
+      <c r="A6" s="203"/>
+      <c r="B6" s="204"/>
+      <c r="C6" s="204"/>
+      <c r="D6" s="204" t="s">
+        <v>218</v>
+      </c>
+      <c r="E6" s="204" t="s">
+        <v>841</v>
+      </c>
+      <c r="F6" s="204"/>
+      <c r="G6" s="204"/>
+      <c r="H6" s="757"/>
+      <c r="I6" s="758"/>
+    </row>
+    <row r="7" spans="1:9" ht="15.75" thickBot="1">
+      <c r="A7" s="204" t="s">
+        <v>219</v>
+      </c>
+      <c r="B7" s="205"/>
+      <c r="C7" s="204">
+        <v>16900224</v>
+      </c>
+      <c r="D7" s="205">
+        <v>16900402</v>
+      </c>
+      <c r="E7" s="206" t="s">
+        <v>106</v>
+      </c>
+      <c r="F7" s="204">
+        <v>16910078</v>
+      </c>
+      <c r="G7" s="205">
+        <v>16910076</v>
+      </c>
+      <c r="H7" s="204">
+        <v>16900227</v>
+      </c>
+      <c r="I7" s="204">
+        <v>16900208</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="15.75" thickBot="1">
+      <c r="A8" s="207" t="s">
         <v>206</v>
       </c>
-      <c r="B4" s="175" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="175" t="s">
+      <c r="B8" s="208"/>
+      <c r="C8" s="208"/>
+      <c r="D8" s="208"/>
+      <c r="E8" s="208"/>
+      <c r="F8" s="208"/>
+      <c r="G8" s="208"/>
+      <c r="H8" s="208"/>
+      <c r="I8" s="209"/>
+    </row>
+    <row r="9" spans="1:9" ht="18.75">
+      <c r="A9" s="105" t="s">
+        <v>207</v>
+      </c>
+      <c r="B9" s="106">
+        <v>1</v>
+      </c>
+      <c r="C9" s="106">
+        <v>1</v>
+      </c>
+      <c r="D9" s="106">
+        <v>1</v>
+      </c>
+      <c r="E9" s="106">
+        <v>1</v>
+      </c>
+      <c r="F9" s="106"/>
+      <c r="G9" s="106"/>
+      <c r="H9" s="106">
+        <v>1</v>
+      </c>
+      <c r="I9" s="106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="18.75">
+      <c r="A10" s="107" t="s">
+        <v>220</v>
+      </c>
+      <c r="B10" s="108">
+        <v>1</v>
+      </c>
+      <c r="C10" s="108">
+        <v>1</v>
+      </c>
+      <c r="D10" s="109">
+        <v>1</v>
+      </c>
+      <c r="E10" s="108">
+        <v>1</v>
+      </c>
+      <c r="F10" s="108">
+        <v>1</v>
+      </c>
+      <c r="G10" s="108"/>
+      <c r="H10" s="108">
+        <v>1</v>
+      </c>
+      <c r="I10" s="108">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="18.75">
+      <c r="A11" s="107" t="s">
+        <v>221</v>
+      </c>
+      <c r="B11" s="108">
+        <v>1</v>
+      </c>
+      <c r="C11" s="108"/>
+      <c r="D11" s="109">
+        <v>1</v>
+      </c>
+      <c r="E11" s="108"/>
+      <c r="F11" s="108"/>
+      <c r="G11" s="108">
+        <v>1</v>
+      </c>
+      <c r="H11" s="108">
+        <v>1</v>
+      </c>
+      <c r="I11" s="108">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="18.75">
+      <c r="A12" s="107" t="s">
         <v>222</v>
       </c>
-      <c r="E4" s="176" t="s">
-[...17 lines deleted...]
-      <c r="C5" s="179" t="s">
+      <c r="B12" s="108">
+        <v>1</v>
+      </c>
+      <c r="C12" s="108"/>
+      <c r="D12" s="108">
+        <v>1</v>
+      </c>
+      <c r="E12" s="108">
+        <v>1</v>
+      </c>
+      <c r="F12" s="108">
+        <v>1</v>
+      </c>
+      <c r="G12" s="108">
+        <v>1</v>
+      </c>
+      <c r="H12" s="108">
+        <v>1</v>
+      </c>
+      <c r="I12" s="108">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="19.5" thickBot="1">
+      <c r="A13" s="110" t="s">
         <v>223</v>
       </c>
-      <c r="D5" s="179" t="s">
-[...25 lines deleted...]
-      <c r="D6" s="181" t="s">
+      <c r="B13" s="111">
+        <v>1</v>
+      </c>
+      <c r="C13" s="111"/>
+      <c r="D13" s="111">
+        <v>2</v>
+      </c>
+      <c r="E13" s="111">
+        <v>1</v>
+      </c>
+      <c r="F13" s="111">
+        <v>1</v>
+      </c>
+      <c r="G13" s="111">
+        <v>1</v>
+      </c>
+      <c r="H13" s="111">
+        <v>1</v>
+      </c>
+      <c r="I13" s="111">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="34.5" customHeight="1">
+      <c r="A14" s="195"/>
+      <c r="I14" s="196"/>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="210" t="s">
+        <v>294</v>
+      </c>
+      <c r="B15" s="211"/>
+      <c r="C15" s="211"/>
+      <c r="D15" s="211"/>
+      <c r="E15" s="211"/>
+      <c r="F15" s="211"/>
+      <c r="G15" s="211"/>
+      <c r="H15" s="211"/>
+      <c r="I15" s="212"/>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="213" t="s">
+        <v>661</v>
+      </c>
+      <c r="B16" s="211"/>
+      <c r="C16" s="211"/>
+      <c r="D16" s="211"/>
+      <c r="E16" s="211"/>
+      <c r="F16" s="211"/>
+      <c r="G16" s="211"/>
+      <c r="H16" s="211"/>
+      <c r="I16" s="212"/>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="213" t="s">
+        <v>295</v>
+      </c>
+      <c r="B17" s="211"/>
+      <c r="C17" s="211"/>
+      <c r="D17" s="211"/>
+      <c r="E17" s="211"/>
+      <c r="F17" s="211"/>
+      <c r="G17" s="211"/>
+      <c r="H17" s="211"/>
+      <c r="I17" s="212"/>
+    </row>
+    <row r="18" spans="1:9" ht="13.5" thickBot="1">
+      <c r="A18" s="214" t="s">
         <v>224</v>
       </c>
-      <c r="E6" s="181" t="s">
-[...254 lines deleted...]
-      <c r="J18" s="193"/>
+      <c r="B18" s="215"/>
+      <c r="C18" s="215"/>
+      <c r="D18" s="215"/>
+      <c r="E18" s="215"/>
+      <c r="F18" s="215"/>
+      <c r="G18" s="215"/>
+      <c r="H18" s="215"/>
+      <c r="I18" s="216"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A2:J2"/>
-[...1 lines deleted...]
-    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="H4:I4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{C90F5B98-279A-48ED-8B53-B3D1790D40F0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{584A5DE4-F587-4DA9-9325-7497759F2CB6}">
   <sheetPr codeName="Sayfa13">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="18"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="10"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="12"/>
+    <col min="1" max="1" width="9.140625" style="32"/>
+    <col min="2" max="2" width="16.140625" style="125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="76.140625" style="39" customWidth="1"/>
+    <col min="4" max="4" width="20.85546875" style="40" customWidth="1"/>
+    <col min="5" max="5" width="21.42578125" style="40" customWidth="1"/>
+    <col min="6" max="6" width="28.42578125" style="40" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="14.85546875" style="40" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A1" s="148"/>
-[...10 lines deleted...]
-      <c r="H1" s="50">
+      <c r="A1" s="171"/>
+      <c r="B1" s="172"/>
+      <c r="C1" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="172"/>
+      <c r="E1" s="172"/>
+      <c r="F1" s="304" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" s="172"/>
+      <c r="H1" s="72">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A2" s="151"/>
-[...8 lines deleted...]
-      <c r="H2" s="57"/>
+      <c r="A2" s="174"/>
+      <c r="B2" s="175"/>
+      <c r="C2" s="88" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D2" s="175"/>
+      <c r="E2" s="175"/>
+      <c r="F2" s="303"/>
+      <c r="G2" s="175"/>
+      <c r="H2" s="79"/>
     </row>
     <row r="3" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A3" s="151"/>
-[...8 lines deleted...]
-      <c r="H3" s="152"/>
+      <c r="A3" s="174"/>
+      <c r="B3" s="175"/>
+      <c r="C3" s="88" t="s">
+        <v>967</v>
+      </c>
+      <c r="D3" s="175"/>
+      <c r="E3" s="175"/>
+      <c r="F3" s="175"/>
+      <c r="G3" s="175"/>
+      <c r="H3" s="175"/>
     </row>
     <row r="4" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A4" s="151"/>
-[...8 lines deleted...]
-      <c r="H4" s="152"/>
+      <c r="A4" s="174"/>
+      <c r="B4" s="175"/>
+      <c r="C4" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="175"/>
+      <c r="E4" s="175"/>
+      <c r="F4" s="175"/>
+      <c r="G4" s="175"/>
+      <c r="H4" s="175"/>
     </row>
     <row r="5" spans="1:8" ht="22.5" customHeight="1">
-      <c r="A5" s="151"/>
-[...8 lines deleted...]
-      <c r="H5" s="152"/>
+      <c r="A5" s="174"/>
+      <c r="B5" s="175"/>
+      <c r="C5" s="410" t="s">
+        <v>858</v>
+      </c>
+      <c r="D5" s="175"/>
+      <c r="E5" s="175"/>
+      <c r="F5" s="175"/>
+      <c r="G5" s="175"/>
+      <c r="H5" s="175"/>
     </row>
     <row r="6" spans="1:8" ht="24.75">
-      <c r="A6" s="151"/>
-[...8 lines deleted...]
-      <c r="H6" s="144"/>
+      <c r="A6" s="174"/>
+      <c r="B6" s="175"/>
+      <c r="C6" s="136" t="s">
+        <v>297</v>
+      </c>
+      <c r="D6" s="167"/>
+      <c r="E6" s="167"/>
+      <c r="F6" s="167"/>
+      <c r="G6" s="167"/>
+      <c r="H6" s="167"/>
     </row>
     <row r="7" spans="1:8" ht="24.75">
-      <c r="A7" s="111"/>
-[...1 lines deleted...]
-      <c r="C7" s="114" t="s">
+      <c r="A7" s="133"/>
+      <c r="B7" s="175"/>
+      <c r="C7" s="136" t="s">
+        <v>256</v>
+      </c>
+      <c r="D7" s="167"/>
+      <c r="E7" s="167"/>
+      <c r="F7" s="167"/>
+      <c r="G7" s="167"/>
+      <c r="H7" s="167"/>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="174"/>
+      <c r="B8" s="175"/>
+      <c r="C8" s="63"/>
+      <c r="D8" s="167"/>
+      <c r="E8" s="167"/>
+      <c r="F8" s="167"/>
+      <c r="G8" s="167"/>
+      <c r="H8" s="167"/>
+    </row>
+    <row r="9" spans="1:8" s="55" customFormat="1">
+      <c r="A9" s="181"/>
+      <c r="B9" s="182"/>
+      <c r="C9" s="98"/>
+      <c r="D9" s="69"/>
+      <c r="E9" s="69"/>
+      <c r="F9" s="69"/>
+      <c r="G9" s="69"/>
+      <c r="H9" s="69"/>
+    </row>
+    <row r="10" spans="1:8" ht="65.25" customHeight="1">
+      <c r="A10" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" s="302" t="s">
+        <v>255</v>
+      </c>
+      <c r="C10" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="161" t="s">
+        <v>298</v>
+      </c>
+      <c r="E10" s="161" t="s">
+        <v>299</v>
+      </c>
+      <c r="F10" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="G10" s="167"/>
+      <c r="H10" s="167"/>
+    </row>
+    <row r="11" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A11" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="84">
+        <v>7767867</v>
+      </c>
+      <c r="C11" s="301" t="s">
+        <v>647</v>
+      </c>
+      <c r="D11" s="97">
+        <v>279</v>
+      </c>
+      <c r="E11" s="97">
+        <v>239940</v>
+      </c>
+      <c r="F11" s="44">
+        <v>9432</v>
+      </c>
+      <c r="G11" s="167"/>
+      <c r="H11" s="167"/>
+    </row>
+    <row r="12" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A12" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B12" s="84">
+        <v>7767875</v>
+      </c>
+      <c r="C12" s="301" t="s">
+        <v>635</v>
+      </c>
+      <c r="D12" s="97">
+        <v>279</v>
+      </c>
+      <c r="E12" s="97">
+        <v>239940</v>
+      </c>
+      <c r="F12" s="44">
+        <v>9432</v>
+      </c>
+      <c r="G12" s="167"/>
+      <c r="H12" s="167"/>
+    </row>
+    <row r="13" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A13" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="84">
+        <v>7767869</v>
+      </c>
+      <c r="C13" s="301" t="s">
+        <v>648</v>
+      </c>
+      <c r="D13" s="97">
+        <v>350</v>
+      </c>
+      <c r="E13" s="97">
+        <v>301000</v>
+      </c>
+      <c r="F13" s="44">
+        <v>10207</v>
+      </c>
+      <c r="G13" s="167"/>
+      <c r="H13" s="167"/>
+    </row>
+    <row r="14" spans="1:8" ht="25.5" customHeight="1">
+      <c r="A14" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="84">
+        <v>7767876</v>
+      </c>
+      <c r="C14" s="301" t="s">
+        <v>636</v>
+      </c>
+      <c r="D14" s="97">
+        <v>350</v>
+      </c>
+      <c r="E14" s="97">
+        <v>301000</v>
+      </c>
+      <c r="F14" s="44">
+        <v>10207</v>
+      </c>
+      <c r="G14" s="167"/>
+      <c r="H14" s="167"/>
+    </row>
+    <row r="15" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A15" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="84">
+        <v>7767870</v>
+      </c>
+      <c r="C15" s="301" t="s">
+        <v>649</v>
+      </c>
+      <c r="D15" s="97">
+        <v>425</v>
+      </c>
+      <c r="E15" s="97">
+        <v>365500</v>
+      </c>
+      <c r="F15" s="44">
+        <v>11590</v>
+      </c>
+      <c r="G15" s="167"/>
+      <c r="H15" s="167"/>
+    </row>
+    <row r="16" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A16" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" s="84">
+        <v>7767877</v>
+      </c>
+      <c r="C16" s="301" t="s">
+        <v>637</v>
+      </c>
+      <c r="D16" s="97">
+        <v>425</v>
+      </c>
+      <c r="E16" s="97">
+        <v>365500</v>
+      </c>
+      <c r="F16" s="44">
+        <v>11590</v>
+      </c>
+      <c r="G16" s="167"/>
+      <c r="H16" s="167"/>
+    </row>
+    <row r="17" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A17" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="84">
+        <v>7767871</v>
+      </c>
+      <c r="C17" s="301" t="s">
+        <v>650</v>
+      </c>
+      <c r="D17" s="97">
+        <v>497</v>
+      </c>
+      <c r="E17" s="97">
+        <v>427420</v>
+      </c>
+      <c r="F17" s="44">
+        <v>12464</v>
+      </c>
+      <c r="G17" s="167"/>
+      <c r="H17" s="167"/>
+    </row>
+    <row r="18" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A18" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B18" s="84">
+        <v>7767878</v>
+      </c>
+      <c r="C18" s="301" t="s">
+        <v>638</v>
+      </c>
+      <c r="D18" s="97">
+        <v>497</v>
+      </c>
+      <c r="E18" s="97">
+        <v>427420</v>
+      </c>
+      <c r="F18" s="44">
+        <v>12464</v>
+      </c>
+      <c r="G18" s="167"/>
+      <c r="H18" s="167"/>
+    </row>
+    <row r="19" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A19" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="84">
+        <v>7767872</v>
+      </c>
+      <c r="C19" s="301" t="s">
+        <v>639</v>
+      </c>
+      <c r="D19" s="97">
+        <v>574</v>
+      </c>
+      <c r="E19" s="97">
+        <v>493640</v>
+      </c>
+      <c r="F19" s="44">
+        <v>13137</v>
+      </c>
+      <c r="G19" s="167"/>
+      <c r="H19" s="167"/>
+    </row>
+    <row r="20" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A20" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" s="84">
+        <v>7767879</v>
+      </c>
+      <c r="C20" s="301" t="s">
+        <v>640</v>
+      </c>
+      <c r="D20" s="97">
+        <v>574</v>
+      </c>
+      <c r="E20" s="97">
+        <v>493640</v>
+      </c>
+      <c r="F20" s="44">
+        <v>13137</v>
+      </c>
+      <c r="G20" s="167"/>
+      <c r="H20" s="167"/>
+    </row>
+    <row r="21" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A21" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" s="84">
+        <v>7767873</v>
+      </c>
+      <c r="C21" s="301" t="s">
+        <v>651</v>
+      </c>
+      <c r="D21" s="97">
+        <v>651</v>
+      </c>
+      <c r="E21" s="97">
+        <v>559860</v>
+      </c>
+      <c r="F21" s="44">
+        <v>14078</v>
+      </c>
+      <c r="G21" s="167"/>
+      <c r="H21" s="167"/>
+    </row>
+    <row r="22" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A22" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="84">
+        <v>7767880</v>
+      </c>
+      <c r="C22" s="301" t="s">
+        <v>652</v>
+      </c>
+      <c r="D22" s="97">
+        <v>651</v>
+      </c>
+      <c r="E22" s="97">
+        <v>559860</v>
+      </c>
+      <c r="F22" s="44">
+        <v>14078</v>
+      </c>
+      <c r="G22" s="167"/>
+      <c r="H22" s="167"/>
+    </row>
+    <row r="23" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A23" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" s="84">
+        <v>7767881</v>
+      </c>
+      <c r="C23" s="301" t="s">
+        <v>641</v>
+      </c>
+      <c r="D23" s="97">
+        <v>588</v>
+      </c>
+      <c r="E23" s="97">
+        <v>505680</v>
+      </c>
+      <c r="F23" s="44">
+        <v>19794</v>
+      </c>
+      <c r="G23" s="167"/>
+      <c r="H23" s="167"/>
+    </row>
+    <row r="24" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A24" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="84">
+        <v>7767882</v>
+      </c>
+      <c r="C24" s="301" t="s">
+        <v>642</v>
+      </c>
+      <c r="D24" s="97">
+        <v>700</v>
+      </c>
+      <c r="E24" s="97">
+        <v>602000</v>
+      </c>
+      <c r="F24" s="44">
+        <v>21344</v>
+      </c>
+      <c r="G24" s="167"/>
+      <c r="H24" s="167"/>
+    </row>
+    <row r="25" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A25" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B25" s="84">
+        <v>7767884</v>
+      </c>
+      <c r="C25" s="301" t="s">
+        <v>643</v>
+      </c>
+      <c r="D25" s="97">
+        <v>850</v>
+      </c>
+      <c r="E25" s="97">
+        <v>731000</v>
+      </c>
+      <c r="F25" s="44">
+        <v>24108</v>
+      </c>
+      <c r="G25" s="167"/>
+      <c r="H25" s="167"/>
+    </row>
+    <row r="26" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A26" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" s="84">
+        <v>7767885</v>
+      </c>
+      <c r="C26" s="301" t="s">
+        <v>644</v>
+      </c>
+      <c r="D26" s="97">
+        <v>994</v>
+      </c>
+      <c r="E26" s="97">
+        <v>854840</v>
+      </c>
+      <c r="F26" s="44">
+        <v>25828</v>
+      </c>
+      <c r="G26" s="167"/>
+      <c r="H26" s="167"/>
+    </row>
+    <row r="27" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A27" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" s="84">
+        <v>7767886</v>
+      </c>
+      <c r="C27" s="301" t="s">
+        <v>645</v>
+      </c>
+      <c r="D27" s="97">
+        <v>1148</v>
+      </c>
+      <c r="E27" s="97">
+        <v>987280</v>
+      </c>
+      <c r="F27" s="44">
+        <v>27184</v>
+      </c>
+      <c r="G27" s="167"/>
+      <c r="H27" s="167"/>
+    </row>
+    <row r="28" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A28" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="84">
+        <v>7767887</v>
+      </c>
+      <c r="C28" s="301" t="s">
+        <v>646</v>
+      </c>
+      <c r="D28" s="97">
+        <v>1303</v>
+      </c>
+      <c r="E28" s="97">
+        <v>1120580</v>
+      </c>
+      <c r="F28" s="44">
+        <v>29060</v>
+      </c>
+      <c r="G28" s="167"/>
+      <c r="H28" s="167"/>
+    </row>
+    <row r="29" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A29" s="181"/>
+      <c r="B29" s="182"/>
+      <c r="C29" s="103"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="408"/>
+      <c r="G29" s="167"/>
+      <c r="H29" s="167"/>
+    </row>
+    <row r="30" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A30" s="181"/>
+      <c r="B30" s="121" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" s="123" t="s">
+        <v>300</v>
+      </c>
+      <c r="D30" s="69"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="69"/>
+      <c r="G30" s="167"/>
+      <c r="H30" s="167"/>
+    </row>
+    <row r="31" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A31" s="181"/>
+      <c r="B31" s="121"/>
+      <c r="C31" s="300" t="s">
+        <v>225</v>
+      </c>
+      <c r="D31" s="69"/>
+      <c r="E31" s="69"/>
+      <c r="F31" s="69"/>
+      <c r="G31" s="167"/>
+      <c r="H31" s="167"/>
+    </row>
+    <row r="32" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A32" s="181"/>
+      <c r="B32" s="182"/>
+      <c r="C32" s="300" t="s">
+        <v>257</v>
+      </c>
+      <c r="D32" s="69"/>
+      <c r="E32" s="69"/>
+      <c r="F32" s="69"/>
+      <c r="G32" s="167"/>
+      <c r="H32" s="167"/>
+    </row>
+    <row r="33" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A33" s="181"/>
+      <c r="B33" s="182"/>
+      <c r="C33" s="122"/>
+      <c r="D33" s="69"/>
+      <c r="E33" s="69"/>
+      <c r="F33" s="69"/>
+      <c r="G33" s="167"/>
+      <c r="H33" s="167"/>
+    </row>
+    <row r="34" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A34" s="123" t="s">
+        <v>258</v>
+      </c>
+      <c r="B34" s="123"/>
+      <c r="C34" s="123"/>
+      <c r="D34" s="69"/>
+      <c r="E34" s="69"/>
+      <c r="F34" s="69"/>
+      <c r="G34" s="167"/>
+      <c r="H34" s="167"/>
+    </row>
+    <row r="35" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A35" s="181"/>
+      <c r="B35" s="182"/>
+      <c r="C35" s="122"/>
+      <c r="D35" s="69"/>
+      <c r="E35" s="69"/>
+      <c r="F35" s="69"/>
+      <c r="G35" s="167"/>
+      <c r="H35" s="167"/>
+    </row>
+    <row r="36" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A36" s="181"/>
+      <c r="B36" s="182"/>
+      <c r="C36" s="122"/>
+      <c r="D36" s="69"/>
+      <c r="E36" s="69"/>
+      <c r="F36" s="69"/>
+      <c r="G36" s="167"/>
+      <c r="H36" s="167"/>
+    </row>
+    <row r="37" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A37" s="181"/>
+      <c r="B37" s="182"/>
+      <c r="C37" s="122"/>
+      <c r="D37" s="69"/>
+      <c r="E37" s="69"/>
+      <c r="F37" s="69"/>
+      <c r="G37" s="167"/>
+      <c r="H37" s="167"/>
+    </row>
+    <row r="38" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A38" s="181"/>
+      <c r="B38" s="182"/>
+      <c r="C38" s="122"/>
+      <c r="D38" s="69"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="69"/>
+      <c r="G38" s="167"/>
+      <c r="H38" s="167"/>
+    </row>
+    <row r="39" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A39" s="181"/>
+      <c r="B39" s="182"/>
+      <c r="C39" s="122"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="167"/>
+      <c r="H39" s="167"/>
+    </row>
+    <row r="40" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A40" s="181"/>
+      <c r="B40" s="182"/>
+      <c r="C40" s="122"/>
+      <c r="D40" s="69"/>
+      <c r="E40" s="69"/>
+      <c r="F40" s="69"/>
+      <c r="G40" s="167"/>
+      <c r="H40" s="167"/>
+    </row>
+    <row r="41" spans="1:8" s="55" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A41" s="181"/>
+      <c r="B41" s="182"/>
+      <c r="C41" s="300" t="s">
+        <v>259</v>
+      </c>
+      <c r="D41" s="113"/>
+      <c r="E41" s="300" t="s">
+        <v>260</v>
+      </c>
+      <c r="F41" s="113"/>
+      <c r="G41" s="167"/>
+      <c r="H41" s="167"/>
+    </row>
+    <row r="42" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A42" s="181"/>
+      <c r="B42" s="182"/>
+      <c r="C42" s="300" t="s">
+        <v>261</v>
+      </c>
+      <c r="D42" s="113"/>
+      <c r="E42" s="300" t="s">
         <v>262</v>
       </c>
-      <c r="D7" s="144"/>
-[...482 lines deleted...]
-      <c r="C32" s="275" t="s">
+      <c r="F42" s="113"/>
+      <c r="G42" s="167"/>
+      <c r="H42" s="167"/>
+    </row>
+    <row r="43" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A43" s="181"/>
+      <c r="B43" s="182"/>
+      <c r="C43" s="299"/>
+      <c r="D43" s="69"/>
+      <c r="E43" s="69"/>
+      <c r="F43" s="69"/>
+      <c r="G43" s="167"/>
+      <c r="H43" s="167"/>
+    </row>
+    <row r="44" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A44" s="174"/>
+      <c r="B44" s="158"/>
+      <c r="C44" s="136" t="s">
         <v>263</v>
       </c>
-      <c r="D32" s="47"/>
-[...16 lines deleted...]
-      <c r="A34" s="101" t="s">
+      <c r="D44" s="175"/>
+      <c r="E44" s="175"/>
+      <c r="F44" s="298"/>
+      <c r="G44" s="167"/>
+      <c r="H44" s="167"/>
+    </row>
+    <row r="45" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A45" s="174"/>
+      <c r="B45" s="158"/>
+      <c r="C45" s="63"/>
+      <c r="D45" s="175"/>
+      <c r="E45" s="175"/>
+      <c r="F45" s="298"/>
+      <c r="G45" s="167"/>
+      <c r="H45" s="167"/>
+    </row>
+    <row r="46" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A46" s="174"/>
+      <c r="B46" s="158"/>
+      <c r="C46" s="63"/>
+      <c r="D46" s="175"/>
+      <c r="E46" s="175"/>
+      <c r="F46" s="298"/>
+      <c r="G46" s="167"/>
+      <c r="H46" s="167"/>
+    </row>
+    <row r="47" spans="1:8" ht="54">
+      <c r="A47" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B47" s="302" t="s">
+        <v>255</v>
+      </c>
+      <c r="C47" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47" s="759"/>
+      <c r="E47" s="760"/>
+      <c r="F47" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="G47" s="167"/>
+      <c r="H47" s="167"/>
+    </row>
+    <row r="48" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A48" s="150" t="s">
+        <v>469</v>
+      </c>
+      <c r="B48" s="297">
+        <v>100020830</v>
+      </c>
+      <c r="C48" s="412" t="s">
+        <v>519</v>
+      </c>
+      <c r="D48" s="405"/>
+      <c r="E48" s="406"/>
+      <c r="F48" s="44">
+        <v>1638</v>
+      </c>
+      <c r="G48" s="167"/>
+      <c r="H48" s="167"/>
+    </row>
+    <row r="49" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A49" s="150" t="s">
+        <v>469</v>
+      </c>
+      <c r="B49" s="297">
+        <v>100020840</v>
+      </c>
+      <c r="C49" s="412" t="s">
+        <v>520</v>
+      </c>
+      <c r="D49" s="405"/>
+      <c r="E49" s="406"/>
+      <c r="F49" s="44">
+        <v>2583</v>
+      </c>
+      <c r="G49" s="167"/>
+      <c r="H49" s="167"/>
+    </row>
+    <row r="50" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A50" s="150" t="s">
+        <v>469</v>
+      </c>
+      <c r="B50" s="297">
+        <v>100020841</v>
+      </c>
+      <c r="C50" s="412" t="s">
+        <v>521</v>
+      </c>
+      <c r="D50" s="405"/>
+      <c r="E50" s="406"/>
+      <c r="F50" s="44">
+        <v>3110</v>
+      </c>
+      <c r="G50" s="167"/>
+      <c r="H50" s="167"/>
+    </row>
+    <row r="51" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A51" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B51" s="297">
+        <v>16999013</v>
+      </c>
+      <c r="C51" s="761" t="s">
         <v>264</v>
       </c>
-      <c r="B34" s="101"/>
-[...70 lines deleted...]
-      <c r="C41" s="275" t="s">
+      <c r="D51" s="762"/>
+      <c r="E51" s="763"/>
+      <c r="F51" s="44">
+        <v>254</v>
+      </c>
+      <c r="G51" s="167"/>
+      <c r="H51" s="167"/>
+    </row>
+    <row r="52" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A52" s="181"/>
+      <c r="B52" s="158"/>
+      <c r="C52" s="101"/>
+      <c r="D52" s="175"/>
+      <c r="E52" s="175"/>
+      <c r="F52" s="102"/>
+      <c r="G52" s="167"/>
+      <c r="H52" s="167"/>
+    </row>
+    <row r="53" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A53" s="181"/>
+      <c r="B53" s="158"/>
+      <c r="C53" s="136" t="s">
+        <v>728</v>
+      </c>
+      <c r="D53" s="175"/>
+      <c r="E53" s="175"/>
+      <c r="F53" s="102"/>
+      <c r="G53" s="167"/>
+      <c r="H53" s="167"/>
+    </row>
+    <row r="54" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A54" s="181"/>
+      <c r="B54" s="158"/>
+      <c r="C54" s="136"/>
+      <c r="D54" s="175"/>
+      <c r="E54" s="175"/>
+      <c r="F54" s="102"/>
+      <c r="G54" s="167"/>
+      <c r="H54" s="167"/>
+    </row>
+    <row r="55" spans="1:8" ht="54">
+      <c r="A55" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55" s="302" t="s">
+        <v>255</v>
+      </c>
+      <c r="C55" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D55" s="759"/>
+      <c r="E55" s="760"/>
+      <c r="F55" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="G55" s="167"/>
+      <c r="H55" s="167"/>
+    </row>
+    <row r="56" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A56" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B56" s="156">
+        <v>7663561</v>
+      </c>
+      <c r="C56" s="761" t="s">
+        <v>729</v>
+      </c>
+      <c r="D56" s="762"/>
+      <c r="E56" s="763"/>
+      <c r="F56" s="44">
+        <v>37</v>
+      </c>
+      <c r="G56" s="167"/>
+      <c r="H56" s="167"/>
+    </row>
+    <row r="57" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A57" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B57" s="156">
+        <v>100013305</v>
+      </c>
+      <c r="C57" s="761" t="s">
+        <v>730</v>
+      </c>
+      <c r="D57" s="762"/>
+      <c r="E57" s="763"/>
+      <c r="F57" s="44">
+        <v>15</v>
+      </c>
+      <c r="G57" s="167"/>
+      <c r="H57" s="167"/>
+    </row>
+    <row r="58" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A58" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B58" s="156">
+        <v>100000030</v>
+      </c>
+      <c r="C58" s="761" t="s">
+        <v>731</v>
+      </c>
+      <c r="D58" s="762"/>
+      <c r="E58" s="763"/>
+      <c r="F58" s="44">
+        <v>28</v>
+      </c>
+      <c r="G58" s="167"/>
+      <c r="H58" s="167"/>
+    </row>
+    <row r="59" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A59" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B59" s="156">
+        <v>88017017</v>
+      </c>
+      <c r="C59" s="761" t="s">
+        <v>732</v>
+      </c>
+      <c r="D59" s="762"/>
+      <c r="E59" s="763"/>
+      <c r="F59" s="44">
+        <v>23</v>
+      </c>
+      <c r="G59" s="167"/>
+      <c r="H59" s="167"/>
+    </row>
+    <row r="60" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A60" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B60" s="156">
+        <v>100013304</v>
+      </c>
+      <c r="C60" s="761" t="s">
+        <v>733</v>
+      </c>
+      <c r="D60" s="762"/>
+      <c r="E60" s="763"/>
+      <c r="F60" s="44">
+        <v>57</v>
+      </c>
+      <c r="G60" s="167"/>
+      <c r="H60" s="167"/>
+    </row>
+    <row r="61" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A61" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61" s="156">
+        <v>7774497</v>
+      </c>
+      <c r="C61" s="761" t="s">
+        <v>734</v>
+      </c>
+      <c r="D61" s="762"/>
+      <c r="E61" s="763"/>
+      <c r="F61" s="44">
+        <v>142</v>
+      </c>
+      <c r="G61" s="167"/>
+      <c r="H61" s="167"/>
+    </row>
+    <row r="62" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A62" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B62" s="156">
+        <v>7721982</v>
+      </c>
+      <c r="C62" s="411" t="s">
+        <v>749</v>
+      </c>
+      <c r="D62" s="405"/>
+      <c r="E62" s="406"/>
+      <c r="F62" s="44">
+        <v>104</v>
+      </c>
+      <c r="G62" s="167"/>
+      <c r="H62" s="167"/>
+    </row>
+    <row r="63" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A63" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B63" s="156">
+        <v>88017851</v>
+      </c>
+      <c r="C63" s="411" t="s">
+        <v>752</v>
+      </c>
+      <c r="D63" s="405"/>
+      <c r="E63" s="406"/>
+      <c r="F63" s="44">
+        <v>24</v>
+      </c>
+      <c r="G63" s="167"/>
+      <c r="H63" s="167"/>
+    </row>
+    <row r="64" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A64" s="181"/>
+      <c r="B64" s="158"/>
+      <c r="C64" s="101"/>
+      <c r="D64" s="175"/>
+      <c r="E64" s="175"/>
+      <c r="F64" s="102"/>
+      <c r="G64" s="167"/>
+      <c r="H64" s="167"/>
+    </row>
+    <row r="65" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A65" s="181"/>
+      <c r="B65" s="158"/>
+      <c r="C65" s="101"/>
+      <c r="D65" s="175"/>
+      <c r="E65" s="175"/>
+      <c r="F65" s="102"/>
+      <c r="G65" s="167"/>
+      <c r="H65" s="167"/>
+    </row>
+    <row r="66" spans="1:8" ht="29.25" customHeight="1">
+      <c r="A66" s="174"/>
+      <c r="B66" s="158"/>
+      <c r="C66" s="136" t="s">
+        <v>549</v>
+      </c>
+      <c r="D66" s="175"/>
+      <c r="E66" s="175"/>
+      <c r="F66" s="298"/>
+      <c r="G66" s="167"/>
+      <c r="H66" s="167"/>
+    </row>
+    <row r="67" spans="1:8" ht="24.75" customHeight="1">
+      <c r="A67" s="174"/>
+      <c r="B67" s="158"/>
+      <c r="C67" s="63"/>
+      <c r="D67" s="175"/>
+      <c r="E67" s="175"/>
+      <c r="F67" s="298"/>
+      <c r="G67" s="167"/>
+      <c r="H67" s="167"/>
+    </row>
+    <row r="68" spans="1:8" s="55" customFormat="1">
+      <c r="A68" s="174"/>
+      <c r="B68" s="158"/>
+      <c r="C68" s="63"/>
+      <c r="D68" s="175"/>
+      <c r="E68" s="175"/>
+      <c r="F68" s="298"/>
+      <c r="G68" s="167"/>
+      <c r="H68" s="167"/>
+    </row>
+    <row r="69" spans="1:8" ht="54">
+      <c r="A69" s="137" t="s">
+        <v>76</v>
+      </c>
+      <c r="B69" s="302" t="s">
+        <v>255</v>
+      </c>
+      <c r="C69" s="140" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69" s="765" t="s">
+        <v>547</v>
+      </c>
+      <c r="E69" s="760"/>
+      <c r="F69" s="161" t="s">
+        <v>968</v>
+      </c>
+      <c r="G69" s="167"/>
+      <c r="H69" s="167"/>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B70" s="127">
+        <v>14510245</v>
+      </c>
+      <c r="C70" s="100" t="s">
+        <v>277</v>
+      </c>
+      <c r="D70" s="764" t="s">
+        <v>384</v>
+      </c>
+      <c r="E70" s="760"/>
+      <c r="F70" s="44">
+        <v>1304</v>
+      </c>
+      <c r="G70" s="167"/>
+      <c r="H70" s="167"/>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B71" s="127">
+        <v>14510246</v>
+      </c>
+      <c r="C71" s="100" t="s">
+        <v>278</v>
+      </c>
+      <c r="D71" s="764" t="s">
         <v>265</v>
       </c>
-      <c r="D41" s="91"/>
-      <c r="E41" s="275" t="s">
+      <c r="E71" s="760"/>
+      <c r="F71" s="44">
+        <v>1408</v>
+      </c>
+      <c r="G71" s="167"/>
+      <c r="H71" s="167"/>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="150" t="s">
+        <v>86</v>
+      </c>
+      <c r="B72" s="127">
+        <v>14510252</v>
+      </c>
+      <c r="C72" s="100" t="s">
+        <v>326</v>
+      </c>
+      <c r="D72" s="764" t="s">
         <v>266</v>
       </c>
-      <c r="F41" s="91"/>
-[...6 lines deleted...]
-      <c r="C42" s="275" t="s">
+      <c r="E72" s="760"/>
+      <c r="F72" s="44">
+        <v>1549</v>
+      </c>
+      <c r="G72" s="167"/>
+      <c r="H72" s="167"/>
+    </row>
+    <row r="73" spans="1:8" ht="24.95" customHeight="1">
+      <c r="A73" s="181"/>
+      <c r="B73" s="158"/>
+      <c r="C73" s="103" t="s">
         <v>267</v>
       </c>
-      <c r="D42" s="91"/>
-[...475 lines deleted...]
-      <c r="H73" s="144"/>
+      <c r="D73" s="296"/>
+      <c r="E73" s="296"/>
+      <c r="F73" s="62"/>
+      <c r="G73" s="167"/>
+      <c r="H73" s="167"/>
     </row>
     <row r="74" spans="1:8">
-      <c r="A74" s="158"/>
-[...8 lines deleted...]
-      <c r="H74" s="144"/>
+      <c r="A74" s="181"/>
+      <c r="B74" s="188"/>
+      <c r="C74" s="101" t="s">
+        <v>385</v>
+      </c>
+      <c r="D74" s="69"/>
+      <c r="E74" s="69"/>
+      <c r="F74" s="102"/>
+      <c r="G74" s="167"/>
+      <c r="H74" s="167"/>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" s="158"/>
-[...8 lines deleted...]
-      <c r="H75" s="144"/>
+      <c r="A75" s="181"/>
+      <c r="B75" s="188"/>
+      <c r="C75" s="101" t="s">
+        <v>386</v>
+      </c>
+      <c r="D75" s="69"/>
+      <c r="E75" s="69"/>
+      <c r="F75" s="102"/>
+      <c r="G75" s="167"/>
+      <c r="H75" s="167"/>
     </row>
     <row r="76" spans="1:8">
-      <c r="A76" s="158"/>
-[...54 lines deleted...]
-      <c r="H80" s="737"/>
+      <c r="A76" s="181"/>
+      <c r="B76" s="188"/>
+      <c r="C76" s="101" t="s">
+        <v>387</v>
+      </c>
+      <c r="D76" s="69"/>
+      <c r="E76" s="69"/>
+      <c r="F76" s="102"/>
+      <c r="G76" s="167"/>
+      <c r="H76" s="167"/>
+    </row>
+    <row r="77" spans="1:8" s="55" customFormat="1">
+      <c r="A77" s="174"/>
+      <c r="B77" s="165"/>
+      <c r="C77" s="101" t="s">
+        <v>301</v>
+      </c>
+      <c r="D77" s="68"/>
+      <c r="E77" s="68"/>
+      <c r="F77" s="87"/>
+      <c r="G77" s="167"/>
+      <c r="H77" s="167"/>
+    </row>
+    <row r="78" spans="1:8" s="55" customFormat="1">
+      <c r="A78" s="174"/>
+      <c r="B78" s="165"/>
+      <c r="C78" s="101" t="s">
+        <v>388</v>
+      </c>
+      <c r="D78" s="68"/>
+      <c r="E78" s="68"/>
+      <c r="F78" s="87"/>
+      <c r="G78" s="167"/>
+      <c r="H78" s="167"/>
+    </row>
+    <row r="79" spans="1:8" s="55" customFormat="1" ht="18" customHeight="1">
+      <c r="A79" s="174"/>
+      <c r="B79" s="165"/>
+      <c r="C79" s="18" t="s">
+        <v>920</v>
+      </c>
+      <c r="D79" s="18"/>
+      <c r="E79" s="18"/>
+      <c r="F79" s="18"/>
+      <c r="G79" s="18"/>
+      <c r="H79" s="18"/>
+    </row>
+    <row r="80" spans="1:8" s="55" customFormat="1" ht="18" customHeight="1">
+      <c r="A80" s="174"/>
+      <c r="B80" s="165"/>
+      <c r="C80" s="18"/>
+      <c r="D80" s="18"/>
+      <c r="E80" s="18"/>
+      <c r="F80" s="18"/>
+      <c r="G80" s="18"/>
+      <c r="H80" s="18"/>
     </row>
     <row r="81" spans="1:8" ht="24.95" customHeight="1">
-      <c r="A81" s="158"/>
-[...8 lines deleted...]
-      <c r="H81" s="144"/>
+      <c r="A81" s="181"/>
+      <c r="B81" s="188"/>
+      <c r="C81" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="D81" s="69"/>
+      <c r="E81" s="69"/>
+      <c r="F81" s="102"/>
+      <c r="G81" s="167"/>
+      <c r="H81" s="167"/>
     </row>
     <row r="82" spans="1:8">
-      <c r="A82" s="270"/>
-[...3 lines deleted...]
-      <c r="H82" s="144"/>
+      <c r="A82" s="295"/>
+      <c r="C82" s="63" t="s">
+        <v>302</v>
+      </c>
+      <c r="H82" s="167"/>
     </row>
     <row r="83" spans="1:8" ht="20.25">
-      <c r="A83" s="270"/>
-[...7 lines deleted...]
-      <c r="H83" s="144"/>
+      <c r="A83" s="295"/>
+      <c r="C83" s="190" t="s">
+        <v>291</v>
+      </c>
+      <c r="D83" s="34"/>
+      <c r="E83" s="34"/>
+      <c r="F83" s="34"/>
+      <c r="G83" s="34"/>
+      <c r="H83" s="167"/>
     </row>
     <row r="84" spans="1:8" ht="21" thickBot="1">
-      <c r="A84" s="269"/>
-[...8 lines deleted...]
-      <c r="H84" s="144"/>
+      <c r="A84" s="294"/>
+      <c r="B84" s="293"/>
+      <c r="C84" s="193" t="s">
+        <v>292</v>
+      </c>
+      <c r="D84" s="292"/>
+      <c r="E84" s="292"/>
+      <c r="F84" s="292"/>
+      <c r="G84" s="292"/>
+      <c r="H84" s="167"/>
     </row>
     <row r="85" spans="1:8">
-      <c r="H85" s="144"/>
+      <c r="H85" s="167"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="C79:H80"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="C55:E55"/>
     <mergeCell ref="C47:E47"/>
     <mergeCell ref="C51:E51"/>
     <mergeCell ref="C61:E61"/>
     <mergeCell ref="D70:E70"/>
     <mergeCell ref="C57:E57"/>
     <mergeCell ref="C58:E58"/>
     <mergeCell ref="C59:E59"/>
     <mergeCell ref="C60:E60"/>
     <mergeCell ref="C56:E56"/>
-    <mergeCell ref="C79:H80"/>
-[...3 lines deleted...]
-    <mergeCell ref="C55:E55"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="F1" location="İNDEKS!A1" display="İNDEKS!A1" xr:uid="{F5765C54-7723-45A2-A51C-D4A0083CD225}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="37" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="38" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F45E135-B07D-41AA-85C6-6874C90D5E58}">
   <dimension ref="A1:J91"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="606" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="8.85546875" style="606"/>
+    <col min="1" max="1" width="6.42578125" style="632" customWidth="1"/>
+    <col min="2" max="2" width="53.85546875" style="632" customWidth="1"/>
+    <col min="3" max="3" width="17" style="632" customWidth="1"/>
+    <col min="4" max="4" width="10.140625" style="632" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" style="632" customWidth="1"/>
+    <col min="6" max="6" width="15.42578125" style="632" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.5703125" style="632" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="15.42578125" style="632" customWidth="1"/>
+    <col min="10" max="10" width="21.42578125" style="632" customWidth="1"/>
+    <col min="11" max="16384" width="8.85546875" style="632"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="19.5" thickBot="1">
-      <c r="A1" s="194"/>
-[...9 lines deleted...]
-      <c r="I1" s="604" t="s">
+      <c r="A1" s="217"/>
+      <c r="B1" s="217"/>
+      <c r="C1" s="218" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1" s="218"/>
+      <c r="E1" s="218"/>
+      <c r="F1" s="218"/>
+      <c r="G1" s="218"/>
+      <c r="H1" s="218"/>
+      <c r="I1" s="630" t="s">
+        <v>757</v>
+      </c>
+      <c r="J1" s="631" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" ht="21.75" thickBot="1">
+      <c r="A2" s="771" t="s">
+        <v>759</v>
+      </c>
+      <c r="B2" s="772"/>
+      <c r="C2" s="772"/>
+      <c r="D2" s="772"/>
+      <c r="E2" s="772"/>
+      <c r="F2" s="772"/>
+      <c r="G2" s="772"/>
+      <c r="H2" s="772"/>
+      <c r="I2" s="772"/>
+      <c r="J2" s="772"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="210"/>
+      <c r="B3" s="217"/>
+      <c r="C3" s="218"/>
+      <c r="D3" s="218"/>
+      <c r="E3" s="218"/>
+      <c r="F3" s="219"/>
+      <c r="G3" s="219"/>
+      <c r="H3" s="219"/>
+      <c r="I3" s="219"/>
+      <c r="J3" s="219"/>
+    </row>
+    <row r="4" spans="1:10" ht="15">
+      <c r="A4" s="773"/>
+      <c r="B4" s="776" t="s">
+        <v>136</v>
+      </c>
+      <c r="C4" s="767" t="s">
+        <v>760</v>
+      </c>
+      <c r="D4" s="780" t="s">
+        <v>761</v>
+      </c>
+      <c r="E4" s="781"/>
+      <c r="F4" s="633" t="s">
+        <v>762</v>
+      </c>
+      <c r="G4" s="633" t="s">
         <v>763</v>
       </c>
-      <c r="J1" s="605" t="s">
+      <c r="H4" s="769" t="s">
         <v>764</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="769" t="s">
+      <c r="I4" s="770"/>
+      <c r="J4" s="634" t="s">
         <v>765</v>
       </c>
-      <c r="B2" s="770"/>
-[...45 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" s="772"/>
-[...1 lines deleted...]
-      <c r="C5" s="778"/>
+      <c r="A5" s="774"/>
+      <c r="B5" s="777"/>
+      <c r="C5" s="779"/>
       <c r="D5" s="782"/>
       <c r="E5" s="783"/>
-      <c r="F5" s="777" t="s">
-[...12 lines deleted...]
-        <v>776</v>
+      <c r="F5" s="767" t="s">
+        <v>766</v>
+      </c>
+      <c r="G5" s="767" t="s">
+        <v>767</v>
+      </c>
+      <c r="H5" s="767" t="s">
+        <v>768</v>
+      </c>
+      <c r="I5" s="767" t="s">
+        <v>769</v>
+      </c>
+      <c r="J5" s="767" t="s">
+        <v>770</v>
       </c>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="772"/>
-[...1 lines deleted...]
-      <c r="C6" s="778"/>
+      <c r="A6" s="774"/>
+      <c r="B6" s="777"/>
+      <c r="C6" s="779"/>
       <c r="D6" s="784"/>
       <c r="E6" s="785"/>
-      <c r="F6" s="779"/>
-[...3 lines deleted...]
-      <c r="J6" s="779"/>
+      <c r="F6" s="768"/>
+      <c r="G6" s="768"/>
+      <c r="H6" s="768"/>
+      <c r="I6" s="768"/>
+      <c r="J6" s="768"/>
     </row>
     <row r="7" spans="1:10" ht="15">
-      <c r="A7" s="773"/>
-[...2 lines deleted...]
-      <c r="D7" s="786">
+      <c r="A7" s="775"/>
+      <c r="B7" s="778"/>
+      <c r="C7" s="768"/>
+      <c r="D7" s="769">
         <v>7774497</v>
       </c>
-      <c r="E7" s="787"/>
-      <c r="F7" s="609">
+      <c r="E7" s="770"/>
+      <c r="F7" s="635">
         <v>100000030</v>
       </c>
-      <c r="G7" s="609">
+      <c r="G7" s="635">
         <v>7663561</v>
       </c>
-      <c r="H7" s="609">
+      <c r="H7" s="635">
         <v>88017017</v>
       </c>
-      <c r="I7" s="609">
+      <c r="I7" s="635">
         <v>100013304</v>
       </c>
-      <c r="J7" s="609">
+      <c r="J7" s="635">
         <v>100013305</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="18.75">
-      <c r="A8" s="246">
-[...2 lines deleted...]
-      <c r="B8" s="610" t="s">
+      <c r="A8" s="271">
+        <v>1</v>
+      </c>
+      <c r="B8" s="636" t="s">
+        <v>771</v>
+      </c>
+      <c r="C8" s="637">
+        <v>1</v>
+      </c>
+      <c r="D8" s="766">
+        <v>1</v>
+      </c>
+      <c r="E8" s="766"/>
+      <c r="F8" s="637"/>
+      <c r="G8" s="637"/>
+      <c r="H8" s="637"/>
+      <c r="I8" s="637"/>
+      <c r="J8" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="18.75">
+      <c r="A9" s="271">
+        <v>2</v>
+      </c>
+      <c r="B9" s="636" t="s">
+        <v>772</v>
+      </c>
+      <c r="C9" s="637">
+        <v>1</v>
+      </c>
+      <c r="D9" s="766">
+        <v>1</v>
+      </c>
+      <c r="E9" s="766"/>
+      <c r="F9" s="637">
+        <v>1</v>
+      </c>
+      <c r="G9" s="637"/>
+      <c r="H9" s="637"/>
+      <c r="I9" s="637"/>
+      <c r="J9" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="18.75">
+      <c r="A10" s="271">
+        <v>3</v>
+      </c>
+      <c r="B10" s="636" t="s">
+        <v>773</v>
+      </c>
+      <c r="C10" s="637">
+        <v>1</v>
+      </c>
+      <c r="D10" s="766">
+        <v>1</v>
+      </c>
+      <c r="E10" s="766"/>
+      <c r="F10" s="637">
+        <v>1</v>
+      </c>
+      <c r="G10" s="637"/>
+      <c r="H10" s="637">
+        <v>1</v>
+      </c>
+      <c r="I10" s="637"/>
+      <c r="J10" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="18.75">
+      <c r="A11" s="271">
+        <v>4</v>
+      </c>
+      <c r="B11" s="636" t="s">
+        <v>774</v>
+      </c>
+      <c r="C11" s="637">
+        <v>1</v>
+      </c>
+      <c r="D11" s="766">
+        <v>1</v>
+      </c>
+      <c r="E11" s="766"/>
+      <c r="F11" s="637">
+        <v>1</v>
+      </c>
+      <c r="G11" s="637"/>
+      <c r="H11" s="637">
+        <v>2</v>
+      </c>
+      <c r="I11" s="637"/>
+      <c r="J11" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="18.75">
+      <c r="A12" s="271">
+        <v>5</v>
+      </c>
+      <c r="B12" s="636" t="s">
+        <v>775</v>
+      </c>
+      <c r="C12" s="637">
+        <v>1</v>
+      </c>
+      <c r="D12" s="766">
+        <v>1</v>
+      </c>
+      <c r="E12" s="766"/>
+      <c r="F12" s="637">
+        <v>1</v>
+      </c>
+      <c r="G12" s="637"/>
+      <c r="H12" s="637">
+        <v>2</v>
+      </c>
+      <c r="I12" s="637">
+        <v>1</v>
+      </c>
+      <c r="J12" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="18.75">
+      <c r="A13" s="271">
+        <v>6</v>
+      </c>
+      <c r="B13" s="636" t="s">
+        <v>776</v>
+      </c>
+      <c r="C13" s="637">
+        <v>2</v>
+      </c>
+      <c r="D13" s="766">
+        <v>1</v>
+      </c>
+      <c r="E13" s="766"/>
+      <c r="F13" s="637"/>
+      <c r="G13" s="637">
+        <v>1</v>
+      </c>
+      <c r="H13" s="637"/>
+      <c r="I13" s="637"/>
+      <c r="J13" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="18.75">
+      <c r="A14" s="271">
+        <v>7</v>
+      </c>
+      <c r="B14" s="636" t="s">
         <v>777</v>
       </c>
-      <c r="C8" s="611">
-[...15 lines deleted...]
-      <c r="A9" s="246">
+      <c r="C14" s="637">
         <v>2</v>
       </c>
-      <c r="B9" s="610" t="s">
+      <c r="D14" s="766">
+        <v>1</v>
+      </c>
+      <c r="E14" s="766"/>
+      <c r="F14" s="637">
+        <v>1</v>
+      </c>
+      <c r="G14" s="637">
+        <v>1</v>
+      </c>
+      <c r="H14" s="637"/>
+      <c r="I14" s="637"/>
+      <c r="J14" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="18.75">
+      <c r="A15" s="271">
+        <v>8</v>
+      </c>
+      <c r="B15" s="636" t="s">
         <v>778</v>
       </c>
-      <c r="C9" s="611">
-[...17 lines deleted...]
-      <c r="A10" s="246">
+      <c r="C15" s="637">
+        <v>2</v>
+      </c>
+      <c r="D15" s="766">
+        <v>1</v>
+      </c>
+      <c r="E15" s="766"/>
+      <c r="F15" s="637">
+        <v>1</v>
+      </c>
+      <c r="G15" s="637">
+        <v>1</v>
+      </c>
+      <c r="H15" s="637">
+        <v>1</v>
+      </c>
+      <c r="I15" s="637"/>
+      <c r="J15" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="18.75">
+      <c r="A16" s="271">
+        <v>9</v>
+      </c>
+      <c r="B16" s="636" t="s">
+        <v>779</v>
+      </c>
+      <c r="C16" s="637">
+        <v>2</v>
+      </c>
+      <c r="D16" s="766">
+        <v>1</v>
+      </c>
+      <c r="E16" s="766"/>
+      <c r="F16" s="637">
+        <v>1</v>
+      </c>
+      <c r="G16" s="637">
+        <v>1</v>
+      </c>
+      <c r="H16" s="637">
+        <v>2</v>
+      </c>
+      <c r="I16" s="637"/>
+      <c r="J16" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="18.75">
+      <c r="A17" s="271">
+        <v>10</v>
+      </c>
+      <c r="B17" s="636" t="s">
+        <v>780</v>
+      </c>
+      <c r="C17" s="637">
+        <v>2</v>
+      </c>
+      <c r="D17" s="766">
+        <v>1</v>
+      </c>
+      <c r="E17" s="766"/>
+      <c r="F17" s="637">
+        <v>1</v>
+      </c>
+      <c r="G17" s="637">
+        <v>1</v>
+      </c>
+      <c r="H17" s="637">
+        <v>2</v>
+      </c>
+      <c r="I17" s="637">
+        <v>1</v>
+      </c>
+      <c r="J17" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="18.75">
+      <c r="A18" s="271">
+        <v>11</v>
+      </c>
+      <c r="B18" s="636" t="s">
+        <v>781</v>
+      </c>
+      <c r="C18" s="637">
         <v>3</v>
       </c>
-      <c r="B10" s="610" t="s">
-[...22 lines deleted...]
-      <c r="A11" s="246">
+      <c r="D18" s="766">
+        <v>1</v>
+      </c>
+      <c r="E18" s="766"/>
+      <c r="F18" s="638"/>
+      <c r="G18" s="637">
+        <v>2</v>
+      </c>
+      <c r="H18" s="638"/>
+      <c r="I18" s="638"/>
+      <c r="J18" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="18.75">
+      <c r="A19" s="271">
+        <v>12</v>
+      </c>
+      <c r="B19" s="636" t="s">
+        <v>782</v>
+      </c>
+      <c r="C19" s="637">
+        <v>3</v>
+      </c>
+      <c r="D19" s="766">
+        <v>1</v>
+      </c>
+      <c r="E19" s="766"/>
+      <c r="F19" s="637">
+        <v>1</v>
+      </c>
+      <c r="G19" s="637">
+        <v>2</v>
+      </c>
+      <c r="H19" s="637"/>
+      <c r="I19" s="637"/>
+      <c r="J19" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="18.75">
+      <c r="A20" s="271">
+        <v>13</v>
+      </c>
+      <c r="B20" s="636" t="s">
+        <v>783</v>
+      </c>
+      <c r="C20" s="637">
+        <v>3</v>
+      </c>
+      <c r="D20" s="766">
+        <v>1</v>
+      </c>
+      <c r="E20" s="766"/>
+      <c r="F20" s="637">
+        <v>1</v>
+      </c>
+      <c r="G20" s="637">
+        <v>2</v>
+      </c>
+      <c r="H20" s="637">
+        <v>1</v>
+      </c>
+      <c r="I20" s="637"/>
+      <c r="J20" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="18.75">
+      <c r="A21" s="271">
+        <v>14</v>
+      </c>
+      <c r="B21" s="636" t="s">
+        <v>784</v>
+      </c>
+      <c r="C21" s="637">
+        <v>3</v>
+      </c>
+      <c r="D21" s="766">
+        <v>1</v>
+      </c>
+      <c r="E21" s="766"/>
+      <c r="F21" s="637">
+        <v>1</v>
+      </c>
+      <c r="G21" s="637">
+        <v>2</v>
+      </c>
+      <c r="H21" s="637">
+        <v>2</v>
+      </c>
+      <c r="I21" s="637"/>
+      <c r="J21" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="18.75">
+      <c r="A22" s="271">
+        <v>15</v>
+      </c>
+      <c r="B22" s="636" t="s">
+        <v>785</v>
+      </c>
+      <c r="C22" s="637">
+        <v>3</v>
+      </c>
+      <c r="D22" s="766">
+        <v>1</v>
+      </c>
+      <c r="E22" s="766"/>
+      <c r="F22" s="637">
+        <v>1</v>
+      </c>
+      <c r="G22" s="637">
+        <v>2</v>
+      </c>
+      <c r="H22" s="637">
+        <v>2</v>
+      </c>
+      <c r="I22" s="637">
+        <v>1</v>
+      </c>
+      <c r="J22" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="18.75">
+      <c r="A23" s="271">
+        <v>16</v>
+      </c>
+      <c r="B23" s="636" t="s">
+        <v>786</v>
+      </c>
+      <c r="C23" s="637">
         <v>4</v>
       </c>
-      <c r="B11" s="610" t="s">
-[...13 lines deleted...]
-      <c r="H11" s="611">
+      <c r="D23" s="766">
+        <v>1</v>
+      </c>
+      <c r="E23" s="766"/>
+      <c r="F23" s="637"/>
+      <c r="G23" s="637">
+        <v>3</v>
+      </c>
+      <c r="H23" s="637"/>
+      <c r="I23" s="637"/>
+      <c r="J23" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="18.75">
+      <c r="A24" s="271">
+        <v>17</v>
+      </c>
+      <c r="B24" s="636" t="s">
+        <v>787</v>
+      </c>
+      <c r="C24" s="637">
+        <v>4</v>
+      </c>
+      <c r="D24" s="766">
+        <v>1</v>
+      </c>
+      <c r="E24" s="766"/>
+      <c r="F24" s="637">
+        <v>1</v>
+      </c>
+      <c r="G24" s="637">
+        <v>3</v>
+      </c>
+      <c r="H24" s="637"/>
+      <c r="I24" s="637"/>
+      <c r="J24" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="18.75">
+      <c r="A25" s="271">
+        <v>18</v>
+      </c>
+      <c r="B25" s="636" t="s">
+        <v>788</v>
+      </c>
+      <c r="C25" s="637">
+        <v>4</v>
+      </c>
+      <c r="D25" s="766">
+        <v>1</v>
+      </c>
+      <c r="E25" s="766"/>
+      <c r="F25" s="637">
+        <v>1</v>
+      </c>
+      <c r="G25" s="637">
+        <v>3</v>
+      </c>
+      <c r="H25" s="637">
+        <v>1</v>
+      </c>
+      <c r="I25" s="637"/>
+      <c r="J25" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="18.75">
+      <c r="A26" s="271">
+        <v>19</v>
+      </c>
+      <c r="B26" s="636" t="s">
+        <v>789</v>
+      </c>
+      <c r="C26" s="637">
+        <v>4</v>
+      </c>
+      <c r="D26" s="766">
+        <v>1</v>
+      </c>
+      <c r="E26" s="766"/>
+      <c r="F26" s="637">
+        <v>1</v>
+      </c>
+      <c r="G26" s="637">
+        <v>3</v>
+      </c>
+      <c r="H26" s="637">
         <v>2</v>
       </c>
-      <c r="I11" s="611"/>
-[...5 lines deleted...]
-      <c r="A12" s="246">
+      <c r="I26" s="637"/>
+      <c r="J26" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="18.75">
+      <c r="A27" s="271">
+        <v>20</v>
+      </c>
+      <c r="B27" s="636" t="s">
+        <v>790</v>
+      </c>
+      <c r="C27" s="637">
+        <v>4</v>
+      </c>
+      <c r="D27" s="766">
+        <v>1</v>
+      </c>
+      <c r="E27" s="766"/>
+      <c r="F27" s="637">
+        <v>1</v>
+      </c>
+      <c r="G27" s="637">
+        <v>3</v>
+      </c>
+      <c r="H27" s="637">
+        <v>2</v>
+      </c>
+      <c r="I27" s="637">
+        <v>1</v>
+      </c>
+      <c r="J27" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="18.75">
+      <c r="A28" s="271">
+        <v>21</v>
+      </c>
+      <c r="B28" s="636" t="s">
+        <v>791</v>
+      </c>
+      <c r="C28" s="637">
         <v>5</v>
       </c>
-      <c r="B12" s="610" t="s">
-[...13 lines deleted...]
-      <c r="H12" s="611">
+      <c r="D28" s="766">
+        <v>1</v>
+      </c>
+      <c r="E28" s="766"/>
+      <c r="F28" s="637"/>
+      <c r="G28" s="637">
+        <v>4</v>
+      </c>
+      <c r="H28" s="637"/>
+      <c r="I28" s="637"/>
+      <c r="J28" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="18.75">
+      <c r="A29" s="271">
+        <v>22</v>
+      </c>
+      <c r="B29" s="636" t="s">
+        <v>792</v>
+      </c>
+      <c r="C29" s="637">
+        <v>5</v>
+      </c>
+      <c r="D29" s="766">
+        <v>1</v>
+      </c>
+      <c r="E29" s="766"/>
+      <c r="F29" s="637">
+        <v>1</v>
+      </c>
+      <c r="G29" s="637">
+        <v>4</v>
+      </c>
+      <c r="H29" s="637"/>
+      <c r="I29" s="637"/>
+      <c r="J29" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="18.75">
+      <c r="A30" s="271">
+        <v>23</v>
+      </c>
+      <c r="B30" s="636" t="s">
+        <v>793</v>
+      </c>
+      <c r="C30" s="637">
+        <v>5</v>
+      </c>
+      <c r="D30" s="766">
+        <v>1</v>
+      </c>
+      <c r="E30" s="766"/>
+      <c r="F30" s="637">
+        <v>1</v>
+      </c>
+      <c r="G30" s="637">
+        <v>4</v>
+      </c>
+      <c r="H30" s="637">
+        <v>1</v>
+      </c>
+      <c r="I30" s="637"/>
+      <c r="J30" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="18.75">
+      <c r="A31" s="271">
+        <v>24</v>
+      </c>
+      <c r="B31" s="636" t="s">
+        <v>794</v>
+      </c>
+      <c r="C31" s="637">
+        <v>5</v>
+      </c>
+      <c r="D31" s="766">
+        <v>1</v>
+      </c>
+      <c r="E31" s="766"/>
+      <c r="F31" s="637">
+        <v>1</v>
+      </c>
+      <c r="G31" s="637">
+        <v>4</v>
+      </c>
+      <c r="H31" s="637">
         <v>2</v>
       </c>
-      <c r="I12" s="611">
-[...7 lines deleted...]
-      <c r="A13" s="246">
+      <c r="I31" s="637"/>
+      <c r="J31" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="18.75">
+      <c r="A32" s="271">
+        <v>25</v>
+      </c>
+      <c r="B32" s="636" t="s">
+        <v>795</v>
+      </c>
+      <c r="C32" s="637">
+        <v>5</v>
+      </c>
+      <c r="D32" s="766">
+        <v>1</v>
+      </c>
+      <c r="E32" s="766"/>
+      <c r="F32" s="637">
+        <v>1</v>
+      </c>
+      <c r="G32" s="637">
+        <v>4</v>
+      </c>
+      <c r="H32" s="637">
+        <v>2</v>
+      </c>
+      <c r="I32" s="637">
+        <v>1</v>
+      </c>
+      <c r="J32" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="18.75">
+      <c r="A33" s="271">
+        <v>26</v>
+      </c>
+      <c r="B33" s="636" t="s">
+        <v>796</v>
+      </c>
+      <c r="C33" s="637">
         <v>6</v>
       </c>
-      <c r="B13" s="610" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="611">
+      <c r="D33" s="766">
+        <v>1</v>
+      </c>
+      <c r="E33" s="766"/>
+      <c r="F33" s="637"/>
+      <c r="G33" s="637">
+        <v>5</v>
+      </c>
+      <c r="H33" s="637"/>
+      <c r="I33" s="637"/>
+      <c r="J33" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="18.75">
+      <c r="A34" s="271">
+        <v>27</v>
+      </c>
+      <c r="B34" s="636" t="s">
+        <v>797</v>
+      </c>
+      <c r="C34" s="637">
+        <v>6</v>
+      </c>
+      <c r="D34" s="766">
+        <v>1</v>
+      </c>
+      <c r="E34" s="766"/>
+      <c r="F34" s="637">
+        <v>1</v>
+      </c>
+      <c r="G34" s="637">
+        <v>5</v>
+      </c>
+      <c r="H34" s="637"/>
+      <c r="I34" s="637"/>
+      <c r="J34" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="18.75">
+      <c r="A35" s="271">
+        <v>28</v>
+      </c>
+      <c r="B35" s="636" t="s">
+        <v>798</v>
+      </c>
+      <c r="C35" s="637">
+        <v>6</v>
+      </c>
+      <c r="D35" s="766">
+        <v>1</v>
+      </c>
+      <c r="E35" s="766"/>
+      <c r="F35" s="637">
+        <v>1</v>
+      </c>
+      <c r="G35" s="637">
+        <v>5</v>
+      </c>
+      <c r="H35" s="637">
+        <v>1</v>
+      </c>
+      <c r="I35" s="637"/>
+      <c r="J35" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="18.75">
+      <c r="A36" s="271">
+        <v>29</v>
+      </c>
+      <c r="B36" s="636" t="s">
+        <v>799</v>
+      </c>
+      <c r="C36" s="637">
+        <v>6</v>
+      </c>
+      <c r="D36" s="766">
+        <v>1</v>
+      </c>
+      <c r="E36" s="766"/>
+      <c r="F36" s="637">
+        <v>1</v>
+      </c>
+      <c r="G36" s="637">
+        <v>5</v>
+      </c>
+      <c r="H36" s="637">
         <v>2</v>
       </c>
-      <c r="D13" s="768">
-[...14 lines deleted...]
-      <c r="A14" s="246">
+      <c r="I36" s="637"/>
+      <c r="J36" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="18.75">
+      <c r="A37" s="271">
+        <v>30</v>
+      </c>
+      <c r="B37" s="636" t="s">
+        <v>800</v>
+      </c>
+      <c r="C37" s="637">
+        <v>6</v>
+      </c>
+      <c r="D37" s="766">
+        <v>1</v>
+      </c>
+      <c r="E37" s="766"/>
+      <c r="F37" s="637">
+        <v>1</v>
+      </c>
+      <c r="G37" s="637">
+        <v>5</v>
+      </c>
+      <c r="H37" s="637">
+        <v>2</v>
+      </c>
+      <c r="I37" s="637">
+        <v>1</v>
+      </c>
+      <c r="J37" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="18.75">
+      <c r="A38" s="271">
+        <v>31</v>
+      </c>
+      <c r="B38" s="636" t="s">
+        <v>801</v>
+      </c>
+      <c r="C38" s="637">
         <v>7</v>
       </c>
-      <c r="B14" s="610" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="611">
+      <c r="D38" s="766">
+        <v>1</v>
+      </c>
+      <c r="E38" s="766"/>
+      <c r="F38" s="637"/>
+      <c r="G38" s="637">
+        <v>6</v>
+      </c>
+      <c r="H38" s="637"/>
+      <c r="I38" s="637"/>
+      <c r="J38" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="18.75">
+      <c r="A39" s="271">
+        <v>32</v>
+      </c>
+      <c r="B39" s="636" t="s">
+        <v>802</v>
+      </c>
+      <c r="C39" s="637">
+        <v>7</v>
+      </c>
+      <c r="D39" s="766">
+        <v>1</v>
+      </c>
+      <c r="E39" s="766"/>
+      <c r="F39" s="637">
+        <v>1</v>
+      </c>
+      <c r="G39" s="637">
+        <v>6</v>
+      </c>
+      <c r="H39" s="637"/>
+      <c r="I39" s="637"/>
+      <c r="J39" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="18.75">
+      <c r="A40" s="271">
+        <v>33</v>
+      </c>
+      <c r="B40" s="636" t="s">
+        <v>803</v>
+      </c>
+      <c r="C40" s="637">
+        <v>7</v>
+      </c>
+      <c r="D40" s="766">
+        <v>1</v>
+      </c>
+      <c r="E40" s="766"/>
+      <c r="F40" s="637">
+        <v>1</v>
+      </c>
+      <c r="G40" s="637">
+        <v>6</v>
+      </c>
+      <c r="H40" s="637">
+        <v>1</v>
+      </c>
+      <c r="I40" s="637"/>
+      <c r="J40" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="18.75">
+      <c r="A41" s="271">
+        <v>34</v>
+      </c>
+      <c r="B41" s="636" t="s">
+        <v>804</v>
+      </c>
+      <c r="C41" s="637">
+        <v>7</v>
+      </c>
+      <c r="D41" s="766">
+        <v>1</v>
+      </c>
+      <c r="E41" s="766"/>
+      <c r="F41" s="637">
+        <v>1</v>
+      </c>
+      <c r="G41" s="637">
+        <v>6</v>
+      </c>
+      <c r="H41" s="637">
         <v>2</v>
       </c>
-      <c r="D14" s="768">
-[...16 lines deleted...]
-      <c r="A15" s="246">
+      <c r="I41" s="637"/>
+      <c r="J41" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="18.75">
+      <c r="A42" s="271">
+        <v>35</v>
+      </c>
+      <c r="B42" s="636" t="s">
+        <v>805</v>
+      </c>
+      <c r="C42" s="637">
+        <v>7</v>
+      </c>
+      <c r="D42" s="766">
+        <v>1</v>
+      </c>
+      <c r="E42" s="766"/>
+      <c r="F42" s="637">
+        <v>1</v>
+      </c>
+      <c r="G42" s="637">
+        <v>6</v>
+      </c>
+      <c r="H42" s="637">
+        <v>2</v>
+      </c>
+      <c r="I42" s="637">
+        <v>1</v>
+      </c>
+      <c r="J42" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="18.75">
+      <c r="A43" s="271">
+        <v>36</v>
+      </c>
+      <c r="B43" s="636" t="s">
+        <v>806</v>
+      </c>
+      <c r="C43" s="637">
         <v>8</v>
       </c>
-      <c r="B15" s="610" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="611">
+      <c r="D43" s="766">
+        <v>1</v>
+      </c>
+      <c r="E43" s="766"/>
+      <c r="F43" s="637"/>
+      <c r="G43" s="637">
+        <v>7</v>
+      </c>
+      <c r="H43" s="637"/>
+      <c r="I43" s="637"/>
+      <c r="J43" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="18.75">
+      <c r="A44" s="271">
+        <v>37</v>
+      </c>
+      <c r="B44" s="636" t="s">
+        <v>807</v>
+      </c>
+      <c r="C44" s="637">
+        <v>8</v>
+      </c>
+      <c r="D44" s="766">
+        <v>1</v>
+      </c>
+      <c r="E44" s="766"/>
+      <c r="F44" s="637">
+        <v>1</v>
+      </c>
+      <c r="G44" s="637">
+        <v>7</v>
+      </c>
+      <c r="H44" s="637"/>
+      <c r="I44" s="637"/>
+      <c r="J44" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="18.75">
+      <c r="A45" s="271">
+        <v>38</v>
+      </c>
+      <c r="B45" s="636" t="s">
+        <v>808</v>
+      </c>
+      <c r="C45" s="637">
+        <v>8</v>
+      </c>
+      <c r="D45" s="766">
+        <v>1</v>
+      </c>
+      <c r="E45" s="766"/>
+      <c r="F45" s="637">
+        <v>1</v>
+      </c>
+      <c r="G45" s="637">
+        <v>7</v>
+      </c>
+      <c r="H45" s="637">
+        <v>1</v>
+      </c>
+      <c r="I45" s="637"/>
+      <c r="J45" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="18.75">
+      <c r="A46" s="271">
+        <v>39</v>
+      </c>
+      <c r="B46" s="636" t="s">
+        <v>809</v>
+      </c>
+      <c r="C46" s="637">
+        <v>8</v>
+      </c>
+      <c r="D46" s="766">
+        <v>1</v>
+      </c>
+      <c r="E46" s="766"/>
+      <c r="F46" s="637">
+        <v>1</v>
+      </c>
+      <c r="G46" s="637">
+        <v>7</v>
+      </c>
+      <c r="H46" s="637">
         <v>2</v>
       </c>
-      <c r="D15" s="768">
-[...24 lines deleted...]
-      <c r="C16" s="611">
+      <c r="I46" s="637"/>
+      <c r="J46" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="18.75">
+      <c r="A47" s="271">
+        <v>40</v>
+      </c>
+      <c r="B47" s="636" t="s">
+        <v>810</v>
+      </c>
+      <c r="C47" s="637">
+        <v>8</v>
+      </c>
+      <c r="D47" s="766">
+        <v>1</v>
+      </c>
+      <c r="E47" s="766"/>
+      <c r="F47" s="637">
+        <v>1</v>
+      </c>
+      <c r="G47" s="637">
+        <v>7</v>
+      </c>
+      <c r="H47" s="637">
         <v>2</v>
       </c>
-      <c r="D16" s="768">
-[...701 lines deleted...]
-      <c r="B42" s="610" t="s">
+      <c r="I47" s="637">
+        <v>1</v>
+      </c>
+      <c r="J47" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="18.75">
+      <c r="A48" s="639"/>
+      <c r="B48" s="217"/>
+      <c r="C48" s="266"/>
+      <c r="D48" s="266"/>
+      <c r="E48" s="266"/>
+      <c r="F48" s="266"/>
+      <c r="G48" s="266"/>
+      <c r="H48" s="266"/>
+      <c r="I48" s="266"/>
+      <c r="J48" s="266"/>
+    </row>
+    <row r="49" spans="1:10" ht="18.75">
+      <c r="A49" s="639"/>
+      <c r="B49" s="640" t="s">
+        <v>515</v>
+      </c>
+      <c r="C49" s="641"/>
+      <c r="D49" s="641"/>
+      <c r="E49" s="641"/>
+      <c r="F49" s="641"/>
+      <c r="G49" s="641"/>
+      <c r="H49" s="642"/>
+      <c r="I49" s="266"/>
+      <c r="J49" s="266"/>
+    </row>
+    <row r="50" spans="1:10" ht="18.75">
+      <c r="A50" s="639"/>
+      <c r="B50" s="643"/>
+      <c r="C50" s="266"/>
+      <c r="D50" s="266"/>
+      <c r="E50" s="266"/>
+      <c r="F50" s="266"/>
+      <c r="G50" s="266"/>
+      <c r="H50" s="644"/>
+      <c r="I50" s="266"/>
+      <c r="J50" s="266"/>
+    </row>
+    <row r="51" spans="1:10" ht="18.75">
+      <c r="A51" s="639"/>
+      <c r="B51" s="643" t="s">
         <v>811</v>
       </c>
-      <c r="C42" s="611">
-[...26 lines deleted...]
-      <c r="B43" s="610" t="s">
+      <c r="C51" s="266"/>
+      <c r="D51" s="266"/>
+      <c r="E51" s="266"/>
+      <c r="F51" s="266"/>
+      <c r="G51" s="266"/>
+      <c r="H51" s="644"/>
+      <c r="I51" s="266"/>
+      <c r="J51" s="266"/>
+    </row>
+    <row r="52" spans="1:10" ht="18.75">
+      <c r="A52" s="639"/>
+      <c r="B52" s="645" t="s">
         <v>812</v>
       </c>
-      <c r="C43" s="611">
-[...20 lines deleted...]
-      <c r="B44" s="610" t="s">
+      <c r="C52" s="266"/>
+      <c r="D52" s="266"/>
+      <c r="E52" s="266"/>
+      <c r="F52" s="266"/>
+      <c r="G52" s="266"/>
+      <c r="H52" s="644"/>
+      <c r="I52" s="266"/>
+      <c r="J52" s="266"/>
+    </row>
+    <row r="53" spans="1:10" ht="18.75">
+      <c r="A53" s="639"/>
+      <c r="B53" s="645" t="s">
         <v>813</v>
       </c>
-      <c r="C44" s="611">
-[...22 lines deleted...]
-      <c r="B45" s="610" t="s">
+      <c r="C53" s="266"/>
+      <c r="D53" s="266"/>
+      <c r="E53" s="266"/>
+      <c r="F53" s="266"/>
+      <c r="G53" s="266"/>
+      <c r="H53" s="644"/>
+      <c r="I53" s="266"/>
+      <c r="J53" s="266"/>
+    </row>
+    <row r="54" spans="1:10" ht="18.75">
+      <c r="A54" s="639"/>
+      <c r="B54" s="646" t="s">
         <v>814</v>
       </c>
-      <c r="C45" s="611">
-[...24 lines deleted...]
-      <c r="B46" s="610" t="s">
+      <c r="C54" s="647"/>
+      <c r="D54" s="647"/>
+      <c r="E54" s="647"/>
+      <c r="F54" s="647"/>
+      <c r="G54" s="647"/>
+      <c r="H54" s="249"/>
+      <c r="I54" s="266"/>
+      <c r="J54" s="266"/>
+    </row>
+    <row r="55" spans="1:10" ht="18.75">
+      <c r="A55" s="639"/>
+      <c r="B55" s="217"/>
+      <c r="C55" s="266"/>
+      <c r="D55" s="266"/>
+      <c r="E55" s="266"/>
+      <c r="F55" s="266"/>
+      <c r="G55" s="266"/>
+      <c r="H55" s="266"/>
+      <c r="I55" s="266"/>
+      <c r="J55" s="266"/>
+    </row>
+    <row r="56" spans="1:10" ht="19.5" thickBot="1">
+      <c r="A56" s="639"/>
+      <c r="B56" s="217"/>
+      <c r="C56" s="266"/>
+      <c r="D56" s="266"/>
+      <c r="E56" s="266"/>
+      <c r="F56" s="266"/>
+      <c r="G56" s="266"/>
+      <c r="H56" s="266"/>
+      <c r="I56" s="266"/>
+      <c r="J56" s="266"/>
+    </row>
+    <row r="57" spans="1:10" ht="21.75" thickBot="1">
+      <c r="A57" s="771" t="s">
         <v>815</v>
       </c>
-      <c r="C46" s="611">
-[...180 lines deleted...]
-      <c r="J57" s="770"/>
+      <c r="B57" s="772"/>
+      <c r="C57" s="772"/>
+      <c r="D57" s="772"/>
+      <c r="E57" s="772"/>
+      <c r="F57" s="772"/>
+      <c r="G57" s="772"/>
+      <c r="H57" s="772"/>
+      <c r="I57" s="772"/>
+      <c r="J57" s="772"/>
     </row>
     <row r="58" spans="1:10">
-      <c r="A58" s="187"/>
-[...8 lines deleted...]
-      <c r="J58" s="196"/>
+      <c r="A58" s="210"/>
+      <c r="B58" s="217"/>
+      <c r="C58" s="218"/>
+      <c r="D58" s="218"/>
+      <c r="E58" s="218"/>
+      <c r="F58" s="219"/>
+      <c r="G58" s="219"/>
+      <c r="H58" s="219"/>
+      <c r="I58" s="219"/>
+      <c r="J58" s="219"/>
     </row>
     <row r="59" spans="1:10" ht="15">
-      <c r="A59" s="771"/>
-[...4 lines deleted...]
-        <v>766</v>
+      <c r="A59" s="773"/>
+      <c r="B59" s="776" t="s">
+        <v>136</v>
+      </c>
+      <c r="C59" s="767" t="s">
+        <v>760</v>
       </c>
       <c r="D59" s="780" t="s">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="E59" s="781"/>
-      <c r="F59" s="607" t="s">
-[...10 lines deleted...]
-        <v>771</v>
+      <c r="F59" s="633" t="s">
+        <v>762</v>
+      </c>
+      <c r="G59" s="633" t="s">
+        <v>763</v>
+      </c>
+      <c r="H59" s="769" t="s">
+        <v>764</v>
+      </c>
+      <c r="I59" s="770"/>
+      <c r="J59" s="634" t="s">
+        <v>765</v>
       </c>
     </row>
     <row r="60" spans="1:10">
-      <c r="A60" s="772"/>
-[...1 lines deleted...]
-      <c r="C60" s="778"/>
+      <c r="A60" s="774"/>
+      <c r="B60" s="777"/>
+      <c r="C60" s="779"/>
       <c r="D60" s="782"/>
       <c r="E60" s="783"/>
-      <c r="F60" s="777" t="s">
-[...12 lines deleted...]
-        <v>776</v>
+      <c r="F60" s="767" t="s">
+        <v>766</v>
+      </c>
+      <c r="G60" s="767" t="s">
+        <v>767</v>
+      </c>
+      <c r="H60" s="767" t="s">
+        <v>768</v>
+      </c>
+      <c r="I60" s="767" t="s">
+        <v>769</v>
+      </c>
+      <c r="J60" s="767" t="s">
+        <v>770</v>
       </c>
     </row>
     <row r="61" spans="1:10">
-      <c r="A61" s="772"/>
-[...1 lines deleted...]
-      <c r="C61" s="778"/>
+      <c r="A61" s="774"/>
+      <c r="B61" s="777"/>
+      <c r="C61" s="779"/>
       <c r="D61" s="784"/>
       <c r="E61" s="785"/>
-      <c r="F61" s="779"/>
-[...3 lines deleted...]
-      <c r="J61" s="779"/>
+      <c r="F61" s="768"/>
+      <c r="G61" s="768"/>
+      <c r="H61" s="768"/>
+      <c r="I61" s="768"/>
+      <c r="J61" s="768"/>
     </row>
     <row r="62" spans="1:10" ht="15">
-      <c r="A62" s="773"/>
-[...2 lines deleted...]
-      <c r="D62" s="786">
+      <c r="A62" s="775"/>
+      <c r="B62" s="778"/>
+      <c r="C62" s="768"/>
+      <c r="D62" s="769">
         <v>7774497</v>
       </c>
-      <c r="E62" s="787"/>
-      <c r="F62" s="609">
+      <c r="E62" s="770"/>
+      <c r="F62" s="635">
         <v>100000030</v>
       </c>
-      <c r="G62" s="609">
+      <c r="G62" s="635">
         <v>7663561</v>
       </c>
-      <c r="H62" s="609">
+      <c r="H62" s="635">
         <v>88017017</v>
       </c>
-      <c r="I62" s="609">
+      <c r="I62" s="635">
         <v>100013304</v>
       </c>
-      <c r="J62" s="609">
+      <c r="J62" s="635">
         <v>100013305</v>
       </c>
     </row>
     <row r="63" spans="1:10" ht="18.75">
-      <c r="A63" s="246">
-[...2 lines deleted...]
-      <c r="B63" s="610" t="s">
+      <c r="A63" s="271">
+        <v>1</v>
+      </c>
+      <c r="B63" s="636" t="s">
+        <v>771</v>
+      </c>
+      <c r="C63" s="637">
+        <v>1</v>
+      </c>
+      <c r="D63" s="766">
+        <v>1</v>
+      </c>
+      <c r="E63" s="766"/>
+      <c r="F63" s="637"/>
+      <c r="G63" s="637">
+        <v>1</v>
+      </c>
+      <c r="H63" s="637"/>
+      <c r="I63" s="637"/>
+      <c r="J63" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="18.75">
+      <c r="A64" s="271">
+        <v>2</v>
+      </c>
+      <c r="B64" s="636" t="s">
+        <v>772</v>
+      </c>
+      <c r="C64" s="637">
+        <v>1</v>
+      </c>
+      <c r="D64" s="766">
+        <v>1</v>
+      </c>
+      <c r="E64" s="766"/>
+      <c r="F64" s="637">
+        <v>1</v>
+      </c>
+      <c r="G64" s="637">
+        <v>1</v>
+      </c>
+      <c r="H64" s="637"/>
+      <c r="I64" s="637"/>
+      <c r="J64" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="18.75">
+      <c r="A65" s="271">
+        <v>3</v>
+      </c>
+      <c r="B65" s="636" t="s">
+        <v>773</v>
+      </c>
+      <c r="C65" s="637">
+        <v>1</v>
+      </c>
+      <c r="D65" s="766">
+        <v>1</v>
+      </c>
+      <c r="E65" s="766"/>
+      <c r="F65" s="637">
+        <v>1</v>
+      </c>
+      <c r="G65" s="637">
+        <v>1</v>
+      </c>
+      <c r="H65" s="637">
+        <v>1</v>
+      </c>
+      <c r="I65" s="637"/>
+      <c r="J65" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="18.75">
+      <c r="A66" s="271">
+        <v>4</v>
+      </c>
+      <c r="B66" s="636" t="s">
+        <v>774</v>
+      </c>
+      <c r="C66" s="637">
+        <v>1</v>
+      </c>
+      <c r="D66" s="766">
+        <v>1</v>
+      </c>
+      <c r="E66" s="766"/>
+      <c r="F66" s="637">
+        <v>1</v>
+      </c>
+      <c r="G66" s="637">
+        <v>1</v>
+      </c>
+      <c r="H66" s="637">
+        <v>2</v>
+      </c>
+      <c r="I66" s="637"/>
+      <c r="J66" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="18.75">
+      <c r="A67" s="271">
+        <v>5</v>
+      </c>
+      <c r="B67" s="636" t="s">
+        <v>775</v>
+      </c>
+      <c r="C67" s="637">
+        <v>1</v>
+      </c>
+      <c r="D67" s="766">
+        <v>1</v>
+      </c>
+      <c r="E67" s="766"/>
+      <c r="F67" s="637">
+        <v>1</v>
+      </c>
+      <c r="G67" s="637">
+        <v>1</v>
+      </c>
+      <c r="H67" s="637"/>
+      <c r="I67" s="637">
+        <v>1</v>
+      </c>
+      <c r="J67" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="18.75">
+      <c r="A68" s="271">
+        <v>6</v>
+      </c>
+      <c r="B68" s="636" t="s">
+        <v>776</v>
+      </c>
+      <c r="C68" s="637">
+        <v>2</v>
+      </c>
+      <c r="D68" s="766">
+        <v>1</v>
+      </c>
+      <c r="E68" s="766"/>
+      <c r="F68" s="637"/>
+      <c r="G68" s="637">
+        <v>3</v>
+      </c>
+      <c r="H68" s="637"/>
+      <c r="I68" s="637"/>
+      <c r="J68" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="18.75">
+      <c r="A69" s="271">
+        <v>7</v>
+      </c>
+      <c r="B69" s="636" t="s">
         <v>777</v>
       </c>
-      <c r="C63" s="611">
-[...17 lines deleted...]
-      <c r="A64" s="246">
+      <c r="C69" s="637">
         <v>2</v>
       </c>
-      <c r="B64" s="610" t="s">
+      <c r="D69" s="766">
+        <v>1</v>
+      </c>
+      <c r="E69" s="766"/>
+      <c r="F69" s="637">
+        <v>1</v>
+      </c>
+      <c r="G69" s="637">
+        <v>3</v>
+      </c>
+      <c r="H69" s="637"/>
+      <c r="I69" s="637"/>
+      <c r="J69" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="18.75">
+      <c r="A70" s="271">
+        <v>8</v>
+      </c>
+      <c r="B70" s="636" t="s">
         <v>778</v>
       </c>
-      <c r="C64" s="611">
-[...19 lines deleted...]
-      <c r="A65" s="246">
+      <c r="C70" s="637">
+        <v>2</v>
+      </c>
+      <c r="D70" s="766">
+        <v>1</v>
+      </c>
+      <c r="E70" s="766"/>
+      <c r="F70" s="637">
+        <v>1</v>
+      </c>
+      <c r="G70" s="637">
         <v>3</v>
       </c>
-      <c r="B65" s="610" t="s">
+      <c r="H70" s="637">
+        <v>1</v>
+      </c>
+      <c r="I70" s="637"/>
+      <c r="J70" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="18.75">
+      <c r="A71" s="271">
+        <v>9</v>
+      </c>
+      <c r="B71" s="636" t="s">
         <v>779</v>
       </c>
-      <c r="C65" s="611">
-[...21 lines deleted...]
-      <c r="A66" s="246">
+      <c r="C71" s="637">
+        <v>2</v>
+      </c>
+      <c r="D71" s="766">
+        <v>1</v>
+      </c>
+      <c r="E71" s="766"/>
+      <c r="F71" s="637">
+        <v>1</v>
+      </c>
+      <c r="G71" s="637">
+        <v>3</v>
+      </c>
+      <c r="H71" s="637">
+        <v>2</v>
+      </c>
+      <c r="I71" s="637"/>
+      <c r="J71" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="18.75">
+      <c r="A72" s="271">
+        <v>10</v>
+      </c>
+      <c r="B72" s="636" t="s">
+        <v>780</v>
+      </c>
+      <c r="C72" s="637">
+        <v>2</v>
+      </c>
+      <c r="D72" s="766">
+        <v>1</v>
+      </c>
+      <c r="E72" s="766"/>
+      <c r="F72" s="637">
+        <v>1</v>
+      </c>
+      <c r="G72" s="637">
+        <v>3</v>
+      </c>
+      <c r="H72" s="637"/>
+      <c r="I72" s="637">
+        <v>1</v>
+      </c>
+      <c r="J72" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="18.75">
+      <c r="A73" s="271">
+        <v>11</v>
+      </c>
+      <c r="B73" s="636" t="s">
+        <v>781</v>
+      </c>
+      <c r="C73" s="637">
+        <v>3</v>
+      </c>
+      <c r="D73" s="766">
+        <v>1</v>
+      </c>
+      <c r="E73" s="766"/>
+      <c r="F73" s="638"/>
+      <c r="G73" s="637">
+        <v>5</v>
+      </c>
+      <c r="H73" s="638"/>
+      <c r="I73" s="638"/>
+      <c r="J73" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="18.75">
+      <c r="A74" s="271">
+        <v>12</v>
+      </c>
+      <c r="B74" s="636" t="s">
+        <v>782</v>
+      </c>
+      <c r="C74" s="637">
+        <v>3</v>
+      </c>
+      <c r="D74" s="766">
+        <v>1</v>
+      </c>
+      <c r="E74" s="766"/>
+      <c r="F74" s="637">
+        <v>1</v>
+      </c>
+      <c r="G74" s="637">
+        <v>5</v>
+      </c>
+      <c r="H74" s="637"/>
+      <c r="I74" s="637"/>
+      <c r="J74" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="18.75">
+      <c r="A75" s="271">
+        <v>13</v>
+      </c>
+      <c r="B75" s="636" t="s">
+        <v>783</v>
+      </c>
+      <c r="C75" s="637">
+        <v>3</v>
+      </c>
+      <c r="D75" s="766">
+        <v>1</v>
+      </c>
+      <c r="E75" s="766"/>
+      <c r="F75" s="637">
+        <v>1</v>
+      </c>
+      <c r="G75" s="637">
+        <v>5</v>
+      </c>
+      <c r="H75" s="637">
+        <v>1</v>
+      </c>
+      <c r="I75" s="637"/>
+      <c r="J75" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="18.75">
+      <c r="A76" s="271">
+        <v>14</v>
+      </c>
+      <c r="B76" s="636" t="s">
+        <v>784</v>
+      </c>
+      <c r="C76" s="637">
+        <v>3</v>
+      </c>
+      <c r="D76" s="766">
+        <v>1</v>
+      </c>
+      <c r="E76" s="766"/>
+      <c r="F76" s="637">
+        <v>1</v>
+      </c>
+      <c r="G76" s="637">
+        <v>5</v>
+      </c>
+      <c r="H76" s="637">
+        <v>2</v>
+      </c>
+      <c r="I76" s="637"/>
+      <c r="J76" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="18.75">
+      <c r="A77" s="271">
+        <v>15</v>
+      </c>
+      <c r="B77" s="636" t="s">
+        <v>785</v>
+      </c>
+      <c r="C77" s="637">
+        <v>3</v>
+      </c>
+      <c r="D77" s="766">
+        <v>1</v>
+      </c>
+      <c r="E77" s="766"/>
+      <c r="F77" s="637">
+        <v>1</v>
+      </c>
+      <c r="G77" s="637">
+        <v>5</v>
+      </c>
+      <c r="H77" s="637"/>
+      <c r="I77" s="637">
+        <v>1</v>
+      </c>
+      <c r="J77" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="18.75">
+      <c r="A78" s="271">
+        <v>16</v>
+      </c>
+      <c r="B78" s="636" t="s">
+        <v>786</v>
+      </c>
+      <c r="C78" s="637">
         <v>4</v>
       </c>
-      <c r="B66" s="610" t="s">
-[...15 lines deleted...]
-      <c r="H66" s="611">
+      <c r="D78" s="766">
+        <v>1</v>
+      </c>
+      <c r="E78" s="766"/>
+      <c r="F78" s="637"/>
+      <c r="G78" s="637">
+        <v>7</v>
+      </c>
+      <c r="H78" s="637"/>
+      <c r="I78" s="637"/>
+      <c r="J78" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="18.75">
+      <c r="A79" s="271">
+        <v>17</v>
+      </c>
+      <c r="B79" s="636" t="s">
+        <v>787</v>
+      </c>
+      <c r="C79" s="637">
+        <v>4</v>
+      </c>
+      <c r="D79" s="766">
+        <v>1</v>
+      </c>
+      <c r="E79" s="766"/>
+      <c r="F79" s="637">
+        <v>1</v>
+      </c>
+      <c r="G79" s="637">
+        <v>7</v>
+      </c>
+      <c r="H79" s="637"/>
+      <c r="I79" s="637"/>
+      <c r="J79" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="18.75">
+      <c r="A80" s="271">
+        <v>18</v>
+      </c>
+      <c r="B80" s="636" t="s">
+        <v>788</v>
+      </c>
+      <c r="C80" s="637">
+        <v>4</v>
+      </c>
+      <c r="D80" s="766">
+        <v>1</v>
+      </c>
+      <c r="E80" s="766"/>
+      <c r="F80" s="637">
+        <v>1</v>
+      </c>
+      <c r="G80" s="637">
+        <v>7</v>
+      </c>
+      <c r="H80" s="637">
+        <v>1</v>
+      </c>
+      <c r="I80" s="637"/>
+      <c r="J80" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="18.75">
+      <c r="A81" s="271">
+        <v>19</v>
+      </c>
+      <c r="B81" s="636" t="s">
+        <v>789</v>
+      </c>
+      <c r="C81" s="637">
+        <v>4</v>
+      </c>
+      <c r="D81" s="766">
+        <v>1</v>
+      </c>
+      <c r="E81" s="766"/>
+      <c r="F81" s="637">
+        <v>1</v>
+      </c>
+      <c r="G81" s="637">
+        <v>7</v>
+      </c>
+      <c r="H81" s="637">
         <v>2</v>
       </c>
-      <c r="I66" s="611"/>
-[...57 lines deleted...]
-      <c r="A69" s="246">
+      <c r="I81" s="637"/>
+      <c r="J81" s="637">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="18.75">
+      <c r="A82" s="271">
+        <v>20</v>
+      </c>
+      <c r="B82" s="636" t="s">
+        <v>790</v>
+      </c>
+      <c r="C82" s="637">
+        <v>4</v>
+      </c>
+      <c r="D82" s="766">
+        <v>1</v>
+      </c>
+      <c r="E82" s="766"/>
+      <c r="F82" s="637">
+        <v>1</v>
+      </c>
+      <c r="G82" s="637">
         <v>7</v>
       </c>
-      <c r="B69" s="610" t="s">
-[...369 lines deleted...]
-      <c r="J82" s="611">
+      <c r="H82" s="637"/>
+      <c r="I82" s="637">
+        <v>1</v>
+      </c>
+      <c r="J82" s="637">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:10">
-      <c r="A83" s="194"/>
-[...8 lines deleted...]
-      <c r="J83" s="195"/>
+      <c r="A83" s="217"/>
+      <c r="B83" s="217"/>
+      <c r="C83" s="218"/>
+      <c r="D83" s="218"/>
+      <c r="E83" s="218"/>
+      <c r="F83" s="218"/>
+      <c r="G83" s="218"/>
+      <c r="H83" s="218"/>
+      <c r="I83" s="218"/>
+      <c r="J83" s="218"/>
     </row>
     <row r="84" spans="1:10" ht="18.75">
-      <c r="A84" s="194"/>
-[...10 lines deleted...]
-      <c r="J84" s="195"/>
+      <c r="A84" s="217"/>
+      <c r="B84" s="640" t="s">
+        <v>515</v>
+      </c>
+      <c r="C84" s="641"/>
+      <c r="D84" s="641"/>
+      <c r="E84" s="641"/>
+      <c r="F84" s="641"/>
+      <c r="G84" s="641"/>
+      <c r="H84" s="648"/>
+      <c r="I84" s="218"/>
+      <c r="J84" s="218"/>
     </row>
     <row r="85" spans="1:10" ht="18.75">
-      <c r="A85" s="194"/>
-[...8 lines deleted...]
-      <c r="J85" s="195"/>
+      <c r="A85" s="217"/>
+      <c r="B85" s="643"/>
+      <c r="C85" s="266"/>
+      <c r="D85" s="266"/>
+      <c r="E85" s="266"/>
+      <c r="F85" s="266"/>
+      <c r="G85" s="266"/>
+      <c r="H85" s="649"/>
+      <c r="I85" s="218"/>
+      <c r="J85" s="218"/>
     </row>
     <row r="86" spans="1:10" ht="18" customHeight="1">
-      <c r="A86" s="194"/>
-[...10 lines deleted...]
-      <c r="J86" s="195"/>
+      <c r="A86" s="217"/>
+      <c r="B86" s="643" t="s">
+        <v>811</v>
+      </c>
+      <c r="C86" s="266"/>
+      <c r="D86" s="266"/>
+      <c r="E86" s="266"/>
+      <c r="F86" s="266"/>
+      <c r="G86" s="266"/>
+      <c r="H86" s="649"/>
+      <c r="I86" s="218"/>
+      <c r="J86" s="218"/>
     </row>
     <row r="87" spans="1:10" ht="18" customHeight="1">
-      <c r="A87" s="194"/>
-[...10 lines deleted...]
-      <c r="J87" s="195"/>
+      <c r="A87" s="217"/>
+      <c r="B87" s="643" t="s">
+        <v>812</v>
+      </c>
+      <c r="C87" s="266"/>
+      <c r="D87" s="266"/>
+      <c r="E87" s="266"/>
+      <c r="F87" s="266"/>
+      <c r="G87" s="266"/>
+      <c r="H87" s="649"/>
+      <c r="I87" s="218"/>
+      <c r="J87" s="218"/>
     </row>
     <row r="88" spans="1:10" ht="18" customHeight="1">
-      <c r="A88" s="194"/>
-[...10 lines deleted...]
-      <c r="J88" s="195"/>
+      <c r="A88" s="217"/>
+      <c r="B88" s="643" t="s">
+        <v>813</v>
+      </c>
+      <c r="C88" s="266"/>
+      <c r="D88" s="266"/>
+      <c r="E88" s="266"/>
+      <c r="F88" s="266"/>
+      <c r="G88" s="266"/>
+      <c r="H88" s="649"/>
+      <c r="I88" s="218"/>
+      <c r="J88" s="218"/>
     </row>
     <row r="89" spans="1:10" ht="18" customHeight="1">
-      <c r="A89" s="194"/>
-[...10 lines deleted...]
-      <c r="J89" s="195"/>
+      <c r="A89" s="217"/>
+      <c r="B89" s="643" t="s">
+        <v>814</v>
+      </c>
+      <c r="C89" s="266"/>
+      <c r="D89" s="266"/>
+      <c r="E89" s="266"/>
+      <c r="F89" s="266"/>
+      <c r="G89" s="266"/>
+      <c r="H89" s="649"/>
+      <c r="I89" s="218"/>
+      <c r="J89" s="218"/>
     </row>
     <row r="90" spans="1:10" ht="18" customHeight="1">
-      <c r="A90" s="194"/>
-[...10 lines deleted...]
-      <c r="J90" s="195"/>
+      <c r="A90" s="217"/>
+      <c r="B90" s="643" t="s">
+        <v>816</v>
+      </c>
+      <c r="C90" s="218"/>
+      <c r="D90" s="218"/>
+      <c r="E90" s="218"/>
+      <c r="F90" s="218"/>
+      <c r="G90" s="218"/>
+      <c r="H90" s="649"/>
+      <c r="I90" s="218"/>
+      <c r="J90" s="218"/>
     </row>
     <row r="91" spans="1:10">
-      <c r="A91" s="194"/>
-[...8 lines deleted...]
-      <c r="J91" s="195"/>
+      <c r="A91" s="217"/>
+      <c r="B91" s="650"/>
+      <c r="C91" s="651"/>
+      <c r="D91" s="651"/>
+      <c r="E91" s="651"/>
+      <c r="F91" s="651"/>
+      <c r="G91" s="651"/>
+      <c r="H91" s="652"/>
+      <c r="I91" s="218"/>
+      <c r="J91" s="218"/>
     </row>
   </sheetData>
   <mergeCells count="84">
-    <mergeCell ref="D79:E79"/>
-[...66 lines deleted...]
-    <mergeCell ref="D22:E22"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A4:A7"/>
     <mergeCell ref="B4:B7"/>
     <mergeCell ref="C4:C7"/>
     <mergeCell ref="D4:E6"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="D8:E8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="D10:E10"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="A57:J57"/>
+    <mergeCell ref="A59:A62"/>
+    <mergeCell ref="B59:B62"/>
+    <mergeCell ref="C59:C62"/>
+    <mergeCell ref="D59:E61"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="F60:F61"/>
+    <mergeCell ref="G60:G61"/>
+    <mergeCell ref="H60:H61"/>
+    <mergeCell ref="I60:I61"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="J60:J61"/>
+    <mergeCell ref="D62:E62"/>
+    <mergeCell ref="D63:E63"/>
+    <mergeCell ref="D64:E64"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="D67:E67"/>
+    <mergeCell ref="D68:E68"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="D79:E79"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="D81:E81"/>
+    <mergeCell ref="D82:E82"/>
+    <mergeCell ref="D73:E73"/>
+    <mergeCell ref="D74:E74"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="D78:E78"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I1" location="İNDEKS!A1" display="INDEX" xr:uid="{2B83319F-347A-4F5F-9E97-FB2694933166}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>